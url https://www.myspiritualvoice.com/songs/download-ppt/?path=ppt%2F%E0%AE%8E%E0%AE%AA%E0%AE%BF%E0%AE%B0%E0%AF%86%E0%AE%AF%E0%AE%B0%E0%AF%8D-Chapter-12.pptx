--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -97,52 +97,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -176,51 +174,50 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
-    <p:sldId id="309" r:id="rId56"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -371,54 +368,53 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -478,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப் பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும்: என் மகனே, கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவரால் கடிந்துகொள்ளப்படும்போது சோர்ந்துபோகாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -587,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப் பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் எவனிடத்தில் அன்புகூருகிறாரோ அவனை அவர் சிட்சித்து, தாம் சேர்த்துக்கொள்ளுகிற எந்த மகனையும் தண்டிக்கிறார் என்று பிள்ளைகளுக்குச் சொல்லுகிறதுபோல உங்களுக்குச் சொல்லியிருக்கிற புத்திமதியை மறந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -696,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நம்முடைய தேவன் பட்சிக்கிற அக்கினியாயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் எவனிடத்தில் அன்புகூருகிறாரோ அவனை அவர் சிட்சித்து, தாம் சேர்த்துக்கொள்ளுகிற எந்த மகனையும் தண்டிக்கிறார் என்று பிள்ளைகளுக்குச் சொல்லுகிறதுபோல உங்களுக்குச் சொல்லியிருக்கிற புத்திமதியை மறந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -805,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மேகம்போன்ற இத்தனை திரளான சாட்சிகள் நம்மைச் சூழ்ந்துகொண்டிருக்க, பாரமான யாவற்றையும், நம்மைச் சுற்றி நெருங்கி நிற்கிற பாவத்தையும் தள்ளிவிட்டு, விசுவாசத்தைத் துவக்குகிறவரும் முடிக்கிறவருமாயிருக்கிற இயேசுவை நோக்கி, நமக்கு நியமித்திருக்கிற ஓட்டத்தில் பொறுமையோடே ஓடக்கடவோம்;]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன் சிட்சியாத புத்திரனுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -914,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மேகம்போன்ற இத்தனை திரளான சாட்சிகள் நம்மைச் சூழ்ந்துகொண்டிருக்க, பாரமான யாவற்றையும், நம்மைச் சுற்றி நெருங்கி நிற்கிற பாவத்தையும் தள்ளிவிட்டு, விசுவாசத்தைத் துவக்குகிறவரும் முடிக்கிறவருமாயிருக்கிற இயேசுவை நோக்கி, நமக்கு நியமித்திருக்கிற ஓட்டத்தில் பொறுமையோடே ஓடக்கடவோம்;]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன் சிட்சியாத புத்திரனுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1023,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மேகம்போன்ற இத்தனை திரளான சாட்சிகள் நம்மைச் சூழ்ந்துகொண்டிருக்க, பாரமான யாவற்றையும், நம்மைச் சுற்றி நெருங்கி நிற்கிற பாவத்தையும் தள்ளிவிட்டு, விசுவாசத்தைத் துவக்குகிறவரும் முடிக்கிறவருமாயிருக்கிற இயேசுவை நோக்கி, நமக்கு நியமித்திருக்கிற ஓட்டத்தில் பொறுமையோடே ஓடக்கடவோம்;]]></a:t>
+              <a:t><![CDATA[8. எல்லாருக்கும் கிடைக்கும் சிட்சை உங்களுக்குக் கிடையாதிருந்தால் நீங்கள் புத்திரராயிராமல் வேசிப்பிள்ளைகளாயிருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1132,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1241,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1350,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப் பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1459,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப் பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1568,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம் பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து சேர்ந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், மேகம்போன்ற இத்தனை திரளான சாட்சிகள் நம்மைச் சூழ்ந்துகொண்டிருக்க, பாரமான யாவற்றையும், நம்மைச் சுற்றி நெருங்கி நிற்கிற பாவத்தையும் தள்ளிவிட்டு, விசுவாசத்தைத் துவக்குகிறவரும் முடிக்கிறவருமாயிருக்கிற இயேசுவை நோக்கி, நமக்கு நியமித்திருக்கிற ஓட்டத்தில் பொறுமையோடே ஓடக்கடவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1677,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாவத்திற்கு விரோதமாய்ப் போராடுகிறதில் இரத்தஞ்சிந்தப்படத்தக்கதாக நீங்கள் இன்னும் எதிர்த்துநிற்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில் அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1786,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும்: என் மகனே, கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவரால் கடிந்துகொள்ளப்படும்போது சோர்ந்துபோகாதே.]]></a:t>
+              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில் அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1895,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும்: என் மகனே, கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவரால் கடிந்துகொள்ளப்படும்போது சோர்ந்துபோகாதே.]]></a:t>
+              <a:t><![CDATA[12. ஆகையினால், நெகிழ்ந்த கைகளையும் தளர்ந்த முழங்கால்களையும் நீங்கள், திரும்ப நிமிர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2004,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் எவனிடத்தில் அன்புகூருகிறாரோ அவனை அவர் சிட்சித்து, தாம் சேர்த்துக்கொள்ளுகிற எந்த மகனையும் தண்டிக்கிறார் என்று பிள்ளைகளுக்குச் சொல்லுகிறதுபோல உங்களுக்குச் சொல்லியிருக்கிற புத்திமதியை மறந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[13. முடமாயிருக்கிறது பிசகிப்போகாமல் சொஸ்தமாகும்படிக்கு, உங்கள் பாதங்களுக்கு வழிகளைச் செவ்வைப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2113,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன் சிட்சியாத புத்திரனுண்டோ?]]></a:t>
+              <a:t><![CDATA[14. யாவரோடும் சமாதானமாயிருக்கவும், பரிசுத்தமுள்ளவர்களாயிருக்கவும் நாடுங்கள்; பரிசுத்தமில்லாமல் ஒருவனும் கர்த்தரைத் தரிசிப்பதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2222,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன் சிட்சியாத புத்திரனுண்டோ?]]></a:t>
+              <a:t><![CDATA[14. யாவரோடும் சமாதானமாயிருக்கவும், பரிசுத்தமுள்ளவர்களாயிருக்கவும் நாடுங்கள்; பரிசுத்தமில்லாமல் ஒருவனும் கர்த்தரைத் தரிசிப்பதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2331,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாருக்கும் கிடைக்கும் சிட்சை உங்களுக்குக் கிடையாதிருந்தால் நீங்கள் புத்திரராயிராமல் வேசிப்பிள்ளைகளாயிருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக் கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2440,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாருக்கும் கிடைக்கும் சிட்சை உங்களுக்குக் கிடையாதிருந்தால் நீங்கள் புத்திரராயிராமல் வேசிப்பிள்ளைகளாயிருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக் கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2549,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
+              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2658,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
+              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2767,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம் பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து சேர்ந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2876,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2985,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3094,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில் அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
+              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள் பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3203,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில் அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
+              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள் பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3312,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையினால், நெகிழ்ந்த கைகளையும் தளர்ந்த முழங்கால்களையும் நீங்கள், திரும்ப நிமிர்த்தி,]]></a:t>
+              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை; அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3421,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முடமாயிருக்கிறது பிசகிப்போகாமல் சொஸ்தமாகும்படிக்கு, உங்கள் பாதங்களுக்கு வழிகளைச் செவ்வைப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை; அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3530,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முடமாயிருக்கிறது பிசகிப்போகாமல் சொஸ்தமாகும்படிக்கு, உங்கள் பாதங்களுக்கு வழிகளைச் செவ்வைப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[20. ஏனெனில் ஒரு மிருகமாகிலும் மலையைத் தொட்டால், அது கல்லெறியுண்டு, அல்லது அம்பினால் எய்யுண்டு சாகவேண்டுமென்று சொல்லப்பட்ட கட்டளையைச் சகிக்கமாட்டாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3639,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாவரோடும் சமாதானமாயிருக்கவும், பரிசுத்தமுள்ளவர்களாயிருக்கவும் நாடுங்கள்; பரிசுத்தமில்லாமல் ஒருவனும் கர்த்தரைத் தரிசிப்பதில்லையே.]]></a:t>
+              <a:t><![CDATA[21. மோசேயும்: நான் மிகவும் பயந்துநடுங்குகிறேன் என்று சொல்லத்தக்கதாக அந்தக் காட்சி அவ்வளவு பயங்கரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3748,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக் கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம் பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3857,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக் கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம் பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3966,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
+              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4075,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும் நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4184,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும் நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4293,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
+              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம் பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து சேர்ந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4402,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
+              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம் பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து சேர்ந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4511,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள் பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4620,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள் பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4729,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை; அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4838,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை; அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல, வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4947,51 +4943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏனெனில் ஒரு மிருகமாகிலும் மலையைத் தொட்டால், அது கல்லெறியுண்டு, அல்லது அம்பினால் எய்யுண்டு சாகவேண்டுமென்று சொல்லப்பட்ட கட்டளையைச் சகிக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல, வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5056,51 +5052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏனெனில் ஒரு மிருகமாகிலும் மலையைத் தொட்டால், அது கல்லெறியுண்டு, அல்லது அம்பினால் எய்யுண்டு சாகவேண்டுமென்று சொல்லப்பட்ட கட்டளையைச் சகிக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள் உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5165,51 +5161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
+              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5274,51 +5270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசேயும்: நான் மிகவும் பயந்துநடுங்குகிறேன் என்று சொல்லத்தக்கதாக அந்தக் காட்சி அவ்வளவு பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள் உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5383,51 +5379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம் பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப் பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5492,51 +5488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம் பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப் பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5601,160 +5597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும் நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும் நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[29. நம்முடைய தேவன் பட்சிக்கிற அக்கினியாயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5819,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல, வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5928,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல, வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப் பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6037,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள் உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப் பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6146,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள் உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. பாவத்திற்கு விரோதமாய்ப் போராடுகிறதில் இரத்தஞ்சிந்தப்படத்தக்கதாக நீங்கள் இன்னும் எதிர்த்துநிற்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6225,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506373" r:id="rId1"/>
+    <p:sldLayoutId id="2474528997" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6653,58 +6540,50 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6837,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Wherefore we receiving a kingdom which cannot be moved, let us have grace, whereby we may serve]]></a:t>
+              <a:t><![CDATA[5. మరియు నా కుమారుడా, ప్రభువు చేయు శిక్షను తృణీకరించకుము ఆయన నిన్ను గద్దించినప్పుడు విసుకకుము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6969,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God acceptably with reverence and godly fear:]]></a:t>
+              <a:t><![CDATA[6. ప్రభువు తాను ప్రేమించువానిని శిక్షించి తాను స్వీకరించు ప్రతి కుమారుని దండించును అని కుమారులతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7101,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For our God is a consuming fire.]]></a:t>
+              <a:t><![CDATA[సంభాషించినట్లు మీతో సంభాంషించు ఆయన హెచ్చరికను మరచితిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7233,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Wherefore seeing we also are compassed about with so great a cloud of witnesses, let us lay aside]]></a:t>
+              <a:t><![CDATA[7. శిక్షాఫలము పొందుటకై మీరు సహించుచున్నారు; దేవుడు కుమారులనుగా మిమ్మును చూచుచున్నాడు. తండ్రి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7365,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[every weight, and the sin which does so easily beset us, and let us run with patience the race that]]></a:t>
+              <a:t><![CDATA[శిక్షింపని కుమారుడెవడు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7497,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is set before us,]]></a:t>
+              <a:t><![CDATA[8. కుమాళ్లయినవారందరు శిక్షలో పాలుపొందుచున్నారు, మీరు పొందనియెడల దుర్బీజులేగాని కుమారులు కారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7629,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Looking unto Jesus the author and finisher of our faith; who for the joy that was set before him]]></a:t>
+              <a:t><![CDATA[9. మరియు శరీర సంబంధులైన తండ్రులు మనకు శిక్షకులై యుండిరి. వారి యందు భయభక్తులు కలిగి యుంటిమి; అట్లయితే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7761,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[endured the cross, despising the shame, and is set down at the right hand of the throne of God.]]></a:t>
+              <a:t><![CDATA[ఆత్మలకు తండ్రియైన వానికి మరి యెక్కువగా లోబడి బ్రదుక వలెనుగదా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7893,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For consider him that endured such contradiction of sinners against himself, lest all of you be]]></a:t>
+              <a:t><![CDATA[10. వారు కొన్నిదినములమట్టుకు తమ కిష్టము వచ్చినట్టు మనలను శిక్షించిరిగాని మనము తన పరిశుద్ధతలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8025,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wearied and faint in your minds.]]></a:t>
+              <a:t><![CDATA[పాలుపొందవలెనని మన మేలుకొరకే ఆయన శిక్షించు చున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8157,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And to Jesus the mediator of the new covenant, and to the blood of sprinkling, that speaks]]></a:t>
+              <a:t><![CDATA[1. ఇంత గొప్ప సాక్షి సమూహము మేఘమువలె మనలను ఆవరించియున్నందున]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8289,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. All of you have not yet resisted unto blood, striving against sin.]]></a:t>
+              <a:t><![CDATA[11. మరియు ప్రస్తుతమందు సమస్తశిక్షయు దుఃఖకరముగా కనబడునేగాని సంతోషకరముగా కన బడదు. అయినను దానియందు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And all of you have forgotten the exhortation which speaks unto you as unto children, My son,]]></a:t>
+              <a:t><![CDATA[అభ్యాసము కలిగినవారికి అది నీతియను సమాధానకరమైన ఫలమిచ్చును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[despise not you the chastening of the Lord, nor faint when you are rebuked of him:]]></a:t>
+              <a:t><![CDATA[12. కాబట్టి వడలిన చేతులను సడలిన మోకాళ్లను బలపరచుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For whom the Lord loves he chastens, and scourges every son whom he receives.]]></a:t>
+              <a:t><![CDATA[13. మరియు కుంటికాలు బెణకక బాగుపడు నిమిత్తము మీ పాదములకు మార్గములను సరళము చేసికొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. If all of you endure chastening, God deals with you as with sons; for what son is he whom the]]></a:t>
+              <a:t><![CDATA[14. అందరితో సమాధానమును పరిశుద్ధతయు కలిగి యుండుటకు ప్రయత్నించుడి. పరిశుద్ధతలేకుండ ఎవడును ప్రభువును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[father chastens not?]]></a:t>
+              <a:t><![CDATA[చూడడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But if all of you be without chastisement, whereof all are partakers, then are all of you]]></a:t>
+              <a:t><![CDATA[15. మీలో ఎవడైనను దేవుని కృపను పొందకుండ తప్పిపోవునేమో అనియు, చేదైన వేరు ఏదైనను మొలిచి కలవరపరచుటవలన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[bastards, and not sons.]]></a:t>
+              <a:t><![CDATA[అనేకులు అపవిత్రులై పోవుదురేమో అనియు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Furthermore we have had fathers of our flesh which corrected us, and we gave them reverence:]]></a:t>
+              <a:t><![CDATA[16. ఒక పూట కూటి కొరకు తన జ్యేష్ఠత్వపు హక్కును అమి్మవేసిన ఏశావువంటి భ్రష్టుడైనను వ్యభిచారియైనను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall we not much rather be in subjection unto the Father of spirits, and live?]]></a:t>
+              <a:t><![CDATA[ఉండునేమో అనియు, జాగ్రత్తగా చూచుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[better things that that of Abel.]]></a:t>
+              <a:t><![CDATA[2. మనముకూడ ప్రతిభారమును, సుళువుగా చిక్కులబెట్టు పాపమును విడిచిపెట్టి, విశ్వాసమునకు కర్తయు దానిని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For they verily for a few days chastened us after their own pleasure; but he for our profit,]]></a:t>
+              <a:t><![CDATA[17. ఏశావు ఆ తరువాత ఆశీర్వాదము పొందగోరి కన్నీళ్లు విడుచుచు దానికోసరము శ్రద్ధతో వెదకినను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that we might be partakers of his holiness.]]></a:t>
+              <a:t><![CDATA[మారుమనస్సుపొంద నవకాశము దొరకక విసర్జింపబడెనని మీరెరుగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Now no chastening for the present seems to be joyous, but grievous: nevertheless afterward it]]></a:t>
+              <a:t><![CDATA[18. స్పృశించి తెలిసికొనదగినట్టియు, మండుచున్నట్టియు కొండకును, అగ్నికిని, కారు మేఘమునకును, గాఢాంధ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[yields the peaceable fruit of righteousness unto them which are exercised thereby.]]></a:t>
+              <a:t><![CDATA[కారమునకును, తుపానుకును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Wherefore lift up the hands which hang down, and the feeble knees;]]></a:t>
+              <a:t><![CDATA[19. బూరధ్వనికిని, మాటల ధ్వనికిని మీరు వచ్చియుండలేదు. ఒక జంతువైనను ఆ కొండను తాకినయెడల రాళ్లతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And make straight paths for your feet, lest that which is lame be turned out of the way; but let]]></a:t>
+              <a:t><![CDATA[కొట్టబడవలెనని ఆజ్ఞాపించిన మాటకు వారు తాళలేక,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it rather be healed.]]></a:t>
+              <a:t><![CDATA[20. ఆ ధ్వని వినినవారు మరి ఏ మాటయు తమతో చెప్పవలదని బతిమాలు కొనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Follow peace with all men, and holiness, without which no man shall see the Lord:]]></a:t>
+              <a:t><![CDATA[21. మరియు ఆ దర్శనమెంతో భయంకరముగా ఉన్నందున మోషేనేను మిక్కిలి భయపడి వణకు చున్నాననెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Looking diligently lest any man fail of the grace of God; lest any root of bitterness springing]]></a:t>
+              <a:t><![CDATA[22. ఇప్పుడైతే సీయోనను కొండకును జీవముగల దేవుని పట్టణమునకు, అనగా పరలోకపు యెరూషలేమునకును, వేవేలకొలది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[up trouble you, and thereby many be defiled;]]></a:t>
+              <a:t><![CDATA[దేవదూతలయొద్దకును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. See that all of you refuse not him that speaks. For if they escaped not who refused him that]]></a:t>
+              <a:t><![CDATA[కొనసాగించువాడునైన యేసువైపు చూచుచు, మన యెదుట ఉంచబడిన పందెములో ఓపికతో పరుగెత్తుదము. ఆయన తనయెదుట]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. Lest there be any fornicator, or profane person, as Esau, who for one morsel of food sold his]]></a:t>
+              <a:t><![CDATA[23. పరలోకమందు వ్రాయబడియున్న జ్యేష్టుల సంఘమునకును, వారి మహోత్సవమునకును, అందరి న్యాయాధి పతియైన దేవుని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[birthright.]]></a:t>
+              <a:t><![CDATA[యొద్దకును, సంపూర్ణసిద్ధి పొందిన నీతి మంతుల ఆత్మల యొద్దకును,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For all of you know how that afterward, when he would have inherited the blessing, he was]]></a:t>
+              <a:t><![CDATA[24. క్రొత్తనిబంధనకు మధ్య వర్తియైన యేసునొద్దకును హేబెలుకంటె మరి శ్రేష్ఠముగ పలుకు ప్రోక్షణ రక్తమునకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[rejected: for he found no place of repentance, though he sought it carefully with tears.]]></a:t>
+              <a:t><![CDATA[మీరు వచ్చియున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For all of you are not come unto the mount that might be touched, and that burned with fire, nor]]></a:t>
+              <a:t><![CDATA[25. మీకు బుద్ధి చెప్పుచున్నవానిని నిరాకరింపకుండునట్లు చూచుకొనుడి. వారు భూమిమీదనుండి బుద్ధిచెప్పిన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto blackness, and darkness, and tempest,]]></a:t>
+              <a:t><![CDATA[వానిని నిరాకరించినప్పుడు తప్పించుకొనకపోయినయెడల, పరలోకమునుండి బుద్ధిచెప్పుచున్న వానిని విసర్జించు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. And the sound of a trumpet, and the voice of words; which voice they that heard implored that]]></a:t>
+              <a:t><![CDATA[మనము తప్పించుకొనకపోవుట మరి నిశ్చయముగదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the word should not be spoken to them any more:]]></a:t>
+              <a:t><![CDATA[26. అప్పు డాయన శబ్దము భూమిని చలింపచేసెను గాని యిప్పుడు నే నింకొకసారి భూమిని మాత్రమేకాక ఆకాశమును కూడ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +12128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. (For they could not endure that which was commanded, And if so much as a beast touch the]]></a:t>
+              <a:t><![CDATA[కంపింపచేతును అని మాట యిచ్చియున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +12260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mountain, it shall be stoned, or thrust through with a dart:]]></a:t>
+              <a:t><![CDATA[27. ఇంకొకసారి అను మాట చలింపచేయబడనివి నిలుకడగా ఉండు నిమిత్తము అవి సృష్టింపబడినవన్నట్టు చలింపచేయబడినవి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +12392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoke on earth, much more shall not we escape, if we turn away from him that speaks from heaven:]]></a:t>
+              <a:t><![CDATA[ఉంచబడిన ఆనందముకొరకై అవమానమును నిర్లక్ష్యపెట్టి, సిలువను సహించి, దేవుని సింహాసనముయొక్క కుడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +12524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. And so terrible was the sight, that Moses said, I exceedingly fear and quake:)]]></a:t>
+              <a:t><![CDATA[బొత్తిగా తీసి వేయబడునని అర్ధమిచ్చుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +12656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. But all of you are come unto mount Sion, and unto the city of the living God, the heavenly]]></a:t>
+              <a:t><![CDATA[28. అందువలన మనము నిశ్చలమైన రాజ్యమును పొంది, దైవ కృప కలిగియుందము. ఆ కృప కలిగి వినయ భయభక్తులతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +12788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Jerusalem, and to an innumerable company of angels,]]></a:t>
+              <a:t><![CDATA[దేవునికి ప్రీతికరమైన సేవచేయుదము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,183 +12920,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. To the general assembly and church of the firstborn, which are written in heaven, and to God the]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[Judge of all, and to the spirits of just men made perfect,]]></a:t>
+              <a:t><![CDATA[29. ఏలయనగా మన దేవుడు దహించు అగ్నియై యున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. Whose voice then shook the earth: but now he has promised, saying, Yet once more I shake not the]]></a:t>
+              <a:t><![CDATA[పార్శ్వమున ఆసీనుడైయున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth only, but also heaven.]]></a:t>
+              <a:t><![CDATA[3. మీరు అలసట పడకయు మీ ప్రాణములు విసుకకయు ఉండునట్లు, పాపాత్ములు తనకు వ్యతిరేకముగ చేసిన తిరస్కార మంతయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And this word, Yet once more, signifies the removing of those things that are shaken, as of]]></a:t>
+              <a:t><![CDATA[ఓర్చుకొనిన ఆయనను తలంచుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[things that are made, that those things which cannot be shaken may remain.]]></a:t>
+              <a:t><![CDATA[4. మీరు పాపముతో పోరాడుటలో రక్తము కారునంతగా ఇంక దానిని ఎదిరింపలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13762,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme9">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme9">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13872,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme9">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14047,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>54</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>