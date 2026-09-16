--- v1 (2026-07-31)
+++ v2 (2026-09-16)
@@ -97,50 +97,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -174,50 +190,58 @@
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -368,53 +392,61 @@
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -474,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும்: என் மகனே, கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவரால் கடிந்துகொள்ளப்படும்போது சோர்ந்துபோகாதே.]]></a:t>
+              <a:t><![CDATA[4. All of you have not yet resisted unto blood, striving against sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -583,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் எவனிடத்தில் அன்புகூருகிறாரோ அவனை அவர் சிட்சித்து, தாம் சேர்த்துக்கொள்ளுகிற எந்த மகனையும் தண்டிக்கிறார் என்று பிள்ளைகளுக்குச் சொல்லுகிறதுபோல உங்களுக்குச் சொல்லியிருக்கிற புத்திமதியை மறந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And all of you have forgotten the exhortation which speaks unto you as unto children, My son, despise not you the chastening of the Lord, nor faint when you are rebuked of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -692,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தர் எவனிடத்தில் அன்புகூருகிறாரோ அவனை அவர் சிட்சித்து, தாம் சேர்த்துக்கொள்ளுகிற எந்த மகனையும் தண்டிக்கிறார் என்று பிள்ளைகளுக்குச் சொல்லுகிறதுபோல உங்களுக்குச் சொல்லியிருக்கிற புத்திமதியை மறந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. And all of you have forgotten the exhortation which speaks unto you as unto children, My son, despise not you the chastening of the Lord, nor faint when you are rebuked of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -801,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன் சிட்சியாத புத்திரனுண்டோ?]]></a:t>
+              <a:t><![CDATA[6. For whom the Lord loves he chastens, and scourges every son whom he receives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -910,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன் சிட்சியாத புத்திரனுண்டோ?]]></a:t>
+              <a:t><![CDATA[6. For whom the Lord loves he chastens, and scourges every son whom he receives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1019,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எல்லாருக்கும் கிடைக்கும் சிட்சை உங்களுக்குக் கிடையாதிருந்தால் நீங்கள் புத்திரராயிராமல் வேசிப்பிள்ளைகளாயிருப்பீர்களே.]]></a:t>
+              <a:t><![CDATA[6. For whom the Lord loves he chastens, and scourges every son whom he receives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1128,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
+              <a:t><![CDATA[7. If all of you endure chastening, God deals with you as with sons; for what son is he whom the father chastens not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1237,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
+              <a:t><![CDATA[7. If all of you endure chastening, God deals with you as with sons; for what son is he whom the father chastens not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1346,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. But if all of you be without chastisement, whereof all are partakers, then are all of you bastards, and not sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1455,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. But if all of you be without chastisement, whereof all are partakers, then are all of you bastards, and not sons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1564,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், மேகம்போன்ற இத்தனை திரளான சாட்சிகள் நம்மைச் சூழ்ந்துகொண்டிருக்க, பாரமான யாவற்றையும், நம்மைச் சுற்றி நெருங்கி நிற்கிற பாவத்தையும் தள்ளிவிட்டு, விசுவாசத்தைத் துவக்குகிறவரும் முடிக்கிறவருமாயிருக்கிற இயேசுவை நோக்கி, நமக்கு நியமித்திருக்கிற ஓட்டத்தில் பொறுமையோடே ஓடக்கடவோம்;]]></a:t>
+              <a:t><![CDATA[1. Wherefore seeing we also are compassed about with so great a cloud of witnesses, let us lay aside every weight, and the sin which does so easily beset us, and let us run with patience the race that is set before us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1673,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில் அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
+              <a:t><![CDATA[9. Furthermore we have had fathers of our flesh which corrected us, and we gave them reverence: shall we not much rather be in subjection unto the Father of spirits, and live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1782,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில் அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
+              <a:t><![CDATA[9. Furthermore we have had fathers of our flesh which corrected us, and we gave them reverence: shall we not much rather be in subjection unto the Father of spirits, and live?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1891,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆகையினால், நெகிழ்ந்த கைகளையும் தளர்ந்த முழங்கால்களையும் நீங்கள், திரும்ப நிமிர்த்தி,]]></a:t>
+              <a:t><![CDATA[10. For they verily for a few days chastened us after their own pleasure; but he for our profit, that we might be partakers of his holiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2000,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முடமாயிருக்கிறது பிசகிப்போகாமல் சொஸ்தமாகும்படிக்கு, உங்கள் பாதங்களுக்கு வழிகளைச் செவ்வைப்படுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For they verily for a few days chastened us after their own pleasure; but he for our profit, that we might be partakers of his holiness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2109,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாவரோடும் சமாதானமாயிருக்கவும், பரிசுத்தமுள்ளவர்களாயிருக்கவும் நாடுங்கள்; பரிசுத்தமில்லாமல் ஒருவனும் கர்த்தரைத் தரிசிப்பதில்லையே.]]></a:t>
+              <a:t><![CDATA[11. Now no chastening for the present seems to be joyous, but grievous: nevertheless afterward it yields the peaceable fruit of righteousness unto them which are exercised thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2218,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. யாவரோடும் சமாதானமாயிருக்கவும், பரிசுத்தமுள்ளவர்களாயிருக்கவும் நாடுங்கள்; பரிசுத்தமில்லாமல் ஒருவனும் கர்த்தரைத் தரிசிப்பதில்லையே.]]></a:t>
+              <a:t><![CDATA[11. Now no chastening for the present seems to be joyous, but grievous: nevertheless afterward it yields the peaceable fruit of righteousness unto them which are exercised thereby.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2327,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக் கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[12. Wherefore lift up the hands which hang down, and the feeble knees;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2436,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக் கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[13. And make straight paths for your feet, lest that which is lame be turned out of the way; but let it rather be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2545,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[13. And make straight paths for your feet, lest that which is lame be turned out of the way; but let it rather be healed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2654,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[14. Follow peace with all men, and holiness, without which no man shall see the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2763,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. Wherefore seeing we also are compassed about with so great a cloud of witnesses, let us lay aside every weight, and the sin which does so easily beset us, and let us run with patience the race that is set before us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2872,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
+              <a:t><![CDATA[14. Follow peace with all men, and holiness, without which no man shall see the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2981,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
+              <a:t><![CDATA[15. Looking diligently lest any man fail of the grace of God; lest any root of bitterness springing up trouble you, and thereby many be defiled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3090,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள் பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[15. Looking diligently lest any man fail of the grace of God; lest any root of bitterness springing up trouble you, and thereby many be defiled;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3199,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள் பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[16. Lest there be any fornicator, or profane person, as Esau, who for one morsel of food sold his birthright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3308,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை; அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[16. Lest there be any fornicator, or profane person, as Esau, who for one morsel of food sold his birthright.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3417,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை; அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[17. For all of you know how that afterward, when he would have inherited the blessing, he was rejected: for he found no place of repentance, though he sought it carefully with tears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3526,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ஏனெனில் ஒரு மிருகமாகிலும் மலையைத் தொட்டால், அது கல்லெறியுண்டு, அல்லது அம்பினால் எய்யுண்டு சாகவேண்டுமென்று சொல்லப்பட்ட கட்டளையைச் சகிக்கமாட்டாதிருந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[17. For all of you know how that afterward, when he would have inherited the blessing, he was rejected: for he found no place of repentance, though he sought it carefully with tears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3635,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மோசேயும்: நான் மிகவும் பயந்துநடுங்குகிறேன் என்று சொல்லத்தக்கதாக அந்தக் காட்சி அவ்வளவு பயங்கரமாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[18. For all of you are not come unto the mount that might be touched, and that burned with fire, nor unto blackness, and darkness, and tempest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3744,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம் பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[18. For all of you are not come unto the mount that might be touched, and that burned with fire, nor unto blackness, and darkness, and tempest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3853,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம் பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[19. And the sound of a trumpet, and the voice of words; which voice they that heard implored that the word should not be spoken to them any more:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3962,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[1. Wherefore seeing we also are compassed about with so great a cloud of witnesses, let us lay aside every weight, and the sin which does so easily beset us, and let us run with patience the race that is set before us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4071,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும் நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[19. And the sound of a trumpet, and the voice of words; which voice they that heard implored that the word should not be spoken to them any more:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4180,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும் நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
+              <a:t><![CDATA[20. (For they could not endure that which was commanded, And if so much as a beast touch the mountain, it shall be stoned, or thrust through with a dart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4289,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம் பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து சேர்ந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[20. (For they could not endure that which was commanded, And if so much as a beast touch the mountain, it shall be stoned, or thrust through with a dart:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4398,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம் பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து சேர்ந்தீர்கள்.]]></a:t>
+              <a:t><![CDATA[21. And so terrible was the sight, that Moses said, I exceedingly fear and quake:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4507,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
+              <a:t><![CDATA[21. And so terrible was the sight, that Moses said, I exceedingly fear and quake:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4616,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
+              <a:t><![CDATA[22. But all of you are come unto mount Sion, and unto the city of the living God, the heavenly Jerusalem, and to an innumerable company of angels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4725,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில், பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
+              <a:t><![CDATA[22. But all of you are come unto mount Sion, and unto the city of the living God, the heavenly Jerusalem, and to an innumerable company of angels,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4834,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல, வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. To the general assembly and church of the firstborn, which are written in heaven, and to God the Judge of all, and to the spirits of just men made perfect,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4943,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல, வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. To the general assembly and church of the firstborn, which are written in heaven, and to God the Judge of all, and to the spirits of just men made perfect,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5052,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள் உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. And to Jesus the mediator of the new covenant, and to the blood of sprinkling, that speaks better things that that of Abel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5161,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Looking unto Jesus the author and finisher of our faith; who for the joy that was set before him endured the cross, despising the shame, and is set down at the right hand of the throne of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5270,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள் உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
+              <a:t><![CDATA[24. And to Jesus the mediator of the new covenant, and to the blood of sprinkling, that speaks better things that that of Abel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5379,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப் பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[24. And to Jesus the mediator of the new covenant, and to the blood of sprinkling, that speaks better things that that of Abel.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5488,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப் பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[25. See that all of you refuse not him that speaks. For if they escaped not who refused him that spoke on earth, much more shall not we escape, if we turn away from him that speaks from heaven:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5597,51 +5629,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. நம்முடைய தேவன் பட்சிக்கிற அக்கினியாயிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[25. See that all of you refuse not him that speaks. For if they escaped not who refused him that spoke on earth, much more shall not we escape, if we turn away from him that speaks from heaven:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. See that all of you refuse not him that speaks. For if they escaped not who refused him that spoke on earth, much more shall not we escape, if we turn away from him that speaks from heaven:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Whose voice then shook the earth: but now he has promised, saying, Yet once more I shake not the earth only, but also heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. Whose voice then shook the earth: but now he has promised, saying, Yet once more I shake not the earth only, but also heaven.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And this word, Yet once more, signifies the removing of those things that are shaken, as of things that are made, that those things which cannot be shaken may remain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. And this word, Yet once more, signifies the removing of those things that are shaken, as of things that are made, that those things which cannot be shaken may remain.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Wherefore we receiving a kingdom which cannot be moved, let us have grace, whereby we may serve God acceptably with reverence and godly fear:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5706,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து, தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Looking unto Jesus the author and finisher of our faith; who for the joy that was set before him endured the cross, despising the shame, and is set down at the right hand of the throne of God.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. Wherefore we receiving a kingdom which cannot be moved, let us have grace, whereby we may serve God acceptably with reverence and godly fear:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. For our God is a consuming fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5815,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப் பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
+              <a:t><![CDATA[3. For consider him that endured such contradiction of sinners against himself, lest all of you be wearied and faint in your minds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5924,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப் பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
+              <a:t><![CDATA[3. For consider him that endured such contradiction of sinners against himself, lest all of you be wearied and faint in your minds.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6033,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பாவத்திற்கு விரோதமாய்ப் போராடுகிறதில் இரத்தஞ்சிந்தப்படத்தக்கதாக நீங்கள் இன்னும் எதிர்த்துநிற்கவில்லையே.]]></a:t>
+              <a:t><![CDATA[4. All of you have not yet resisted unto blood, striving against sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6112,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474528997" r:id="rId1"/>
+    <p:sldLayoutId id="2478604304" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6540,54 +7444,118 @@
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6716,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మరియు నా కుమారుడా, ప్రభువు చేయు శిక్షను తృణీకరించకుము ఆయన నిన్ను గద్దించినప్పుడు విసుకకుము]]></a:t>
+              <a:t><![CDATA[எதிர்த்துநிற்கவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ప్రభువు తాను ప్రేమించువానిని శిక్షించి తాను స్వీకరించు ప్రతి కుమారుని దండించును అని కుమారులతో]]></a:t>
+              <a:t><![CDATA[5. அன்றியும்: என் மகனே, கர்த்தருடைய சிட்சையை அற்பமாக எண்ணாதே, அவரால் கடிந்துகொள்ளப்படும்போது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సంభాషించినట్లు మీతో సంభాంషించు ఆయన హెచ్చరికను మరచితిరి.]]></a:t>
+              <a:t><![CDATA[சோர்ந்துபோகாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. శిక్షాఫలము పొందుటకై మీరు సహించుచున్నారు; దేవుడు కుమారులనుగా మిమ్మును చూచుచున్నాడు. తండ్రి]]></a:t>
+              <a:t><![CDATA[6. கர்த்தர் எவனிடத்தில் அன்புகூருகிறாரோ அவனை அவர் சிட்சித்து, தாம் சேர்த்துக்கொள்ளுகிற எந்த மகனையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శిక్షింపని కుమారుడెవడు?]]></a:t>
+              <a:t><![CDATA[தண்டிக்கிறார் என்று பிள்ளைகளுக்குச் சொல்லுகிறதுபோல உங்களுக்குச் சொல்லியிருக்கிற புத்திமதியை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. కుమాళ్లయినవారందరు శిక్షలో పాలుపొందుచున్నారు, మీరు పొందనియెడల దుర్బీజులేగాని కుమారులు కారు.]]></a:t>
+              <a:t><![CDATA[மறந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. మరియు శరీర సంబంధులైన తండ్రులు మనకు శిక్షకులై యుండిరి. వారి యందు భయభక్తులు కలిగి యుంటిమి; అట్లయితే]]></a:t>
+              <a:t><![CDATA[7. நீங்கள் சிட்சையைச் சகிக்கிறவர்களாயிருந்தால் தேவன் உங்களைப் புத்திரராக எண்ணி நடத்துகிறார்; தகப்பன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఆత్మలకు తండ్రియైన వానికి మరి యెక్కువగా లోబడి బ్రదుక వలెనుగదా?]]></a:t>
+              <a:t><![CDATA[சிட்சியாத புத்திரனுண்டோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. వారు కొన్నిదినములమట్టుకు తమ కిష్టము వచ్చినట్టు మనలను శిక్షించిరిగాని మనము తన పరిశుద్ధతలో]]></a:t>
+              <a:t><![CDATA[8. எல்லாருக்கும் கிடைக்கும் சிட்சை உங்களுக்குக் கிடையாதிருந்தால் நீங்கள் புத்திரராயிராமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాలుపొందవలెనని మన మేలుకొరకే ఆయన శిక్షించు చున్నాడు.]]></a:t>
+              <a:t><![CDATA[வேசிப்பிள்ளைகளாயிருப்பீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఇంత గొప్ప సాక్షి సమూహము మేఘమువలె మనలను ఆవరించియున్నందున]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், மேகம்போன்ற இத்தனை திரளான சாட்சிகள் நம்மைச் சூழ்ந்துகொண்டிருக்க, பாரமான யாவற்றையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. మరియు ప్రస్తుతమందు సమస్తశిక్షయు దుఃఖకరముగా కనబడునేగాని సంతోషకరముగా కన బడదు. అయినను దానియందు]]></a:t>
+              <a:t><![CDATA[9. அன்றியும், நம்முடைய சரீரத்தின் தகப்பன்மார்கள் நம்மைச் சிட்சிக்கும்போது, அவர்களுக்கு நாம் அஞ்சி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అభ్యాసము కలిగినవారికి అది నీతియను సమాధానకరమైన ఫలమిచ్చును.]]></a:t>
+              <a:t><![CDATA[நடந்திருக்க, நாம் பிழைக்கத்தக்கதாக ஆவிகளின் பிதாவுக்கு வெகு அதிகமாய் அடங்கி நடக்கவேண்டுமல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. కాబట్టి వడలిన చేతులను సడలిన మోకాళ్లను బలపరచుడి.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் தங்களுக்கு நலமென்று தோன்றினபடி கொஞ்சக்காலம் சிட்சித்தார்கள்; இவரோ தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మరియు కుంటికాలు బెణకక బాగుపడు నిమిత్తము మీ పాదములకు మార్గములను సరళము చేసికొనుడి.]]></a:t>
+              <a:t><![CDATA[பரிசுத்தத்துக்கு நாம் பங்குள்ளவர்களாகும்பொருட்டு நம்முடைய பிரயோஜனத்துக்காகவே நம்மைச் சிட்சிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. అందరితో సమాధానమును పరిశుద్ధతయు కలిగి యుండుటకు ప్రయత్నించుడి. పరిశుద్ధతలేకుండ ఎవడును ప్రభువును]]></a:t>
+              <a:t><![CDATA[11. எந்தச் சிட்சையும் தற்காலத்தில் சந்தோஷமாய்க் காணாமல் துக்கமாய்க் காணும்; ஆகிலும் பிற்காலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూడడు.]]></a:t>
+              <a:t><![CDATA[அதில் பழகினவர்களுக்கு அது நீதியாகிய சமாதான பலனைத் தரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మీలో ఎవడైనను దేవుని కృపను పొందకుండ తప్పిపోవునేమో అనియు, చేదైన వేరు ఏదైనను మొలిచి కలవరపరచుటవలన]]></a:t>
+              <a:t><![CDATA[12. ஆகையினால், நெகிழ்ந்த கைகளையும் தளர்ந்த முழங்கால்களையும் நீங்கள், திரும்ப நிமிர்த்தி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనేకులు అపవిత్రులై పోవుదురేమో అనియు,]]></a:t>
+              <a:t><![CDATA[13. முடமாயிருக்கிறது பிசகிப்போகாமல் சொஸ்தமாகும்படிக்கு, உங்கள் பாதங்களுக்கு வழிகளைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఒక పూట కూటి కొరకు తన జ్యేష్ఠత్వపు హక్కును అమి్మవేసిన ఏశావువంటి భ్రష్టుడైనను వ్యభిచారియైనను]]></a:t>
+              <a:t><![CDATA[செவ்வைப்படுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉండునేమో అనియు, జాగ్రత్తగా చూచుకొనుడి.]]></a:t>
+              <a:t><![CDATA[14. யாவரோடும் சமாதானமாயிருக்கவும், பரிசுத்தமுள்ளவர்களாயிருக்கவும் நாடுங்கள்; பரிசுத்தமில்லாமல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మనముకూడ ప్రతిభారమును, సుళువుగా చిక్కులబెట్టు పాపమును విడిచిపెట్టి, విశ్వాసమునకు కర్తయు దానిని]]></a:t>
+              <a:t><![CDATA[நம்மைச் சுற்றி நெருங்கி நிற்கிற பாவத்தையும் தள்ளிவிட்டு, விசுவாசத்தைத் துவக்குகிறவரும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ఏశావు ఆ తరువాత ఆశీర్వాదము పొందగోరి కన్నీళ్లు విడుచుచు దానికోసరము శ్రద్ధతో వెదకినను,]]></a:t>
+              <a:t><![CDATA[ஒருவனும் கர்த்தரைத் தரிசிப்பதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మారుమనస్సుపొంద నవకాశము దొరకక విసర్జింపబడెనని మీరెరుగుదురు.]]></a:t>
+              <a:t><![CDATA[15. ஒருவனும் தேவனுடைய கிருபையை இழந்துபோகாதபடிக்கும் யாதொரு கசப்பான வேர் முளைத்தெழும்பிக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. స్పృశించి తెలిసికొనదగినట్టియు, మండుచున్నట్టియు కొండకును, అగ్నికిని, కారు మేఘమునకును, గాఢాంధ]]></a:t>
+              <a:t><![CDATA[கலக்கமுண்டாக்குகிறதினால் அநேகர் தீட்டுப்படாதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కారమునకును, తుపానుకును,]]></a:t>
+              <a:t><![CDATA[16. ஒருவனும் வேசிக்கள்ளனாகவும், ஒருவேளைப் போஜனத்துக்காகத் தன் சேஷ்டபுத்திரபாகத்தை விற்றுப்போட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. బూరధ్వనికిని, మాటల ధ్వనికిని మీరు వచ్చియుండలేదు. ఒక జంతువైనను ఆ కొండను తాకినయెడల రాళ్లతో]]></a:t>
+              <a:t><![CDATA[ஏசாவைப்போலச் சீர்கெட்டவனாகவும் இராதபடிக்கும் எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొట్టబడవలెనని ఆజ్ఞాపించిన మాటకు వారు తాళలేక,]]></a:t>
+              <a:t><![CDATA[17. ஏனென்றால், பிற்பாடு அவன் ஆசீர்வாதத்தைச் சுதந்தரித்துக்கொள்ள விரும்பியும் ஆகாதவனென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ఆ ధ్వని వినినవారు మరి ఏ మాటయు తమతో చెప్పవలదని బతిమాలు కొనిరి.]]></a:t>
+              <a:t><![CDATA[தள்ளப்பட்டதை அறிவீர்கள்; அவன் கண்ணீர்விட்டு, கவலையோடே தேடியும் மனம் மாறுதலைக் காணாமற்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10544,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. మరియు ఆ దర్శనమెంతో భయంకరముగా ఉన్నందున మోషేనేను మిక్కిలి భయపడి వణకు చున్నాననెను.]]></a:t>
+              <a:t><![CDATA[18. அன்றியும், தொடக்கூடியதும், அக்கினி பற்றியெரிகிறதுமான மலையினிடத்திற்கும், மந்தாரம் இருள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10676,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఇప్పుడైతే సీయోనను కొండకును జీవముగల దేవుని పట్టణమునకు, అనగా పరలోకపు యెరూషలేమునకును, వేవేలకొలది]]></a:t>
+              <a:t><![CDATA[பெருங்காற்று ஆகிய இவைகளினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10808,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవదూతలయొద్దకును,]]></a:t>
+              <a:t><![CDATA[19. எக்காள முழக்கத்தினிடத்திற்கும், வார்த்தைகளுடைய சத்தத்தினிடத்திற்கும், நீங்கள் வந்து சேரவில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10940,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొనసాగించువాడునైన యేసువైపు చూచుచు, మన యెదుట ఉంచబడిన పందెములో ఓపికతో పరుగెత్తుదము. ఆయన తనయెదుట]]></a:t>
+              <a:t><![CDATA[முடிக்கிறவருமாயிருக்கிற இயேசுவை நோக்கி, நமக்கு நியமித்திருக்கிற ஓட்டத்தில் பொறுமையோடே ஓடக்கடவோம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11072,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. పరలోకమందు వ్రాయబడియున్న జ్యేష్టుల సంఘమునకును, వారి మహోత్సవమునకును, అందరి న్యాయాధి పతియైన దేవుని]]></a:t>
+              <a:t><![CDATA[அந்தச் சத்தத்தைக் கேட்டவர்கள் பின்னும் தங்களுக்கு வார்த்தை சொல்லப்படாதபடிக்கு வேண்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11204,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యొద్దకును, సంపూర్ణసిద్ధి పొందిన నీతి మంతుల ఆత్మల యొద్దకును,]]></a:t>
+              <a:t><![CDATA[20. ஏனெனில் ஒரு மிருகமாகிலும் மலையைத் தொட்டால், அது கல்லெறியுண்டு, அல்லது அம்பினால் எய்யுண்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11336,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. క్రొత్తనిబంధనకు మధ్య వర్తియైన యేసునొద్దకును హేబెలుకంటె మరి శ్రేష్ఠముగ పలుకు ప్రోక్షణ రక్తమునకును]]></a:t>
+              <a:t><![CDATA[சாகவேண்டுமென்று சொல்லப்பட்ட கட்டளையைச் சகிக்கமாட்டாதிருந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11468,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మీరు వచ్చియున్నారు.]]></a:t>
+              <a:t><![CDATA[21. மோசேயும்: நான் மிகவும் பயந்துநடுங்குகிறேன் என்று சொல்லத்தக்கதாக அந்தக் காட்சி அவ்வளவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11600,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. మీకు బుద్ధి చెప్పుచున్నవానిని నిరాకరింపకుండునట్లు చూచుకొనుడి. వారు భూమిమీదనుండి బుద్ధిచెప్పిన]]></a:t>
+              <a:t><![CDATA[பயங்கரமாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11732,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానిని నిరాకరించినప్పుడు తప్పించుకొనకపోయినయెడల, పరలోకమునుండి బుద్ధిచెప్పుచున్న వానిని విసర్జించు]]></a:t>
+              <a:t><![CDATA[22. நீங்களோ சீயோன் மலையினிடத்திற்கும், ஜீவனுள்ள தேவனுடைய நகரமாகிய பரம எருசலேமினிடத்திற்கும், ஆயிரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11864,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మనము తప్పించుకొనకపోవుట మరి నిశ్చయముగదా.]]></a:t>
+              <a:t><![CDATA[பதினாயிரமான தேவதூதர்களினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11996,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. అప్పు డాయన శబ్దము భూమిని చలింపచేసెను గాని యిప్పుడు నే నింకొకసారి భూమిని మాత్రమేకాక ఆకాశమును కూడ]]></a:t>
+              <a:t><![CDATA[23. பரலோகத்தில் பேரெழுதியிருக்கிற முதற்பேறானவர்களின் சர்வசங்கமாகிய சபையினிடத்திற்கும், யாவருக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12128,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కంపింపచేతును అని మాట యిచ్చియున్నాడు.]]></a:t>
+              <a:t><![CDATA[நியாயாதிபதியாகிய தேவனிடத்திற்கும், பூரணமாக்கப்பட்ட நீதிமான்களுடைய ஆவிகளினிடத்திற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12260,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ఇంకొకసారి అను మాట చలింపచేయబడనివి నిలుకడగా ఉండు నిమిత్తము అవి సృష్టింపబడినవన్నట్టు చలింపచేయబడినవి]]></a:t>
+              <a:t><![CDATA[24. புது உடன்படிக்கையின் மத்தியஸ்தராகிய இயேசுவினிடத்திற்கும், ஆபேலினுடைய இரத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12392,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఉంచబడిన ఆనందముకొరకై అవమానమును నిర్లక్ష్యపెట్టి, సిలువను సహించి, దేవుని సింహాసనముయొక్క కుడి]]></a:t>
+              <a:t><![CDATA[2. அவர் தமக்குமுன் வைத்திருந்த சந்தோஷத்தின்பொருட்டு, அவமானத்தை எண்ணாமல், சிலுவையைச் சகித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12524,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బొత్తిగా తీసి వేయబడునని అర్ధమిచ్చుచున్నది.]]></a:t>
+              <a:t><![CDATA[பேசினதைப்பார்க்கிலும் நன்மையானவைகளைப் பேசுகிற இரத்தமாகிய தெளிக்கப்படும் இரத்தத்தினிடத்திற்கும் வந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12656,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. అందువలన మనము నిశ్చలమైన రాజ్యమును పొంది, దైవ కృప కలిగియుందము. ఆ కృప కలిగి వినయ భయభక్తులతో]]></a:t>
+              <a:t><![CDATA[சேர்ந்தீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12788,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేవునికి ప్రీతికరమైన సేవచేయుదము,]]></a:t>
+              <a:t><![CDATA[25. பேசுகிறவருக்கு நீங்கள் செவிகொடுக்கமாட்டோமென்று விலகாதபடி எச்சரிக்கையாயிருங்கள்; ஏனெனில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12920,51 +13888,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ఏలయనగా మన దేవుడు దహించు అగ్నియై యున్నాడు.]]></a:t>
+              <a:t><![CDATA[பூமியிலே பேசினவருக்குச் செவிகொடுக்கமாட்டோமென்று விலகினவர்கள் தப்பிப்போகாமலிருக்க, பரலோகத்திலிருந்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பேசுகிறவரை நாம் விட்டுவிலகினால் எப்படித் தப்பிப்போவோம்?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. அவருடைய சத்தம் அப்பொழுது பூமியை அசையப்பண்ணிற்று; இன்னும் ஒருதரம் நான் பூமியை மாத்திரமல்ல,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வானத்தையும் அசையப்பண்ணுவேனென்று இப்பொழுது வாக்குத்தத்தஞ்செய்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. இன்னும் ஒருதரம் என்கிற சொல்லானது அசையாதவைகள் நிலைத்திருக்கத்தக்கதாக, அசைவுள்ளவைகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்டாக்கப்பட்டவைகள்போல் மாறிப்போம் என்பதைக் குறிக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. ஆதலால், அசைவில்லாத ராஜ்யத்தைப் பெறுகிறவர்களாகிய நாம் பயத்தோடும் பக்தியோடும் தேவனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13052,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పార్శ్వమున ఆసీనుడైయున్నాడు.]]></a:t>
+              <a:t><![CDATA[தேவனுடைய சிங்காசனத்தின் வலதுபாரிசத்தில் வீற்றிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பிரியமாய் ஆராதனை செய்யும்படி கிருபையைப் பற்றிக்கொள்ளக்கடவோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. நம்முடைய தேவன் பட்சிக்கிற அக்கினியாயிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13184,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. మీరు అలసట పడకయు మీ ప్రాణములు విసుకకయు ఉండునట్లు, పాపాత్ములు తనకు వ్యతిరేకముగ చేసిన తిరస్కార మంతయు]]></a:t>
+              <a:t><![CDATA[3. ஆகையால் நீங்கள் இளைப்புள்ளவர்களாய் உங்கள் ஆத்துமாக்களில் சோர்ந்துபோகாதபடிக்கு, தமக்கு விரோதமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13316,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఓర్చుకొనిన ఆయనను తలంచుకొనుడి.]]></a:t>
+              <a:t><![CDATA[பாவிகளால் செய்யப்பட்ட இவ்விதமான விபரீதங்களைச் சகித்த அவரையே நினைத்துக்கொள்ளுங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13448,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మీరు పాపముతో పోరాడుటలో రక్తము కారునంతగా ఇంక దానిని ఎదిరింపలేదు.]]></a:t>
+              <a:t><![CDATA[4. பாவத்திற்கு விரோதமாய்ப் போராடுகிறதில் இரத்தஞ்சிந்தப்படத்தக்கதாக நீங்கள் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13509,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme9">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme9">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme9">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13619,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme9">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13794,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>53</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>