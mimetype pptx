--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470102370" r:id="rId1"/>
+    <p:sldLayoutId id="2474005559" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme74">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme74">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme74">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>