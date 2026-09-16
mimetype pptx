--- v1 (2026-07-25)
+++ v2 (2026-09-16)
@@ -79,50 +79,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -147,50 +157,55 @@
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
+    <p:sldId id="300" r:id="rId47"/>
+    <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -332,53 +347,58 @@
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
-  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -438,51 +458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதினாலே நாம் தைரியங்கொண்டு: கர்த்தர் எனக்குச் சகாயர், நான் பயப்படேன், மனுஷன் எனக்கு என்னசெய்வான் என்று சொல்லலாமே.]]></a:t>
+              <a:t><![CDATA[6. So that we may boldly say, The Lord is my helper, and I will not fear what man shall do unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -547,51 +567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அதினாலே நாம் தைரியங்கொண்டு: கர்த்தர் எனக்குச் சகாயர், நான் பயப்படேன், மனுஷன் எனக்கு என்னசெய்வான் என்று சொல்லலாமே.]]></a:t>
+              <a:t><![CDATA[6. So that we may boldly say, The Lord is my helper, and I will not fear what man shall do unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -656,51 +676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவவசனத்தை உங்களுக்குப் போதித்து உங்களை நடத்தினவர்களை நீங்கள் நினைத்து, அவர்களுடைய நடக்கையின் முடிவை நன்றாய்ச் சிந்தித்து, அவர்களுடைய விசுவாசத்தைப் பின்பற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Remember them which have the rule over you, who have spoken unto you the word of God: whose faith follow, considering the end of their conversation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -765,51 +785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேவவசனத்தை உங்களுக்குப் போதித்து உங்களை நடத்தினவர்களை நீங்கள் நினைத்து, அவர்களுடைய நடக்கையின் முடிவை நன்றாய்ச் சிந்தித்து, அவர்களுடைய விசுவாசத்தைப் பின்பற்றுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. Remember them which have the rule over you, who have spoken unto you the word of God: whose faith follow, considering the end of their conversation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -874,51 +894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இயேசுகிறிஸ்து நேற்றும் இன்றும் என்றும் மாறாதவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. Jesus Christ the same yesterday, and to day, and for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -983,51 +1003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பலவிதமான அந்நிய போதனைகளால் அலைப்புண்டு திரியாதிருங்கள். போஜனபதார்த்தங்களினாலல்ல, கிருபையினாலே இருதயம் ஸ்திரப்படுகிறது நல்லது; போஜனபதார்த்தங்களில் முயற்சிசெய்கிறவர்கள் பலனடையவில்லையே.]]></a:t>
+              <a:t><![CDATA[9. Be not carried about with divers and strange doctrines. For it is a good thing that the heart be established with grace; not with meats, which have not profited them that have been occupied therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1092,51 +1112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பலவிதமான அந்நிய போதனைகளால் அலைப்புண்டு திரியாதிருங்கள். போஜனபதார்த்தங்களினாலல்ல, கிருபையினாலே இருதயம் ஸ்திரப்படுகிறது நல்லது; போஜனபதார்த்தங்களில் முயற்சிசெய்கிறவர்கள் பலனடையவில்லையே.]]></a:t>
+              <a:t><![CDATA[9. Be not carried about with divers and strange doctrines. For it is a good thing that the heart be established with grace; not with meats, which have not profited them that have been occupied therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1201,51 +1221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நமக்கு ஒரு பலிபீடமுண்டு, அதற்குரியவைகளைப் புசிக்கிறதற்குக் கூடாரத்தில் ஆராதனை செய்கிறவர்களுக்கு அதிகாரமில்லை.]]></a:t>
+              <a:t><![CDATA[10. We have an altar, whereof they have no right to eat which serve the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1310,51 +1330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனென்றால், எந்த மிருகங்களுடைய இரத்தம் பாவங்களினிமித்தமாகப் பரிசுத்த ஸ்தலத்துக்குள் பிரதான ஆசாரியனாலே கொண்டுவரப்படுகிறதோ, அந்த மிருகங்களின் உடல்கள் பாளயத்துக்குப்புறம்பே சுட்டெரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[10. We have an altar, whereof they have no right to eat which serve the tabernacle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1419,51 +1439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஏனென்றால், எந்த மிருகங்களுடைய இரத்தம் பாவங்களினிமித்தமாகப் பரிசுத்த ஸ்தலத்துக்குள் பிரதான ஆசாரியனாலே கொண்டுவரப்படுகிறதோ, அந்த மிருகங்களின் உடல்கள் பாளயத்துக்குப்புறம்பே சுட்டெரிக்கப்படும்.]]></a:t>
+              <a:t><![CDATA[11. For the bodies of those beasts, whose blood is brought into the sanctuary by the high priest for sin, are burned without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1528,51 +1548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சகோதர சிநேகம் நிலைத்திருக்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[1. Let brotherly love continue.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1637,51 +1657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தப்படியே, இயேசுவும் தம்முடைய சொந்த இரத்தத்தினாலே ஜனத்தைப் பரிசுத்தஞ்செய்யும்படியாக நகர வாசலுக்குப் புறம்பே பாடுபட்டார்.]]></a:t>
+              <a:t><![CDATA[11. For the bodies of those beasts, whose blood is brought into the sanctuary by the high priest for sin, are burned without the camp.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1746,51 +1766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அந்தப்படியே, இயேசுவும் தம்முடைய சொந்த இரத்தத்தினாலே ஜனத்தைப் பரிசுத்தஞ்செய்யும்படியாக நகர வாசலுக்குப் புறம்பே பாடுபட்டார்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore Jesus also, that he might sanctify the people with his own blood, suffered without the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1855,51 +1875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், நாம் அவருடைய நிந்தையைச் சுமந்து, பாளயத்துக்குப் புறம்பே அவரிடத்திற்குப் புறப்பட்டுப் போகக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[12. Wherefore Jesus also, that he might sanctify the people with his own blood, suffered without the gate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1964,51 +1984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நிலையான நகரம் நமக்கு இங்கே இல்லை; வரப்போகிறதையே நாடித் தேடுகிறோம்.]]></a:t>
+              <a:t><![CDATA[13. Let us go forth therefore unto him without the camp, bearing his reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2073,51 +2093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால், அவருடைய நாமத்தைத் துதிக்கும் உதடுகளின் கனியாகிய ஸ்தோத்திரபலியை அவர்மூலமாய் எப்போதும் தேவனுக்குச் செலுத்தக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[13. Let us go forth therefore unto him without the camp, bearing his reproach.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2182,51 +2202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால், அவருடைய நாமத்தைத் துதிக்கும் உதடுகளின் கனியாகிய ஸ்தோத்திரபலியை அவர்மூலமாய் எப்போதும் தேவனுக்குச் செலுத்தக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[14. For here have we no continuing city, but we seek one to come.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2291,51 +2311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அன்றியும் நன்மைசெய்யவும், தானதர்மம்பண்ணவும் மறவாதிருங்கள்; இப்படிப்பட்ட பலிகளின்மேல் தேவன் பிரியமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[15. By him therefore let us offer the sacrifice of praise to God continually, that is, the fruit of our lips giving thanks to his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2400,51 +2420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களை நடத்துகிறவர்கள், உங்கள் ஆத்துமாக்களுக்காக உத்தரவாதம்பண்ணுகிறவர்களாய் விழித்திருக்கிறவர்களானபடியால், அவர்கள் துக்கத்தோடே அல்ல, சந்தோஷத்தோடே அதைச்செய்யும்படி, அவர்களுக்குக் கீழ்ப்படிந்து அடங்குங்கள்; அவர்கள் துக்கத்தோடே அப்படிச் செய்தால் அது உங்களுக்குப் பிரயோஜனமாயிருக்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[15. By him therefore let us offer the sacrifice of praise to God continually, that is, the fruit of our lips giving thanks to his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2509,51 +2529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களை நடத்துகிறவர்கள், உங்கள் ஆத்துமாக்களுக்காக உத்தரவாதம்பண்ணுகிறவர்களாய் விழித்திருக்கிறவர்களானபடியால், அவர்கள் துக்கத்தோடே அல்ல, சந்தோஷத்தோடே அதைச்செய்யும்படி, அவர்களுக்குக் கீழ்ப்படிந்து அடங்குங்கள்; அவர்கள் துக்கத்தோடே அப்படிச் செய்தால் அது உங்களுக்குப் பிரயோஜனமாயிருக்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[16. But to do good and to communicate forget not: for with such sacrifices God is well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2618,51 +2638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உங்களை நடத்துகிறவர்கள், உங்கள் ஆத்துமாக்களுக்காக உத்தரவாதம்பண்ணுகிறவர்களாய் விழித்திருக்கிறவர்களானபடியால், அவர்கள் துக்கத்தோடே அல்ல, சந்தோஷத்தோடே அதைச்செய்யும்படி, அவர்களுக்குக் கீழ்ப்படிந்து அடங்குங்கள்; அவர்கள் துக்கத்தோடே அப்படிச் செய்தால் அது உங்களுக்குப் பிரயோஜனமாயிருக்கமாட்டாதே.]]></a:t>
+              <a:t><![CDATA[16. But to do good and to communicate forget not: for with such sacrifices God is well pleased.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2727,51 +2747,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அந்நியரை உபசரிக்க மறவாதிருங்கள்; அதினாலே சிலர் அறியாமல் தேவதூதரையும் உபசரித்ததுண்டு.]]></a:t>
+              <a:t><![CDATA[2. Be not forgetful to entertain strangers: for thereby some have entertained angels unexpectedly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2836,51 +2856,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எங்களுக்காக வேண்டிக்கொள்ளுங்கள்; நாங்கள் நல்மனச்சாட்சியுள்ளவர்களாய் எல்லாவற்றிலும் யோக்கியமாய் நடக்க விரும்புகிறோமென்று நிச்சயித்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. Obey them that have the rule over you, and submit yourselves: for they watch for your souls, as they that must give account, that they may do it with joy, and not with grief: for that is useless for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2945,51 +2965,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எங்களுக்காக வேண்டிக்கொள்ளுங்கள்; நாங்கள் நல்மனச்சாட்சியுள்ளவர்களாய் எல்லாவற்றிலும் யோக்கியமாய் நடக்க விரும்புகிறோமென்று நிச்சயித்திருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[17. Obey them that have the rule over you, and submit yourselves: for they watch for your souls, as they that must give account, that they may do it with joy, and not with grief: for that is useless for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3054,51 +3074,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் அதிசீக்கிரமாய் உங்களிடத்தில் வரும்படிக்கு நீங்கள் இப்படி வேண்டிக்கொள்ளும்படி அதிகமாய்க் கேட்டுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Obey them that have the rule over you, and submit yourselves: for they watch for your souls, as they that must give account, that they may do it with joy, and not with grief: for that is useless for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3163,51 +3183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நான் அதிசீக்கிரமாய் உங்களிடத்தில் வரும்படிக்கு நீங்கள் இப்படி வேண்டிக்கொள்ளும்படி அதிகமாய்க் கேட்டுக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[17. Obey them that have the rule over you, and submit yourselves: for they watch for your souls, as they that must give account, that they may do it with joy, and not with grief: for that is useless for you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3272,51 +3292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நித்திய உடன்படிக்கையின் இரத்தத்தினாலே ஆடுகளுடைய பெரிய மேய்ப்பரான நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து ஏறிவரப்பண்ணின சமாதானத்தின் தேவன்,]]></a:t>
+              <a:t><![CDATA[18. Pray for us: for we trust we have a good conscience, in all things willing to live honestly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3381,51 +3401,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நித்திய உடன்படிக்கையின் இரத்தத்தினாலே ஆடுகளுடைய பெரிய மேய்ப்பரான நம்முடைய கர்த்தராகிய இயேசுவை மரித்தோரிலிருந்து ஏறிவரப்பண்ணின சமாதானத்தின் தேவன்,]]></a:t>
+              <a:t><![CDATA[18. Pray for us: for we trust we have a good conscience, in all things willing to live honestly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3490,51 +3510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு கிறிஸ்துவைக் கொண்டு தமக்குமுன்பாகப் பிரியமானதை உங்களில் நடப்பித்து, உங்களில் தம்முடைய சித்தத்தின்படிசெய்ய உங்களைச் சகலவித நற்கிரியையிலும் சீர்பொருந்தினவர்களாக்குவாராக; அவருக்கு என்றென்றைக்கும் மகிமை உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[19. But I plead to you the rather to do this, that I may be restored to you the sooner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3599,51 +3619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசு கிறிஸ்துவைக் கொண்டு தமக்குமுன்பாகப் பிரியமானதை உங்களில் நடப்பித்து, உங்களில் தம்முடைய சித்தத்தின்படிசெய்ய உங்களைச் சகலவித நற்கிரியையிலும் சீர்பொருந்தினவர்களாக்குவாராக; அவருக்கு என்றென்றைக்கும் மகிமை உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[19. But I plead to you the rather to do this, that I may be restored to you the sooner.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3708,51 +3728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சகோதரரே, நான் சுருக்கமாய் உங்களுக்கு எழுதின இந்தப் புத்திமதியான வார்த்தைகளை நீங்கள் பொறுமையாய் ஏற்றுக்கொள்ளும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. Now the God of peace, that brought again from the dead our Lord Jesus, that great shepherd of the sheep, through the blood of the everlasting covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3817,51 +3837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. சகோதரரே, நான் சுருக்கமாய் உங்களுக்கு எழுதின இந்தப் புத்திமதியான வார்த்தைகளை நீங்கள் பொறுமையாய் ஏற்றுக்கொள்ளும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[20. Now the God of peace, that brought again from the dead our Lord Jesus, that great shepherd of the sheep, through the blood of the everlasting covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3926,51 +3946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கட்டப்பட்டிருக்கிறவர்களோடே நீங்களும் கட்டப்பட்டவர்கள்போல அவர்களை நினைத்துக்கொள்ளுங்கள்; நீங்களும் சரீரத்தோடிருக்கிறவர்களென்று அறிந்து, தீங்கநுபவிக்கிறவர்களை நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Remember them that are in bonds, as bound with them; and them which suffer adversity, as being yourselves also in the body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4035,51 +4055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகோதரனாகிய தீமோத்தேயு விடுதலையாக்கப்பட்டானென்று அறிவீர்களாக; அவன் சீக்கிரமாய் வந்தால், அவனுடனேகூட நான் வந்து, உங்களைக் காண்பேன்.]]></a:t>
+              <a:t><![CDATA[21. Make you perfect in every good work to do his will, working in you that which is well-pleasing in his sight, through Jesus Christ; to whom be glory for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4144,51 +4164,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. சகோதரனாகிய தீமோத்தேயு விடுதலையாக்கப்பட்டானென்று அறிவீர்களாக; அவன் சீக்கிரமாய் வந்தால், அவனுடனேகூட நான் வந்து, உங்களைக் காண்பேன்.]]></a:t>
+              <a:t><![CDATA[21. Make you perfect in every good work to do his will, working in you that which is well-pleasing in his sight, through Jesus Christ; to whom be glory for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4253,51 +4273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்களை நடத்துகிறவர்களையும், பரிசுத்தவான்கள் யாவரையும் வாழ்த்துங்கள். இத்தாலியா தேசத்தார் யாவரும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[21. Make you perfect in every good work to do his will, working in you that which is well-pleasing in his sight, through Jesus Christ; to whom be glory for ever and ever. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4362,51 +4382,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. உங்களை நடத்துகிறவர்களையும், பரிசுத்தவான்கள் யாவரையும் வாழ்த்துங்கள். இத்தாலியா தேசத்தார் யாவரும் உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[22. And I plead to you, brethren, suffer the word of exhortation: for I have written a letter unto you in few words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4471,51 +4491,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. கிருபையானது உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[22. And I plead to you, brethren, suffer the word of exhortation: for I have written a letter unto you in few words.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Know all of you that our brother Timothy is set at liberty; with whom, if he comes shortly, I will see you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Know all of you that our brother Timothy is set at liberty; with whom, if he comes shortly, I will see you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Salute all them that have the rule over you, and all the saints. They of Italy salute you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. Salute all them that have the rule over you, and all the saints. They of Italy salute you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Grace be with you all. Amen.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4580,51 +5145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கட்டப்பட்டிருக்கிறவர்களோடே நீங்களும் கட்டப்பட்டவர்கள்போல அவர்களை நினைத்துக்கொள்ளுங்கள்; நீங்களும் சரீரத்தோடிருக்கிறவர்களென்று அறிந்து, தீங்கநுபவிக்கிறவர்களை நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. Remember them that are in bonds, as bound with them; and them which suffer adversity, as being yourselves also in the body.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4689,51 +5254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விவாகம் யாவருக்குள்ளும் கனமுள்ளதாயும், விவாகமஞ்சம் அசுசிப்படாததாயுமிருப்பதாக; வேசிக்கள்ளரையும் விபசாரக்காரரையும் தேவன் நியாயந்தீர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[4. Marriage is honourable in all, and the bed undefiled: but whoremongers and adulterers God will judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4798,51 +5363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. விவாகம் யாவருக்குள்ளும் கனமுள்ளதாயும், விவாகமஞ்சம் அசுசிப்படாததாயுமிருப்பதாக; வேசிக்கள்ளரையும் விபசாரக்காரரையும் தேவன் நியாயந்தீர்ப்பார்.]]></a:t>
+              <a:t><![CDATA[4. Marriage is honourable in all, and the bed undefiled: but whoremongers and adulterers God will judge.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4907,51 +5472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் பண ஆசையில்லாதவர்களாய் நடந்து, உங்களுக்கு இருக்கிறவைகள் போதுமென்று எண்ணுங்கள்; நான் உன்னைவிட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை என்று அவர் சொல்லியிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[5. Let your conversation be without covetousness; and be content with such things as all of you have: for he has said, I will never leave you, nor forsake you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5016,51 +5581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் பண ஆசையில்லாதவர்களாய் நடந்து, உங்களுக்கு இருக்கிறவைகள் போதுமென்று எண்ணுங்கள்; நான் உன்னைவிட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை என்று அவர் சொல்லியிருக்கிறாரே.]]></a:t>
+              <a:t><![CDATA[5. Let your conversation be without covetousness; and be content with such things as all of you have: for he has said, I will never leave you, nor forsake you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5095,51 +5660,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474005559" r:id="rId1"/>
+    <p:sldLayoutId id="2478604188" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5443,50 +6008,90 @@
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5627,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ആകയാൽ “കർത്താവു എനിക്കു തുണ; ഞാൻ പേടിക്കയില്ല; മനുഷ്യൻ എന്നോടു എന്തു ചെയ്യും” എന്നു നമുക്കു]]></a:t>
+              <a:t><![CDATA[6. அதினாலே நாம் தைரியங்கொண்டு: கர்த்தர் எனக்குச் சகாயர், நான் பயப்படேன், மனுஷன் எனக்கு என்னசெய்வான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5759,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധൈര്യത്തോടെ പറയാം.]]></a:t>
+              <a:t><![CDATA[என்று சொல்லலாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5891,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിങ്ങളോടു ദൈവവചനം പ്രസംഗിച്ചു നിങ്ങളെ നടത്തിയവരെ ഓർത്തുകൊൾവിൻ; അവരുടെ ജീവാവസാനം ഓർത്തു അവരുടെ]]></a:t>
+              <a:t><![CDATA[7. தேவவசனத்தை உங்களுக்குப் போதித்து உங்களை நடத்தினவர்களை நீங்கள் நினைத்து, அவர்களுடைய நடக்கையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6023,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വാസം അനുകരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[முடிவை நன்றாய்ச் சிந்தித்து, அவர்களுடைய விசுவாசத்தைப் பின்பற்றுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6155,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യേശുക്രിസ്തു ഇന്നലെയും ഇന്നും എന്നെന്നേക്കും അനന്യൻ തന്നേ.]]></a:t>
+              <a:t><![CDATA[8. இயேசுகிறிஸ்து நேற்றும் இன்றும் என்றும் மாறாதவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6287,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. വിവിധവും അന്യവുമായ ഉപദേശങ്ങളാൽ ആരും നിങ്ങളെ വലിച്ചുകൊണ്ടുപോകരുതു; ആചരിച്ചുപോന്നവർക്കു]]></a:t>
+              <a:t><![CDATA[9. பலவிதமான அந்நிய போதனைகளால் அலைப்புண்டு திரியாதிருங்கள். போஜனபதார்த்தங்களினாலல்ல, கிருபையினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6419,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രയോജനമില്ലാത്ത ഭോജനനിയമങ്ങളാലല്ല, കൃപയാൽ തന്നേ ഹൃദയം ഉറപ്പിക്കുന്നതു നല്ലതു.]]></a:t>
+              <a:t><![CDATA[இருதயம் ஸ்திரப்படுகிறது நல்லது; போஜனபதார்த்தங்களில் முயற்சிசெய்கிறவர்கள் பலனடையவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6551,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. കൂടാരത്തിൽ ശുശ്രൂഷിക്കുന്നവർക്കു അഹോവൃത്തി കഴിപ്പാൻ അവകാശമില്ലാത്ത ഒരു യാഗപീഠം നമുക്കുണ്ടു.]]></a:t>
+              <a:t><![CDATA[10. நமக்கு ஒரு பலிபீடமுண்டு, அதற்குரியவைகளைப் புசிக்கிறதற்குக் கூடாரத்தில் ஆராதனை செய்கிறவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6683,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. മഹാപുരോഹിതൻ പാപപരിഹാരമായി രക്തം വിശുദ്ധമന്ദിരത്തിലേക്കു കൊണ്ടുപോകുന്ന മൃഗങ്ങളുടെ ഉടൽ]]></a:t>
+              <a:t><![CDATA[அதிகாரமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6815,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാളയത്തിന്നു പുറത്തുവെച്ചു ചുട്ടുകളയുന്നു.]]></a:t>
+              <a:t><![CDATA[11. ஏனென்றால், எந்த மிருகங்களுடைய இரத்தம் பாவங்களினிமித்தமாகப் பரிசுத்த ஸ்தலத்துக்குள் பிரதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6947,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. സഹോദരപ്രീതി നിലനിൽക്കട്ടെ, അതിഥിസൽക്കാരം മറക്കരുതു.]]></a:t>
+              <a:t><![CDATA[1. சகோதர சிநேகம் நிலைத்திருக்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7079,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അങ്ങനെ യേശുവും സ്വന്തരക്തത്താൽ ജനത്തെ വിശുദ്ധീകരിക്കേണ്ടതിന്നു നഗരവാതിലിന്നു പുറത്തുവെച്ചു കഷ്ടം]]></a:t>
+              <a:t><![CDATA[ஆசாரியனாலே கொண்டுவரப்படுகிறதோ, அந்த மிருகங்களின் உடல்கள் பாளயத்துக்குப்புறம்பே சுட்டெரிக்கப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുഭവിച്ചു.]]></a:t>
+              <a:t><![CDATA[12. அந்தப்படியே, இயேசுவும் தம்முடைய சொந்த இரத்தத்தினாலே ஜனத்தைப் பரிசுத்தஞ்செய்யும்படியாக நகர]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ആകയാൽ നാം അവന്റെ നിന്ദ ചുമന്നുകൊണ്ടു പാളയത്തിന്നു പുറത്തു അവന്റെ അടുക്കൽ ചെല്ലുക.]]></a:t>
+              <a:t><![CDATA[வாசலுக்குப் புறம்பே பாடுபட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഇവിടെ നമുക്കു നിലനില്ക്കുന്ന നഗരമില്ലല്ലോ, വരുവാനുള്ളതു അത്രേ നാം അന്വേഷിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், நாம் அவருடைய நிந்தையைச் சுமந்து, பாளயத்துக்குப் புறம்பே அவரிடத்திற்குப் புறப்பட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അതുകൊണ്ടു അവൻ മുഖാന്തരം നാം ദൈവത്തിന്നു അവന്റെ നാമത്തെ ഏറ്റു പറയുന്ന അധരഫലം എന്ന സ്തോത്രയാഗം]]></a:t>
+              <a:t><![CDATA[போகக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടവിടാതെ അർപ്പിക്കുക.]]></a:t>
+              <a:t><![CDATA[14. நிலையான நகரம் நமக்கு இங்கே இல்லை; வரப்போகிறதையே நாடித் தேடுகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നന്മചെയ്‍വാനും കൂട്ടായ്മ കാണിപ്പാനും മറക്കരുതു. ഈവക യാഗത്തിലല്ലോ ദൈവം പ്രസാദിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால், அவருடைய நாமத்தைத் துதிக்கும் உதடுகளின் கனியாகிய ஸ்தோத்திரபலியை அவர்மூலமாய் எப்போதும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിങ്ങളെ നടത്തുന്നവരെ അനുസരിച്ചു കീഴടങ്ങിയിരിപ്പിൻ; അവർ കണക്കു ബോധിപ്പിക്കേണ്ടുന്നവരാകയാൽ]]></a:t>
+              <a:t><![CDATA[தேவனுக்குச் செலுத்தக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങളുടെ ആത്മാക്കൾക്കുവേണ്ടി ജാഗരിച്ചിരിക്കുന്നു; ഇതു അവർ ഞരങ്ങിക്കൊണ്ടല്ല സന്തോഷത്തോടെ ചെയ്‍വാൻ]]></a:t>
+              <a:t><![CDATA[16. அன்றியும் நன்மைசெய்யவும், தானதர்மம்பண்ணவும் மறவாதிருங்கள்; இப்படிப்பட்ட பலிகளின்மேல் தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടവരുത്തുവിൻ; അല്ലാഞ്ഞാൽ നിങ്ങൾക്കു നന്നല്ല.]]></a:t>
+              <a:t><![CDATA[பிரியமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അതിനാൽ ചിലർ അറിയാതെ ദൈവദൂതന്മാരെ സല്ക്കരിച്ചിട്ടുണ്ടല്ലോ.]]></a:t>
+              <a:t><![CDATA[2. அந்நியரை உபசரிக்க மறவாதிருங்கள்; அதினாலே சிலர் அறியாமல் தேவதூதரையும் உபசரித்ததுண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഞങ്ങൾക്കു വേണ്ടി പ്രാർത്ഥിപ്പിൻ. സകലത്തിലും നല്ലവരായി നടപ്പാൻ ഇച്ഛിക്കകൊണ്ടു ഞങ്ങൾക്കു നല്ല]]></a:t>
+              <a:t><![CDATA[17. உங்களை நடத்துகிறவர்கள், உங்கள் ஆத்துமாக்களுக்காக உத்தரவாதம்பண்ணுகிறவர்களாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനസ്സാക്ഷി ഉണ്ടെന്നു ഞങ്ങൾ ഉറച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[விழித்திருக்கிறவர்களானபடியால், அவர்கள் துக்கத்தோடே அல்ல, சந்தோஷத்தோடே அதைச்செய்யும்படி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. എന്നെ നിങ്ങൾക്കു വേഗത്തിൽ വീണ്ടും കിട്ടേണ്ടതിന്നു നിങ്ങൾ പ്രാർത്ഥിക്കേണം എന്നു ഞാൻ വിശേഷാൽ]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கீழ்ப்படிந்து அடங்குங்கள்; அவர்கள் துக்கத்தோடே அப்படிச் செய்தால் அது உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപേക്ഷിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[பிரயோஜனமாயிருக்கமாட்டாதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നിത്യനിയമത്തിന്റെ രക്തത്താൽ ആടുകളുടെ വലിയ ഇടയനായ നമ്മുടെ കർത്താവായ യേശുവിനെ മരിച്ചവരുടെ]]></a:t>
+              <a:t><![CDATA[18. எங்களுக்காக வேண்டிக்கொள்ளுங்கள்; நாங்கள் நல்மனச்சாட்சியுள்ளவர்களாய் எல்லாவற்றிலும் யோக்கியமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടയിൽനിന്നു മടക്കിവരുത്തിയ സമാധാനത്തിന്റെ ദൈവം]]></a:t>
+              <a:t><![CDATA[நடக்க விரும்புகிறோமென்று நிச்சயித்திருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. നിങ്ങളെ അവന്റെ ഇഷ്ടം ചെയ്‍വാൻ തക്കവണ്ണം എല്ലാനന്മയിലും യഥാസ്ഥാനപ്പെടുത്തി തനിക്കു പ്രസാദമുള്ളതു]]></a:t>
+              <a:t><![CDATA[19. நான் அதிசீக்கிரமாய் உங்களிடத்தில் வரும்படிக்கு நீங்கள் இப்படி வேண்டிக்கொள்ளும்படி அதிகமாய்க்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യേശുക്രിസ്തുമുഖാന്തരം നമ്മിൽ നിവർത്തിക്കുമാറാകട്ടെ; അവന്നു എന്നേക്കും മഹത്വം. ആമേൻ.]]></a:t>
+              <a:t><![CDATA[கேட்டுக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. സഹോദരന്മാരേ, ഈ പ്രബോധനവാക്യം പൊറുത്തുകൊൾവിൻ എന്നു അപേക്ഷിക്കുന്നു; ചുരുക്കമായിട്ടല്ലോ ഞാൻ]]></a:t>
+              <a:t><![CDATA[20. நித்திய உடன்படிக்கையின் இரத்தத்தினாலே ஆடுகளுடைய பெரிய மேய்ப்பரான நம்முடைய கர்த்தராகிய இயேசுவை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എഴുതിയിരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[மரித்தோரிலிருந்து ஏறிவரப்பண்ணின சமாதானத்தின் தேவன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നിങ്ങളും തടവുകാർ എന്നപോലെ തടവുകാരെയും നിങ്ങളും ശരീരത്തിൽ ഇരിക്കുന്നവരാകയാൽ]]></a:t>
+              <a:t><![CDATA[3. கட்டப்பட்டிருக்கிறவர்களோடே நீங்களும் கட்டப்பட்டவர்கள்போல அவர்களை நினைத்துக்கொள்ளுங்கள்; நீங்களும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. സഹോദരനായ തിമോഥെയോസ് തടവിൽനിന്നു ഇറങ്ങി എന്നു അറിവിൻ. അവൻ വേഗത്തിൽ വന്നാൽ ഞാൻ അവനുമായി നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[21. இயேசு கிறிஸ்துவைக் கொண்டு தமக்குமுன்பாகப் பிரியமானதை உங்களில் நடப்பித்து, உங்களில் தம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നുകാണും.]]></a:t>
+              <a:t><![CDATA[சித்தத்தின்படிசெய்ய உங்களைச் சகலவித நற்கிரியையிலும் சீர்பொருந்தினவர்களாக்குவாராக; அவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. നിങ്ങളെ നടത്തുന്നവർക്കു എല്ലാവർക്കും സകലവിശുദ്ധന്മാർക്കും വന്ദനം ചൊല്ലുവിൻ. ഇതല്യക്കാർ]]></a:t>
+              <a:t><![CDATA[என்றென்றைக்கும் மகிமை உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾക്കു വന്ദനം ചൊല്ലുന്നു.]]></a:t>
+              <a:t><![CDATA[22. சகோதரரே, நான் சுருக்கமாய் உங்களுக்கு எழுதின இந்தப் புத்திமதியான வார்த்தைகளை நீங்கள் பொறுமையாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. കൃപ നിങ്ങളോടെല്ലാവരോടുംകൂടെ ഇരിക്കുമാറാകട്ടെ. ആമേൻ.]]></a:t>
+              <a:t><![CDATA[ஏற்றுக்கொள்ளும்படி வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide45.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. சகோதரனாகிய தீமோத்தேயு விடுதலையாக்கப்பட்டானென்று அறிவீர்களாக; அவன் சீக்கிரமாய் வந்தால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide46.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவனுடனேகூட நான் வந்து, உங்களைக் காண்பேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. உங்களை நடத்துகிறவர்களையும், பரிசுத்தவான்கள் யாவரையும் வாழ்த்துங்கள். இத்தாலியா தேசத்தார் யாவரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உங்களுக்கு வாழ்த்துதல் சொல்லுகிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. கிருபையானது உங்களனைவரோடுங்கூட இருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഷ്ടമനുഭവിക്കുന്നവരെയും ഓർത്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[சரீரத்தோடிருக்கிறவர்களென்று அறிந்து, தீங்கநுபவிக்கிறவர்களை நினைத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. വിവാഹം എല്ലാവർക്കും മാന്യവും കിടക്ക നിർമ്മലവും ആയിരിക്കട്ടെ; എന്നാൽ ദുർന്നടപ്പുകാരെയും]]></a:t>
+              <a:t><![CDATA[4. விவாகம் யாவருக்குள்ளும் கனமுள்ளதாயும், விவாகமஞ்சம் அசுசிப்படாததாயுமிருப்பதாக; வேசிக்கள்ளரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വ്യഭിചാരികളെയും ദൈവം വിധിക്കും.]]></a:t>
+              <a:t><![CDATA[விபசாரக்காரரையும் தேவன் நியாயந்தீர்ப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നിങ്ങളുടെ നടപ്പു ദ്രവ്യാഗ്രഹമില്ലാത്തതായിരിക്കട്ടെ; ഉള്ളതുകൊണ്ടു തൃപ്തിപ്പെടുവിൻ; “ഞാൻ നിന്നെ]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் பண ஆசையில்லாதவர்களாய் நடந்து, உங்களுக்கு இருக்கிறவைகள் போதுமென்று எண்ணுங்கள்; நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരുനാളും കൈ വിടുകയില്ല, ഉപേക്ഷിക്കയുമില്ല” എന്നു അവൻ തന്നെ അരുളിച്ചെയ്തിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[உன்னைவிட்டு விலகுவதுமில்லை, உன்னைக் கைவிடுவதுமில்லை என்று அவர் சொல்லியிருக்கிறாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11232,91 +12497,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme74">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme41">
   <a:themeElements>
-    <a:clrScheme name="Theme74">
+    <a:clrScheme name="Theme41">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme74">
+    <a:fontScheme name="Theme41">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +12607,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme74">
+    <a:fmtScheme name="Theme41">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11517,51 +12782,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>44</Slides>
+  <Slides>49</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>