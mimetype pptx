--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -61,50 +61,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +128,54 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +308,57 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அடையாளங்களினாலும் அற்புதங்களினாலும் பலவிதமான பலத்த செய்கைகளினாலும், தம்முடைய சித்தத்தின்படி பகிர்ந்து பரிசுத்த ஆவியின் வரங்களிலும், தேவன் தாமே சாட்சிகொடுத்ததுமாயிருக்கிற இவ்வளவு பெரிதான இரட்சிப்பைக்குறித்து நாம் கவலையற்றிருப்போமானால் தண்டனைக்கு எப்படித் தப்பித்துக்கொள்ளுவோம்.]]></a:t>
+              <a:t><![CDATA[5. For unto the angels has he not put in subjection the world to come, whereof we speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இனிவரும் உலகத்தைக்குறித்துப் பேசுகிறோமே, அதை அவர் தூதர்களுக்குக் கீழ்ப்படுத்தவில்லை.]]></a:t>
+              <a:t><![CDATA[6. But one in a certain place testified, saying, What is man, that you are mindful of him? or the son of man that you visit him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒரு இடத்திலே ஒருவன் சாட்சியாக: மனுஷனை நீர் நினைக்கிறதற்கும், மனுஷனுடைய குமாரனை நீர் விசாரிக்கிறதற்கும் அவன் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[6. But one in a certain place testified, saying, What is man, that you are mindful of him? or the son of man that you visit him?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஒரு இடத்திலே ஒருவன் சாட்சியாக: மனுஷனை நீர் நினைக்கிறதற்கும், மனுஷனுடைய குமாரனை நீர் விசாரிக்கிறதற்கும் அவன் எம்மாத்திரம்?]]></a:t>
+              <a:t><![CDATA[7. You made him a little lower than the angels; you crowned him with glory and honour, and did set him over the works of your hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனை தேவதூதரிலும் சற்றுச் சிறியவனாக்கினீர்; மகிமையினாலும் கனத்தினாலும் அவனுக்கு முடிசூட்டி, உம்முடைய கரத்தின் கிரியைகளின் மேல் அவனை அதிகாரியாக வைத்து, சகலத்தையும் அவனுடைய பாதங்களுக்குக் கீழ்ப்படுத்தினீர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. You made him a little lower than the angels; you crowned him with glory and honour, and did set him over the works of your hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனை தேவதூதரிலும் சற்றுச் சிறியவனாக்கினீர்; மகிமையினாலும் கனத்தினாலும் அவனுக்கு முடிசூட்டி, உம்முடைய கரத்தின் கிரியைகளின் மேல் அவனை அதிகாரியாக வைத்து, சகலத்தையும் அவனுடைய பாதங்களுக்குக் கீழ்ப்படுத்தினீர் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. You made him a little lower than the angels; you crowned him with glory and honour, and did set him over the works of your hands:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சகலத்தையும் அவனுக்குக் கீழ்ப்படுத்தினார் என்கிற விஷயத்தில், அவர் அவனுக்குக் கீழ்ப்படுத்தாத பொருளொன்றுமில்லை; அப்படியிருந்தும், இன்னும் அவனுக்குச் சகலமும் கீழ்ப்பட்டிருக்கக் காணோம்.]]></a:t>
+              <a:t><![CDATA[8. You have put all things in subjection under his feet. For in that he put all in subjection under him, he left nothing that is not put under him. But now we see not yet all things put under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. சகலத்தையும் அவனுக்குக் கீழ்ப்படுத்தினார் என்கிற விஷயத்தில், அவர் அவனுக்குக் கீழ்ப்படுத்தாத பொருளொன்றுமில்லை; அப்படியிருந்தும், இன்னும் அவனுக்குச் சகலமும் கீழ்ப்பட்டிருக்கக் காணோம்.]]></a:t>
+              <a:t><![CDATA[8. You have put all things in subjection under his feet. For in that he put all in subjection under him, he left nothing that is not put under him. But now we see not yet all things put under him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்றாலும், தேவனுடைய கிருபையினால் ஒவ்வொருவருக்காகவும், மரணத்தை ருசிபார்க்கும்படிக்கு தேவதூதரிலும் சற்றுச் சிறியவராக்கப்பட்டிருந்த இயேசு மரணத்தை உத்தரித்ததினிமித்தம் மகிமையினாலும் கனத்தினாலும் முடிசூட்டப்பட்டதைக் காண்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. But we see Jesus, who was made a little lower than the angels for the suffering of death, crowned with glory and honour; that he by the grace of God should taste death for every man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என்றாலும், தேவனுடைய கிருபையினால் ஒவ்வொருவருக்காகவும், மரணத்தை ருசிபார்க்கும்படிக்கு தேவதூதரிலும் சற்றுச் சிறியவராக்கப்பட்டிருந்த இயேசு மரணத்தை உத்தரித்ததினிமித்தம் மகிமையினாலும் கனத்தினாலும் முடிசூட்டப்பட்டதைக் காண்கிறோம்.]]></a:t>
+              <a:t><![CDATA[9. But we see Jesus, who was made a little lower than the angels for the suffering of death, crowned with glory and honour; that he by the grace of God should taste death for every man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், நாம் கேட்டவைகளைவிட்டு விலகாதபடிக்கு, அவைகளை மிகுந்த ஜாக்கிரதையாய்க் கவனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[1. Therefore we ought to give the more earn heed to the things which we have heard, lest at any time we should let them slip.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால் தமக்காகவும் தம்மாலேயும் சகலத்தையும் உண்டாக்கினவர், அநேகம் பிள்ளைகளை மகிமையில் கொண்டுவந்து சேர்க்கையில் அவர்களுடைய இரட்சிப்பின் அதிபதியை உபவத்திரவங்களினாலே பூரணப்படுத்துகிறது அவருக்கேற்றதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. But we see Jesus, who was made a little lower than the angels for the suffering of death, crowned with glory and honour; that he by the grace of God should taste death for every man.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால் தமக்காகவும் தம்மாலேயும் சகலத்தையும் உண்டாக்கினவர், அநேகம் பிள்ளைகளை மகிமையில் கொண்டுவந்து சேர்க்கையில் அவர்களுடைய இரட்சிப்பின் அதிபதியை உபவத்திரவங்களினாலே பூரணப்படுத்துகிறது அவருக்கேற்றதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[10. For it became him, for whom are all things, and by whom are all things, in bringing many sons unto glory, to make the captain of their salvation perfect through sufferings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்படியெனில், பரிசுத்தஞ்செய்கிறவரும் பரிசுத்தஞ்செய்யப்படுகிறவர்களுமாகிய யாவரும் ஒருவரால் உண்டாயிருக்கிறார்கள்; இதினிமித்தம் அவர்களைச் சகோதரரென்று சொல்ல அவர் வெட்கப்படாமல்:]]></a:t>
+              <a:t><![CDATA[10. For it became him, for whom are all things, and by whom are all things, in bringing many sons unto glory, to make the captain of their salvation perfect through sufferings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எப்படியெனில், பரிசுத்தஞ்செய்கிறவரும் பரிசுத்தஞ்செய்யப்படுகிறவர்களுமாகிய யாவரும் ஒருவரால் உண்டாயிருக்கிறார்கள்; இதினிமித்தம் அவர்களைச் சகோதரரென்று சொல்ல அவர் வெட்கப்படாமல்:]]></a:t>
+              <a:t><![CDATA[10. For it became him, for whom are all things, and by whom are all things, in bringing many sons unto glory, to make the captain of their salvation perfect through sufferings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உம்முடைய நாமத்தை என் சகோதரருக்கு அறிவித்து, சபை நடுவில் உம்மைத் துதித்துப் பாடுவேன் என்றும்;]]></a:t>
+              <a:t><![CDATA[11. For both he that santifies and they who are sanctified are all of one: for which cause he is not ashamed to call them brethren,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரிடத்தில் நம்பிக்கையாயிருப்பேன் என்றும்; இதோ, நானும், தேவன் எனக்குக் கொடுத்த பிள்ளைகளும் என்றும் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. For both he that santifies and they who are sanctified are all of one: for which cause he is not ashamed to call them brethren,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அவரிடத்தில் நம்பிக்கையாயிருப்பேன் என்றும்; இதோ, நானும், தேவன் எனக்குக் கொடுத்த பிள்ளைகளும் என்றும் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. Saying, I will declare your name unto my brethren, in the midst of the church will I sing praise unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால், பிள்ளைகள் மாம்சத்தையும் இரத்தத்தையும் உடையவர்களாயிருக்க, அவரும் அவர்களைப்போல மாம்சத்தையும் இரத்தத்தையும் உடையவரானார்; மரணத்துக்கு அதிகாரியாகிய பிசாசானவனைத் தமது மரணத்தினாலே அழிக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[13. And again, I will put my trust in him. And again, Behold I and the children which God has given me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால், பிள்ளைகள் மாம்சத்தையும் இரத்தத்தையும் உடையவர்களாயிருக்க, அவரும் அவர்களைப்போல மாம்சத்தையும் இரத்தத்தையும் உடையவரானார்; மரணத்துக்கு அதிகாரியாகிய பிசாசானவனைத் தமது மரணத்தினாலே அழிக்கும்படிக்கும்,]]></a:t>
+              <a:t><![CDATA[13. And again, I will put my trust in him. And again, Behold I and the children which God has given me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜீவகாலமெல்லாம் மரணபயத்தினாலே அடிமைத்தனத்திற்குள்ளானவர்கள் யாவரையும் விடுதலைபண்ணும்படிக்கும் அப்படியானார்.]]></a:t>
+              <a:t><![CDATA[14. Forasmuch then as the children are partakers of flesh and blood, he also himself likewise took part of the same; that through death he might destroy him that had the power of death, that is, the devil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், நாம் கேட்டவைகளைவிட்டு விலகாதபடிக்கு, அவைகளை மிகுந்த ஜாக்கிரதையாய்க் கவனிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[2. For if the word spoken by angels was steadfast, and every transgression and disobedience received a just recompence of reward;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஜீவகாலமெல்லாம் மரணபயத்தினாலே அடிமைத்தனத்திற்குள்ளானவர்கள் யாவரையும் விடுதலைபண்ணும்படிக்கும் அப்படியானார்.]]></a:t>
+              <a:t><![CDATA[14. Forasmuch then as the children are partakers of flesh and blood, he also himself likewise took part of the same; that through death he might destroy him that had the power of death, that is, the devil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், அவர் தேவதூதருக்கு உதவியாகக் கைகொடாமல், ஆபிரகாமின் சந்ததிக்கு உதவியாகக் கைகொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[14. Forasmuch then as the children are partakers of flesh and blood, he also himself likewise took part of the same; that through death he might destroy him that had the power of death, that is, the devil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், அவர் தேவதூதருக்கு உதவியாகக் கைகொடாமல், ஆபிரகாமின் சந்ததிக்கு உதவியாகக் கைகொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[15. And deliver them who through fear of death were all their lifetime subject to bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும், அவர் ஜனத்தின் பாவங்களை நிவிர்த்தி செய்வதற்கேதுவாக, தேவகாரியங்களைக்குறித்து இரக்கமும் உண்மையுமுள்ள பிரதான ஆசாரியாராயிருக்கும்படிக்கு எவ்விதத்திலும் தம்முடைய சகோதரருக்கு ஒப்பாகவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[15. And deliver them who through fear of death were all their lifetime subject to bondage.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அன்றியும், அவர் ஜனத்தின் பாவங்களை நிவிர்த்தி செய்வதற்கேதுவாக, தேவகாரியங்களைக்குறித்து இரக்கமும் உண்மையுமுள்ள பிரதான ஆசாரியாராயிருக்கும்படிக்கு எவ்விதத்திலும் தம்முடைய சகோதரருக்கு ஒப்பாகவேண்டியதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[16. For verily he took not on him the nature of angels; but he took on him the seed of Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3361,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆதலால், அவர்தாமே சோதிக்கப்பட்டுப் பாடுபட்டதினாலே, அவர் சோதிக்கப்படுகிறவர்களுக்கு உதவிசெய்ய வல்லவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. Wherefore in all things it was essential for him to be made like unto his brethren, that he might be a merciful and faithful high priest in things pertaining to God, to make reconciliation for the sins of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Wherefore in all things it was essential for him to be made like unto his brethren, that he might be a merciful and faithful high priest in things pertaining to God, to make reconciliation for the sins of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. Wherefore in all things it was essential for him to be made like unto his brethren, that he might be a merciful and faithful high priest in things pertaining to God, to make reconciliation for the sins of the people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For in that he himself has suffered being tempted, he is able to help them that are tempted.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For in that he himself has suffered being tempted, he is able to help them that are tempted.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், தேவதூதர் மூலமாய்ச் சொல்லப்பட்ட வசனத்திற்கு விரோதமான எந்தச் செய்கைக்கும் கீழ்ப்படியாமைக்கும் நீதியான தண்டனை வரத்தக்கதாக அவர்களுடைய வசனம் உறுதிப்படுத்தப்பட்டிருக்க,]]></a:t>
+              <a:t><![CDATA[2. For if the word spoken by angels was steadfast, and every transgression and disobedience received a just recompence of reward;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், தேவதூதர் மூலமாய்ச் சொல்லப்பட்ட வசனத்திற்கு விரோதமான எந்தச் செய்கைக்கும் கீழ்ப்படியாமைக்கும் நீதியான தண்டனை வரத்தக்கதாக அவர்களுடைய வசனம் உறுதிப்படுத்தப்பட்டிருக்க,]]></a:t>
+              <a:t><![CDATA[3. How shall we escape, if we neglect so great salvation; which at the first began to be spoken by the Lord, and was confirmed unto us by them that heard him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. முதலாவது கர்த்தர் மூலமாய் அறிவிக்கப்பட்டு, பின்பு அவரிடத்தில் கேட்டவர்களாலே நமக்கு உறுதியாக்கப்பட்டதும்,]]></a:t>
+              <a:t><![CDATA[3. How shall we escape, if we neglect so great salvation; which at the first began to be spoken by the Lord, and was confirmed unto us by them that heard him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. முதலாவது கர்த்தர் மூலமாய் அறிவிக்கப்பட்டு, பின்பு அவரிடத்தில் கேட்டவர்களாலே நமக்கு உறுதியாக்கப்பட்டதும்,]]></a:t>
+              <a:t><![CDATA[4. God also bearing them witness, both with signs and wonders, and with divers miracles, and gifts of the Holy Spirit, according to his own will?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அடையாளங்களினாலும் அற்புதங்களினாலும் பலவிதமான பலத்த செய்கைகளினாலும், தம்முடைய சித்தத்தின்படி பகிர்ந்து பரிசுத்த ஆவியின் வரங்களிலும், தேவன் தாமே சாட்சிகொடுத்ததுமாயிருக்கிற இவ்வளவு பெரிதான இரட்சிப்பைக்குறித்து நாம் கவலையற்றிருப்போமானால் தண்டனைக்கு எப்படித் தப்பித்துக்கொள்ளுவோம்.]]></a:t>
+              <a:t><![CDATA[4. God also bearing them witness, both with signs and wonders, and with divers miracles, and gifts of the Holy Spirit, according to his own will?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அடையாளங்களினாலும் அற்புதங்களினாலும் பலவிதமான பலத்த செய்கைகளினாலும், தம்முடைய சித்தத்தின்படி பகிர்ந்து பரிசுத்த ஆவியின் வரங்களிலும், தேவன் தாமே சாட்சிகொடுத்ததுமாயிருக்கிற இவ்வளவு பெரிதான இரட்சிப்பைக்குறித்து நாம் கவலையற்றிருப்போமானால் தண்டனைக்கு எப்படித் தப்பித்துக்கொள்ளுவோம்.]]></a:t>
+              <a:t><![CDATA[4. God also bearing them witness, both with signs and wonders, and with divers miracles, and gifts of the Holy Spirit, according to his own will?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474528882" r:id="rId1"/>
+    <p:sldLayoutId id="2478604196" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,50 +4798,82 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4538,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దృఢ పరచబడెను.]]></a:t>
+              <a:t><![CDATA[5. இனிவரும் உலகத்தைக்குறித்துப் பேசுகிறோமே, அதை அவர் தூதர்களுக்குக் கீழ்ப்படுத்தவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. మనము మాటలాడుచున్న ఆ రాబోవు లోకమును ఆయన దూతలకు లోపరచలేదు.]]></a:t>
+              <a:t><![CDATA[6. ஒரு இடத்திலே ஒருவன் சாட்சியாக: மனுஷனை நீர் நினைக்கிறதற்கும், மனுஷனுடைய குமாரனை நீர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. అయితే ఒకడు ఒక చోట ఈలాగున దృఢముగా సాక్ష్యమిచ్చుచున్నాడు నీవు మనుష్యుని జ్ఞాపకము చేసికొనుటకు వాడే]]></a:t>
+              <a:t><![CDATA[விசாரிக்கிறதற்கும் அவன் எம்மாத்திரம்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాటివాడు?]]></a:t>
+              <a:t><![CDATA[7. அவனை தேவதூதரிலும் சற்றுச் சிறியவனாக்கினீர்; மகிமையினாலும் கனத்தினாலும் அவனுக்கு முடிசூட்டி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నీవు దేవదూతలకంటె వానిని కొంచెము తక్కువవానిగా చేసితివి మహిమాప్రభావములతో వానికి కిరీటము ధరింప]]></a:t>
+              <a:t><![CDATA[உம்முடைய கரத்தின் கிரியைகளின் மேல் அவனை அதிகாரியாக வைத்து, சகலத்தையும் அவனுடைய பாதங்களுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జేసితివి నీ చేతి పనులమీద వానికధికారము అనుగ్రహించితివి వాని పాదములక్రింద సమస్తమును ఉంచితివి.]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படுத்தினீர் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ఆయన సమస్తమును లోపరచినప్పుడు వానికి లోపరచకుండ దేనిని విడిచిపెట్టలేదు. ప్రస్తుతమందు మనము సమస్తమును]]></a:t>
+              <a:t><![CDATA[8. சகலத்தையும் அவனுக்குக் கீழ்ப்படுத்தினார் என்கிற விஷயத்தில், அவர் அவனுக்குக் கீழ்ப்படுத்தாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వానికిలోపరచబడుట ఇంకను చూడ లేదుగాని]]></a:t>
+              <a:t><![CDATA[பொருளொன்றுமில்லை; அப்படியிருந்தும், இன்னும் அவனுக்குச் சகலமும் கீழ்ப்பட்டிருக்கக் காணோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. దేవుని కృపవలన ఆయన ప్రతి మనుష్యుని కొరకు మరణము అనుభవించునట్లు,దూతలకంటె కొంచెము తక్కువవాడుగా]]></a:t>
+              <a:t><![CDATA[9. என்றாலும், தேவனுடைய கிருபையினால் ஒவ்வொருவருக்காகவும், மரணத்தை ருசிபார்க்கும்படிக்கு தேவதூதரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయబడిన యేసు మరణము పొంది నందున, మహిమాప్రభావములతో కిరీటము ధరించిన వానిగా ఆయనను చూచుచున్నాము]]></a:t>
+              <a:t><![CDATA[சற்றுச் சிறியவராக்கப்பட்டிருந்த இயேசு மரணத்தை உத்தரித்ததினிமித்தம் மகிமையினாலும் கனத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. కావున మనము వినిన సంగతులను విడిచిపెట్టి కొట్టు కొనిపోకుండునట్లు వాటియందు మరి విశేష జాగ్రత్త]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், நாம் கேட்டவைகளைவிட்டு விலகாதபடிக்கு, அவைகளை மிகுந்த ஜாக்கிரதையாய்க் கவனிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఎవని నిమిత్తము సమస్తమును ఉన్నవో, యెవనివలన సమస్తమును కలుగు చున్నవో, ఆయన అనేకులైన కుమారులను మహిమకు]]></a:t>
+              <a:t><![CDATA[முடிசூட்டப்பட்டதைக் காண்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తెచ్చుచుండగా వారి రక్షణకర్తను శ్రమలద్వారా సంపూ ర్ణునిగా చేయుట ఆయనకు తగును.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால் தமக்காகவும் தம்மாலேயும் சகலத்தையும் உண்டாக்கினவர், அநேகம் பிள்ளைகளை மகிமையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. పరిశుద్ధ పరచువారి కిని పరిశుద్ధపరచబడువారికిని అందరికి ఒక్కటే1 మూలము. ఈ హేతువుచేతను వారిని]]></a:t>
+              <a:t><![CDATA[கொண்டுவந்து சேர்க்கையில் அவர்களுடைய இரட்சிப்பின் அதிபதியை உபவத்திரவங்களினாலே பூரணப்படுத்துகிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సహోదరులని పిలుచుటకు ఆయన సిగ్గుపడక]]></a:t>
+              <a:t><![CDATA[அவருக்கேற்றதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. నీ నామమును నా సహోదరులకు ప్రచురపరతును, సమాజముమధ్య2 నీ కీర్తిని గానము చేతును అనెను.]]></a:t>
+              <a:t><![CDATA[11. எப்படியெனில், பரிசுத்தஞ்செய்கிறவரும் பரிசுத்தஞ்செய்யப்படுகிறவர்களுமாகிய யாவரும் ஒருவரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మరియు నే నాయనను నమ్ముకొనియుందును అనియు ఇదిగో నేనును దేవుడు నాకిచ్చిన పిల్లలును అనియు]]></a:t>
+              <a:t><![CDATA[உண்டாயிருக்கிறார்கள்; இதினிமித்தம் அவர்களைச் சகோதரரென்று சொல்ல அவர் வெட்கப்படாமல்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[12. உம்முடைய நாமத்தை என் சகோதரருக்கு அறிவித்து, சபை நடுவில் உம்மைத் துதித்துப் பாடுவேன் என்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. కాబట్టి ఆ పిల్లలు రక్తమాంస ములు గలవారైనందున ఆ ప్రకారమే మరణముయొక్క బలముగలవానిని, అనగా అపవాదిని]]></a:t>
+              <a:t><![CDATA[13. நான் அவரிடத்தில் நம்பிக்கையாயிருப்பேன் என்றும்; இதோ, நானும், தேவன் எனக்குக் கொடுத்த பிள்ளைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మరణముద్వారా నశింపజేయుటకును,]]></a:t>
+              <a:t><![CDATA[என்றும் சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. జీవితకాలమంతయు మరణభయము చేత దాస్యమునకు లోబడినవారిని విడిపించుటకును, ఆయనకూడ రక్తమాంసములలో]]></a:t>
+              <a:t><![CDATA[14. ஆதலால், பிள்ளைகள் மாம்சத்தையும் இரத்தத்தையும் உடையவர்களாயிருக்க, அவரும் அவர்களைப்போல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలిగియుండవలెను.]]></a:t>
+              <a:t><![CDATA[2. ஏனெனில், தேவதூதர் மூலமாய்ச் சொல்லப்பட்ட வசனத்திற்கு விரோதமான எந்தச் செய்கைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పాలివాడాయెను.]]></a:t>
+              <a:t><![CDATA[மாம்சத்தையும் இரத்தத்தையும் உடையவரானார்; மரணத்துக்கு அதிகாரியாகிய பிசாசானவனைத் தமது மரணத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ఏల యనగా ఆయన ఎంతమాత్రమును దేవదూతల స్వభావమును ధరించుకొనక, అబ్రాహాము సంతాన స్వభావమును]]></a:t>
+              <a:t><![CDATA[அழிக்கும்படிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ధరించుకొనియున్నాడు.]]></a:t>
+              <a:t><![CDATA[15. ஜீவகாலமெல்லாம் மரணபயத்தினாலே அடிமைத்தனத்திற்குள்ளானவர்கள் யாவரையும் விடுதலைபண்ணும்படிக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. కావున ప్రజల పాపములకు పరిహారము కలుగజేయుటకై, దేవుని సంబంధమైన కార్య ములలో కనికరమును నమ్మకమునుగల]]></a:t>
+              <a:t><![CDATA[அப்படியானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రధానయాజకుడగు నిమిత్తము, అన్నివిషయములలో ఆయన తన సహోదరుల వంటివాడు కావలసివచ్చెను.]]></a:t>
+              <a:t><![CDATA[16. ஆதலால், அவர் தேவதூதருக்கு உதவியாகக் கைகொடாமல், ஆபிரகாமின் சந்ததிக்கு உதவியாகக் கைகொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8586,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. తాను శోధింపబడి శ్రమ పొందెను గనుక శోధింపబడువారికిని సహాయము చేయ గలవాడై యున్నాడు.]]></a:t>
+              <a:t><![CDATA[17. அன்றியும், அவர் ஜனத்தின் பாவங்களை நிவிர்த்தி செய்வதற்கேதுவாக, தேவகாரியங்களைக்குறித்து இரக்கமும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உண்மையுமுள்ள பிரதான ஆசாரியாராயிருக்கும்படிக்கு எவ்விதத்திலும் தம்முடைய சகோதரருக்கு]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஒப்பாகவேண்டியதாயிருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ஆதலால், அவர்தாமே சோதிக்கப்பட்டுப் பாடுபட்டதினாலே, அவர் சோதிக்கப்படுகிறவர்களுக்கு உதவிசெய்ய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வல்லவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ఎందుకనగా దేవదూతల ద్వారా పలుకబడిన వాక్యము స్థిరపరచబడినందున, ప్రతి అతి క్రమమును అవిధేయతయు న్యాయమైన]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாமைக்கும் நீதியான தண்டனை வரத்தக்கதாக அவர்களுடைய வசனம் உறுதிப்படுத்தப்பட்டிருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రతిఫలము పొందియుండగా]]></a:t>
+              <a:t><![CDATA[3. முதலாவது கர்த்தர் மூலமாய் அறிவிக்கப்பட்டு, பின்பு அவரிடத்தில் கேட்டவர்களாலே நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ఇంత గొప్ప రక్షణను మనము నిర్ల క్ష్యముచేసినయెడల ఏలాగు తప్పించుకొందుము? అట్టి రక్షణ ప్రభువు]]></a:t>
+              <a:t><![CDATA[உறுதியாக்கப்பட்டதும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[భోధించుటచేత ఆరంభమై,]]></a:t>
+              <a:t><![CDATA[4. அடையாளங்களினாலும் அற்புதங்களினாலும் பலவிதமான பலத்த செய்கைகளினாலும், தம்முடைய சித்தத்தின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. దేవుడు తన చిత్తానుసారముగా సూచకక్రియలచేతను, మహత్కార్య ములచేతను,నానావిధములైన అద్భుతములచేతను,]]></a:t>
+              <a:t><![CDATA[பகிர்ந்து பரிசுத்த ஆவியின் வரங்களிலும், தேவன் தாமே சாட்சிகொடுத்ததுமாயிருக்கிற இவ்வளவு பெரிதான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వివిధము లైన పరిశుద్ధాత్మ వరములను అనుగ్రహించుటచేతను, వారితో కూడ సాక్ష్యమిచ్చుచుండగా వినినవారిచేత మనకు]]></a:t>
+              <a:t><![CDATA[இரட்சிப்பைக்குறித்து நாம் கவலையற்றிருப்போமானால் தண்டனைக்கு எப்படித் தப்பித்துக்கொள்ளுவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>