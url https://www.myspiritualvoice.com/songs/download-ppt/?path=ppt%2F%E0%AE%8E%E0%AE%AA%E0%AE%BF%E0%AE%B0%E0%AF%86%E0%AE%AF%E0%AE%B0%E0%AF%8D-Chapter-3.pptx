--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -63,52 +63,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -125,51 +123,50 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
-    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -303,54 +300,53 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, பரம அழைப்புக்குப் பங்குள்ளவர்களாகிய பரிசுத்த சகோதரரே, நாம் அறிக்கைபண்ணுகிற அப்போஸ்தலரும் பிரதான ஆசாரியருமாயிருக்கிற கிறிஸ்து இயேசுவைக் கவனித்துப்பாருங்கள்;]]></a:t>
+              <a:t><![CDATA[5. And Moses verily was faithful in all his house, as a servant, for a testimony of those things which were to be spoken after;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசே தேவனுடைய வீட்டில் எங்கும் உண்மையுள்ளவனாயிருந்ததுபோல, இவரும் தம்மை ஏற்படுத்தினவருக்கு உண்மையுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. But Christ as a son over his own house; whose house are we, if we hold fast the confidence and the rejoicing of the hope firm unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசே தேவனுடைய வீட்டில் எங்கும் உண்மையுள்ளவனாயிருந்ததுபோல, இவரும் தம்மை ஏற்படுத்தினவருக்கு உண்மையுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. But Christ as a son over his own house; whose house are we, if we hold fast the confidence and the rejoicing of the hope firm unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மோசே தேவனுடைய வீட்டில் எங்கும் உண்மையுள்ளவனாயிருந்ததுபோல, இவரும் தம்மை ஏற்படுத்தினவருக்கு உண்மையுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. But Christ as a son over his own house; whose house are we, if we hold fast the confidence and the rejoicing of the hope firm unto the end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வீட்டை உண்டுபண்ணினவன் வீட்டைப்பார்க்கிலும் அதிக கனத்திற்குரியவனாயிருக்கிறான்; அதுபோல மோசேயைப்பார்க்கிலும் இவர் அதிக மகிமைக்குப் பாத்திராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Wherefore (as the Holy Spirit says, To day if all of you will hear his voice,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வீட்டை உண்டுபண்ணினவன் வீட்டைப்பார்க்கிலும் அதிக கனத்திற்குரியவனாயிருக்கிறான்; அதுபோல மோசேயைப்பார்க்கிலும் இவர் அதிக மகிமைக்குப் பாத்திராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. Harden not your hearts, as in the provocation, in the day of temptation in the wilderness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், எந்த வீடும் ஒருவனால் உண்டாக்கப்படும்; எல்லாவற்றையும் உண்டுபண்ணினவர் தேவன்.]]></a:t>
+              <a:t><![CDATA[8. Harden not your hearts, as in the provocation, in the day of temptation in the wilderness:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சொல்லப்படப்போகிற காரியங்களுக்குச் சாட்சியாக, மோசே பணிவிடைக்காரனாய், அவருடைய வீட்டில் எங்கும் உண்மையுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. When your fathers tempted me, proved me, and saw my works forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. சொல்லப்படப்போகிற காரியங்களுக்குச் சாட்சியாக, மோசே பணிவிடைக்காரனாய், அவருடைய வீட்டில் எங்கும் உண்மையுள்ளவனாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[9. When your fathers tempted me, proved me, and saw my works forty years.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிறிஸ்துவோ அவருடைய வீட்டிற்கு மேற்பட்டவரான குமாரனாக உண்மையுள்ளவராயிருக்கிறார்; நம்பிக்கையினாலே உண்டாகும் தைரியத்தையும் மேன்மைபாராட்டலையும் முடிவுபரியந்தம் உறுதியாய்ப் பற்றிக்கொண்டிருப்போமாகில் நாமே அவருடைய வீடாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore I was grieved with that generation, and said, They do always go astray in their heart; and they have not known my ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேட்டவர்களில் கோபமூட்டினவர்கள் யார்? மோசேயினால் எகிப்திலிருந்து புறப்பட்ட யாவரும் அப்படிச் செய்தார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[1. Wherefore, holy brethren, partakers of the heavenly calling, consider the Apostle and High Priest of our profession, Christ Jesus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிறிஸ்துவோ அவருடைய வீட்டிற்கு மேற்பட்டவரான குமாரனாக உண்மையுள்ளவராயிருக்கிறார்; நம்பிக்கையினாலே உண்டாகும் தைரியத்தையும் மேன்மைபாராட்டலையும் முடிவுபரியந்தம் உறுதியாய்ப் பற்றிக்கொண்டிருப்போமாகில் நாமே அவருடைய வீடாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[10. Wherefore I was grieved with that generation, and said, They do always go astray in their heart; and they have not known my ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகையால், பரிசுத்த ஆவியானவர் சொல்லுகிறபடியே இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில்,]]></a:t>
+              <a:t><![CDATA[11. So I swore in my wrath, They shall not enter into my rest.)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வனாந்தரத்திலே கோபமூட்டினபோதும், சோதனைநாளிலும் நடந்ததுபோல, உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Take heed, brethren, lest there be in any of you an evil heart of unbelief, in departing from the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. வனாந்தரத்திலே கோபமூட்டினபோதும், சோதனைநாளிலும் நடந்ததுபோல, உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Take heed, brethren, lest there be in any of you an evil heart of unbelief, in departing from the living God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே உங்கள் பிதாக்கள் என்னைச் சோதித்து, என்னைப் பரீட்சைபார்த்து, நாற்பது வருஷகாலம் என் கிரியைகளைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But exhort one another daily, while it is called To day; lest any of you be hardened through the deceitfulness of sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அங்கே உங்கள் பிதாக்கள் என்னைச் சோதித்து, என்னைப் பரீட்சைபார்த்து, நாற்பது வருஷகாலம் என் கிரியைகளைக் கண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[13. But exhort one another daily, while it is called To day; lest any of you be hardened through the deceitfulness of sin.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால், நான் அந்தச் சந்ததியை அரோசித்து, அவர்கள் எப்பொழுதும் வழுவிப்போகிற இருதயமுள்ள ஜனமென்றும், என்னுடைய வழிகளை அறியாதவர்களென்றும் சொல்லி;]]></a:t>
+              <a:t><![CDATA[14. For we are made partakers of Christ, if we hold the beginning of our confidence steadfast unto the end;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஆதலால், நான் அந்தச் சந்ததியை அரோசித்து, அவர்கள் எப்பொழுதும் வழுவிப்போகிற இருதயமுள்ள ஜனமென்றும், என்னுடைய வழிகளை அறியாதவர்களென்றும் சொல்லி;]]></a:t>
+              <a:t><![CDATA[14. For we are made partakers of Christ, if we hold the beginning of our confidence steadfast unto the end;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2477,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னுடைய இளைப்பாறுதலில் அவர்கள் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே ஆணையிட்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. While it is said, To day if all of you will hear his voice, harden not your hearts, as in the provocation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. என்னுடைய இளைப்பாறுதலில் அவர்கள் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே ஆணையிட்டேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. While it is said, To day if all of you will hear his voice, harden not your hearts, as in the provocation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. கேட்டவர்களில் கோபமூட்டினவர்கள் யார்? மோசேயினால் எகிப்திலிருந்து புறப்பட்ட யாவரும் அப்படிச் செய்தார்களல்லவா?]]></a:t>
+              <a:t><![CDATA[1. Wherefore, holy brethren, partakers of the heavenly calling, consider the Apostle and High Priest of our profession, Christ Jesus;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2804,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரரே, ஜீவனுள்ள தேவனைவிட்டு விலகுவதற்கேதுவான அவிசுவாசமுள்ள பொல்லாத இருதயம் உங்களிலொருவனுக்குள்ளும் இராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. For some, when they had heard, did provoke: nevertheless not all that came out of Egypt by Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகோதரரே, ஜீவனுள்ள தேவனைவிட்டு விலகுவதற்கேதுவான அவிசுவாசமுள்ள பொல்லாத இருதயம் உங்களிலொருவனுக்குள்ளும் இராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. For some, when they had heard, did provoke: nevertheless not all that came out of Egypt by Moses.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களில் ஒருவனாகிலும் பாவத்தின் வஞ்சனையினாலே கடினப்பட்டுப் போகாதபடிக்கு, இன்று என்னப்படுமளவும் நாடோறும் ஒருவருக்கொருவர் புத்திசொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. But with whom was he grieved forty years? was it not with them that had sinned, whose carcasses fell in the wilderness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3131,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உங்களில் ஒருவனாகிலும் பாவத்தின் வஞ்சனையினாலே கடினப்பட்டுப் போகாதபடிக்கு, இன்று என்னப்படுமளவும் நாடோறும் ஒருவருக்கொருவர் புத்திசொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[17. But with whom was he grieved forty years? was it not with them that had sinned, whose carcasses fell in the wilderness?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3240,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் ஆரம்பத்திலே கொண்ட நம்பிக்கையை முடிவுபரியந்தம் உறுதியாய்ப்பற்றிக்கொண்டிருப்போமாகில், கிறிஸ்துவினிடத்தில் பங்குள்ளவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[18. And to whom swore he that they should not enter into his rest, but to them that believed not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் ஆரம்பத்திலே கொண்ட நம்பிக்கையை முடிவுபரியந்தம் உறுதியாய்ப்பற்றிக்கொண்டிருப்போமாகில், கிறிஸ்துவினிடத்தில் பங்குள்ளவர்களாயிருப்போம்.]]></a:t>
+              <a:t><![CDATA[18. And to whom swore he that they should not enter into his rest, but to them that believed not?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,160 +3458,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில், கோபமூட்டுதலில் நடந்ததுபோல உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள் என்று சொல்லியிருக்கிறதே.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[15. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில், கோபமூட்டுதலில் நடந்ததுபோல உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள் என்று சொல்லியிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[19. So we see that they could not enter in because of unbelief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும், அவர் நாற்பது வருஷமாய் யாரை அரோசித்தார்? பாவஞ்செய்தவர்களையல்லவா? அவர்களுடைய சவங்கள் வனாந்தரத்தில் விழுந்துபோயிற்றே.]]></a:t>
+              <a:t><![CDATA[2. Who was faithful to him that appointed him, as also Moses was faithful in all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +3676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. மேலும், அவர் நாற்பது வருஷமாய் யாரை அரோசித்தார்? பாவஞ்செய்தவர்களையல்லவா? அவர்களுடைய சவங்கள் வனாந்தரத்தில் விழுந்துபோயிற்றே.]]></a:t>
+              <a:t><![CDATA[2. Who was faithful to him that appointed him, as also Moses was faithful in all his house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +3785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும், என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று அவர் யாரைக்குறித்து ஆணையிட்டார்? கீழ்ப்படியாதவர்களைக் குறித்தல்லவா?]]></a:t>
+              <a:t><![CDATA[3. For this man was counted worthy of more glory than Moses, inasmuch as he who has built the house has more honour than the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +3894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. பின்னும், என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று அவர் யாரைக்குறித்து ஆணையிட்டார்? கீழ்ப்படியாதவர்களைக் குறித்தல்லவா?]]></a:t>
+              <a:t><![CDATA[3. For this man was counted worthy of more glory than Moses, inasmuch as he who has built the house has more honour than the house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆதலால், அவிசுவாசத்தினாலே அவர்கள் அதில் பிரவேசிக்கக்கூடாமற்போனார்களென்று பார்க்கிறோம்.]]></a:t>
+              <a:t><![CDATA[4. For every house is built by some man; but he that built all things is God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இப்படியிருக்க, பரம அழைப்புக்குப் பங்குள்ளவர்களாகிய பரிசுத்த சகோதரரே, நாம் அறிக்கைபண்ணுகிற அப்போஸ்தலரும் பிரதான ஆசாரியருமாயிருக்கிற கிறிஸ்து இயேசுவைக் கவனித்துப்பாருங்கள்;]]></a:t>
+              <a:t><![CDATA[5. And Moses verily was faithful in all his house, as a servant, for a testimony of those things which were to be spoken after;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474531979" r:id="rId1"/>
+    <p:sldLayoutId id="2478619118" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4580,58 +4467,50 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4780,51 +4659,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাসের মহাযাজক৷ আমার পবিত্র ভাই ও বোনেরা, আমি তোমাদের বলছি তোমরা এক স্বর্গীয় আহ্বান পেয়েছ৷]]></a:t>
+              <a:t><![CDATA[உண்மையுள்ளவனாயிருந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +4791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ঈশ্বর যীশুকে আমাদের কাছে পাঠালেন আর তাঁকে তিনি আমাদের মহাযাজক করলেন৷ মোশির মতন যীশুও ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[6. கிறிஸ்துவோ அவருடைய வீட்டிற்கு மேற்பட்டவரான குமாரனாக உண்மையுள்ளவராயிருக்கிறார்; நம்பிக்கையினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +4923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতি বিশ্বস্ত ছিলেন৷ যীশুর কাছে ঈশ্বর যা কিছু চেয়েছিলেন, ঈশ্বরের সেই গৃহরূপ মণ্ডলীতে তিনি সে সবই]]></a:t>
+              <a:t><![CDATA[உண்டாகும் தைரியத்தையும் மேன்மைபாராட்டலையும் முடிவுபரியந்தம் உறுதியாய்ப் பற்றிக்கொண்டிருப்போமாகில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5055,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করলেন৷]]></a:t>
+              <a:t><![CDATA[நாமே அவருடைய வீடாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5187,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. কেউ যখন কোন গৃহ নির্মাণ করে তখন গৃহ থেকে গৃহনির্মাতার মর্য়াদা অধিক হয়, যীশুর বেলায়ও ঠিক তাই]]></a:t>
+              <a:t><![CDATA[7. ஆகையால், பரிசுத்த ஆவியானவர் சொல்லுகிறபடியே இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে, সুতরাং মোশির থেকে অধিক সম্মান যীশুরই প্রাপ্য়৷]]></a:t>
+              <a:t><![CDATA[8. வனாந்தரத்திலே கோபமூட்டினபோதும், சோதனைநாளிலும் நடந்ததுபோல, உங்கள் இருதயங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +5451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. প্রত্যেক গৃহ কেউ না কেউ নির্মাণ করে, কিন্তু ঈশ্বর সবকিছু নির্মাণ করেছেন৷]]></a:t>
+              <a:t><![CDATA[கடினப்படுத்தாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +5583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. মোশি ঈশ্বরের গৃহে সেবকরূপে বিশ্বস্তভাবে কাজ করেছিলেন আর ঈশ্বর ভবিষ্যতে যা বলবেন তা লোকদের কাছে]]></a:t>
+              <a:t><![CDATA[9. அங்கே உங்கள் பிதாக்கள் என்னைச் சோதித்து, என்னைப் பரீட்சைபார்த்து, நாற்பது வருஷகாலம் என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +5715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মোশিই বললেন৷]]></a:t>
+              <a:t><![CDATA[கிரியைகளைக் கண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কিন্তু খ্রীষ্ট পুত্র হিসাবে ঈশ্বরের গৃহের কর্তা; আমরা বিশ্বাসীরাই তাঁর গৃহ, আর তাই থাকব যদি আমরা]]></a:t>
+              <a:t><![CDATA[10. ஆதலால், நான் அந்தச் சந்ததியை அரோசித்து, அவர்கள் எப்பொழுதும் வழுவிப்போகிற இருதயமுள்ள ஜனமென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +5979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. যাঁরা ঈশ্বরের রব শোনার পরও তাঁর বিরুদ্ধে বিদ্রোহ করেছিল, প্রশ্ন হল তারা কারা? মোশি যাদের মিশর]]></a:t>
+              <a:t><![CDATA[1. இப்படியிருக்க, பரம அழைப்புக்குப் பங்குள்ளவர்களாகிய பரிசுத்த சகோதரரே, நாம் அறிக்கைபண்ணுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমাদের সেই মহান প্রত্যাশা সম্পর্কে সাহস ও গর্ব নিয়ে চলি৷]]></a:t>
+              <a:t><![CDATA[என்னுடைய வழிகளை அறியாதவர்களென்றும் சொல்லி;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তাই পবিত্র আত্মা য়েমন বলছেন:‘আজ, তোমরা যদি ঈশ্বরের রব শোন,]]></a:t>
+              <a:t><![CDATA[11. என்னுடைய இளைப்பாறுதலில் அவர்கள் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே ஆணையிட்டேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. অতীত দিনের মতো হৃদয় কঠিন করো না, য়ে দিন তোমরা ঈশ্বরের বিরুদ্ধে বিদ্রোহ করেছিলে; সেদিন তোমরা]]></a:t>
+              <a:t><![CDATA[12. சகோதரரே, ஜீவனுள்ள தேவனைவிட்டு விலகுவதற்கேதுவான அவிசுவாசமுள்ள பொல்லாத இருதயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রান্তরে ঈশ্বরের পরীক্ষা করেছিলে৷]]></a:t>
+              <a:t><![CDATA[உங்களிலொருவனுக்குள்ளும் இராதபடிக்கு நீங்கள் எச்சரிக்கையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. সেই প্রান্তরে তোমাদের পিতৃপুরুষরা চল্লিশ বছর ধরে আমার সমস্ত কীর্তি দেখতে পেয়েছিল, তবু তারা আমার]]></a:t>
+              <a:t><![CDATA[13. உங்களில் ஒருவனாகிலும் பாவத்தின் வஞ்சனையினாலே கடினப்பட்டுப் போகாதபடிக்கு, இன்று என்னப்படுமளவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ধৈর্য্য পরীক্ষা করল৷]]></a:t>
+              <a:t><![CDATA[நாடோறும் ஒருவருக்கொருவர் புத்திசொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. তাই আমি এই জাতির ওপর ক্রুদ্ধ হলাম ও বললাম, ‘এরা সব সময় ভুল চিন্তা করে, এই লোকেরা কখনও আমার পথ]]></a:t>
+              <a:t><![CDATA[14. நாம் ஆரம்பத்திலே கொண்ட நம்பிக்கையை முடிவுபரியந்தம் உறுதியாய்ப்பற்றிக்கொண்டிருப்போமாகில்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বুঝল না৷’]]></a:t>
+              <a:t><![CDATA[கிறிஸ்துவினிடத்தில் பங்குள்ளவர்களாயிருப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. তখন আমি ক্রুদ্ধ হয়ে এই শপথ করলাম:‘তারা কখনই আমার বিশ্রাম স্থানে প্রবেশ করতে পারবে না৷’]]></a:t>
+              <a:t><![CDATA[15. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில், கோபமூட்டுதலில் நடந்ததுபோல உங்கள் இருதயங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গীতসংহিতা 95 :7-11]]></a:t>
+              <a:t><![CDATA[கடினப்படுத்தாதிருங்கள் என்று சொல்லியிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে বের করে নিয়ে এসেছিলেন তারাই কি নয়?]]></a:t>
+              <a:t><![CDATA[அப்போஸ்தலரும் பிரதான ஆசாரியருமாயிருக்கிற கிறிஸ்து இயேசுவைக் கவனித்துப்பாருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমার ভাই ও বোনেরা, দেখো, তোমরা সতর্ক থেকো, তোমাদের মধ্যে কারো য়েন দুষ্ট ও অবিশ্বাসী হৃদয় না]]></a:t>
+              <a:t><![CDATA[16. கேட்டவர்களில் கோபமூட்டினவர்கள் யார்? மோசேயினால் எகிப்திலிருந்து புறப்பட்ட யாவரும் அப்படிச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থাকে যা জীবন্ত ঈশ্বর থেকে তোমাদের দূরে সরিয়ে নিয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[செய்தார்களல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তোমরা দিনের পর দিন একে অপরকে উত্‌সাহিত কর যতক্ষণ সময় ‘আজ’ আছে৷ পাপের ছলনা য়েন তোমাদের হৃদয়কে]]></a:t>
+              <a:t><![CDATA[17. மேலும், அவர் நாற்பது வருஷமாய் யாரை அரோசித்தார்? பாவஞ்செய்தவர்களையல்லவா? அவர்களுடைய சவங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নির্মম না করে৷]]></a:t>
+              <a:t><![CDATA[வனாந்தரத்தில் விழுந்துபோயிற்றே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. শুরুতে আমাদের য়ে বিশ্বাস ছিল যদি শেষ পর্যন্ত আমরা সেই বিশ্বাসে স্থির থাকি তাহলে আমরা সকলেই]]></a:t>
+              <a:t><![CDATA[18. பின்னும், என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று அவர் யாரைக்குறித்து ஆணையிட்டார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্টের সহভাগী৷]]></a:t>
+              <a:t><![CDATA[கீழ்ப்படியாதவர்களைக் குறித்தல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,183 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. শাস্ত্র তো এই কথা বলে:‘আজ যদি তোমরা ঈশ্বরের রব শোন, তাহলে তোমাদের অন্তর কঠোর করো না, য়েমন সেই]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[বিদ্রোহের দিনে করেছিলে৷’গীতসংহিতা 95 :7-8]]></a:t>
+              <a:t><![CDATA[19. ஆதலால், அவிசுவாசத்தினாலே அவர்கள் அதில் பிரவேசிக்கக்கூடாமற்போனார்களென்று பார்க்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. আর কাদের ওপরই বা ঈশ্বর চল্লিশ বছর ধরে ক্রুদ্ধ ছিলেন? সেই লোকদের ওপরে নয় কি যাঁরা পাপ করেছিল ও]]></a:t>
+              <a:t><![CDATA[2. மோசே தேவனுடைய வீட்டில் எங்கும் உண்மையுள்ளவனாயிருந்ததுபோல, இவரும் தம்மை ஏற்படுத்தினவருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তার ফলে প্রান্তরে মারা পড়েছিল?]]></a:t>
+              <a:t><![CDATA[உண்மையுள்ளவராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. তিনি কাদের বিরুদ্ধেই বা শপথ করে বলেছিলেন, ‘এরা আমার বিশ্রামের স্থানে প্রবেশ করতে পারবে না?’]]></a:t>
+              <a:t><![CDATA[3. வீட்டை உண்டுபண்ணினவன் வீட்டைப்பார்க்கிலும் அதிக கனத்திற்குரியவனாயிருக்கிறான்; அதுபோல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাঁরা অবাধ্য হয়েছিল তাদের বিরুদ্ধে কি নয়?]]></a:t>
+              <a:t><![CDATA[மோசேயைப்பார்க்கிலும் இவர் அதிக மகிமைக்குப் பாத்திராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. তাহলে এখন আমরা দেখলাম য়ে, অবিশ্বাসের দরুনই তারা ঈশ্বরের বিশ্রামের স্থানে প্রবেশ করতে পারল না৷]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், எந்த வீடும் ஒருவனால் உண்டாக்கப்படும்; எல்லாவற்றையும் உண்டுபண்ணினவர் தேவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. তাই তোমরা সকলে যীশুর বিষয়ে চিন্তা কর৷ ঈশ্বর যীশুকে আমাদের কাছে পাঠিয়েছেন৷ তিনি আমাদের ধর্ম]]></a:t>
+              <a:t><![CDATA[5. சொல்லப்படப்போகிற காரியங்களுக்குச் சாட்சியாக, மோசே பணிவிடைக்காரனாய், அவருடைய வீட்டில் எங்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +9493,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>36</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>