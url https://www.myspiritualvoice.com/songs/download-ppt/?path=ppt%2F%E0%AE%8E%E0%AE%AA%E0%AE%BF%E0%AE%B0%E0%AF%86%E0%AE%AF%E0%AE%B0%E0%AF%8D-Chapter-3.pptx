--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -4191,51 +4191,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619118" r:id="rId1"/>
+    <p:sldLayoutId id="2482617875" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9208,91 +9208,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 3]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme22">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme22">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme22">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +9318,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme22">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>