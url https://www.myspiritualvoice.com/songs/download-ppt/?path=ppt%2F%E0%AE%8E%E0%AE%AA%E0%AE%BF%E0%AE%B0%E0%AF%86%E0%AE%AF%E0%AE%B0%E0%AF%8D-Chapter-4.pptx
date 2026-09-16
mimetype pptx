--- v0 (2026-07-31)
+++ v1 (2026-09-16)
@@ -53,50 +53,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -108,50 +116,54 @@
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
+    <p:sldId id="287" r:id="rId34"/>
+    <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -280,53 +292,57 @@
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -386,51 +402,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், தேவன் தம்முடைய கிரியைகளையெல்லாம் முடித்து ஏழாம் நாளிலே ஓய்ந்திருந்தார் என்று ஏழாம் நாளைக்குறித்து ஓரிடத்தில் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. For he spoke in a certain place of the seventh day likewise, And God did rest the seventh day from all his works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -495,51 +511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அன்றியும், அவர்கள் என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லை என்றும் அந்த இடத்திலேதானே சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. And in this place again, If they shall enter into my rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -604,51 +620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், சிலர் அதில் பிரவேசிப்பது இன்னும் வரப்போகிற காரியமாயிருக்கிறபடியினாலும், சுவிசேஷத்தை முதலாவது கேட்டவர்கள் கீழ்ப்படியாமையினாலே அதில் பிரவேசியாமற் போனபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[5. And in this place again, If they shall enter into my rest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -713,51 +729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், சிலர் அதில் பிரவேசிப்பது இன்னும் வரப்போகிற காரியமாயிருக்கிறபடியினாலும், சுவிசேஷத்தை முதலாவது கேட்டவர்கள் கீழ்ப்படியாமையினாலே அதில் பிரவேசியாமற் போனபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[6. Seeing therefore it remains that some must enter therein, and they to whom it was first preached entered not in because of unbelief:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -822,51 +838,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில் உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள் என்று வெகுகாலத்திற்குப்பின்பு தாவீதின் சங்கீதத்திலே சொல்லியிருக்கிறபடி, இன்று என்று சொல்வதினாலே பின்னும் ஒருநாளைக் குறித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. Seeing therefore it remains that some must enter therein, and they to whom it was first preached entered not in because of unbelief:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -931,51 +947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில் உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள் என்று வெகுகாலத்திற்குப்பின்பு தாவீதின் சங்கீதத்திலே சொல்லியிருக்கிறபடி, இன்று என்று சொல்வதினாலே பின்னும் ஒருநாளைக் குறித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Again, he limits a certain day, saying in David, To day, after so long a time; as it is said, To day if all of you will hear his voice, harden not your hearts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1040,51 +1056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. யோசுவா அவர்களை இளைப்பாறுதலுக்குட்படுத்தியிருந்தால், பின்பு அவர் வேறொரு நாளைக்குறித்துச் சொல்லியிருக்கமாட்டாரே.]]></a:t>
+              <a:t><![CDATA[7. Again, he limits a certain day, saying in David, To day, after so long a time; as it is said, To day if all of you will hear his voice, harden not your hearts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1149,51 +1165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆகையால், தேவனுடைய ஜனங்களுக்கு இளைப்பாறுகிற காலம் இனிவருகிறதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Again, he limits a certain day, saying in David, To day, after so long a time; as it is said, To day if all of you will hear his voice, harden not your hearts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1258,51 +1274,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், அவருடைய இளைப்பாறுதலில் பிரவேசித்தவன், தேவன் தம்முடைய கிரியைகளை முடித்து ஓய்ந்ததுபோல, தானும் தன் கிரியைகளை முடித்து ஓய்ந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. For if Jesus had given them rest, then would he not afterward have spoken of another day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1367,51 +1383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், அவருடைய இளைப்பாறுதலில் பிரவேசித்தவன், தேவன் தம்முடைய கிரியைகளை முடித்து ஓய்ந்ததுபோல, தானும் தன் கிரியைகளை முடித்து ஓய்ந்திருப்பான்.]]></a:t>
+              <a:t><![CDATA[8. For if Jesus had given them rest, then would he not afterward have spoken of another day.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1476,51 +1492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனபடியினாலே, அவருடைய இளைப்பாறுதலில் பிரவேசிப்பதற்கேதுவான வாக்குத்தத்தம் நமக்குண்டாயிருக்க, உங்களில் ஒருவனும் அதை அடையாமல் பின்வாங்கிப்போனவனாகக் காணப்படாதபடிக்குப் பயந்திருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[1. Let us therefore fear, lest, a promise being left us of entering into his rest, any of you should seem to come short of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1585,51 +1601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், அந்தத் திருஷ்டாந்தத்தின்படி, ஒருவனாகிலும் கீழ்ப்படியாமையினாலே விழுந்துபோகாதபடிக்கு, நாம் இந்த இளைப்பாறுதலில் பிரவேசிக்க ஜாக்கிரதையாயிருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[9. There remains therefore a rest to the people of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1694,51 +1710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையால், அந்தத் திருஷ்டாந்தத்தின்படி, ஒருவனாகிலும் கீழ்ப்படியாமையினாலே விழுந்துபோகாதபடிக்கு, நாம் இந்த இளைப்பாறுதலில் பிரவேசிக்க ஜாக்கிரதையாயிருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[10. For he that is entered into his rest, he also has ceased from his own works, as God did from his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1803,51 +1819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய வார்த்தையானது ஜீவனும் வல்லமையும் உள்ளதாயும், இருபுறமும் கருக்குள்ள எந்தப் பட்டயத்திலும் கருக்கானதாயும், ஆத்துமாவையும் ஆவியையும், கணுக்களையும் ஊனையும் பிரிக்கத்தக்கதாக உருவக் குத்துகிறதாயும், இருதயத்தின் நினைவுகளையும் யோசனைகளையும் வகையறுக்கிறதாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. For he that is entered into his rest, he also has ceased from his own works, as God did from his.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1912,51 +1928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய வார்த்தையானது ஜீவனும் வல்லமையும் உள்ளதாயும், இருபுறமும் கருக்குள்ள எந்தப் பட்டயத்திலும் கருக்கானதாயும், ஆத்துமாவையும் ஆவியையும், கணுக்களையும் ஊனையும் பிரிக்கத்தக்கதாக உருவக் குத்துகிறதாயும், இருதயத்தின் நினைவுகளையும் யோசனைகளையும் வகையறுக்கிறதாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Let us labour therefore to enter into that rest, lest any man fall after the same example of unbelief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2021,51 +2037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தேவனுடைய வார்த்தையானது ஜீவனும் வல்லமையும் உள்ளதாயும், இருபுறமும் கருக்குள்ள எந்தப் பட்டயத்திலும் கருக்கானதாயும், ஆத்துமாவையும் ஆவியையும், கணுக்களையும் ஊனையும் பிரிக்கத்தக்கதாக உருவக் குத்துகிறதாயும், இருதயத்தின் நினைவுகளையும் யோசனைகளையும் வகையறுக்கிறதாயும் இருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. Let us labour therefore to enter into that rest, lest any man fall after the same example of unbelief.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2130,51 +2146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவருடைய பார்வைக்கு மறைவான சிருஷ்டி ஒன்றுமில்லை; சகலமும் அவருடைய கண்களுக்கு முன்பாக நிர்வாணமாயும் வெளியரங்கமாயுமிருக்கிறது, அவருக்கே நாம் கணக்கு ஒப்புவிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. For the word of God is active, and powerful, and sharper than any two-edged sword, piercing even to the dividing asunder of soul and spirit, and of the joints and marrow, and is a discerner of the thoughts and intents of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2239,51 +2255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவருடைய பார்வைக்கு மறைவான சிருஷ்டி ஒன்றுமில்லை; சகலமும் அவருடைய கண்களுக்கு முன்பாக நிர்வாணமாயும் வெளியரங்கமாயுமிருக்கிறது, அவருக்கே நாம் கணக்கு ஒப்புவிக்கவேண்டும்.]]></a:t>
+              <a:t><![CDATA[12. For the word of God is active, and powerful, and sharper than any two-edged sword, piercing even to the dividing asunder of soul and spirit, and of the joints and marrow, and is a discerner of the thoughts and intents of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2348,51 +2364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வானங்களின் வழியாய்ப் பரலோகத்திற்குப்போன தேவகுமாரனாகிய இயேசு என்னும் மகா பிரதான ஆசாரியர் நமக்கு இருக்கிறபடியினால், நாம் பண்ணின அறிக்கையை உறுதியாய்ப் பற்றிக்கொண்டிருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[12. For the word of God is active, and powerful, and sharper than any two-edged sword, piercing even to the dividing asunder of soul and spirit, and of the joints and marrow, and is a discerner of the thoughts and intents of the heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2457,51 +2473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. வானங்களின் வழியாய்ப் பரலோகத்திற்குப்போன தேவகுமாரனாகிய இயேசு என்னும் மகா பிரதான ஆசாரியர் நமக்கு இருக்கிறபடியினால், நாம் பண்ணின அறிக்கையை உறுதியாய்ப் பற்றிக்கொண்டிருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[13. Neither is there any creature that is not manifest in his sight: but all things are naked and opened unto the eyes of him with whom we have to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2566,51 +2582,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நம்முடைய பலவீனங்களைக்குறித்துப் பரிதபிக்கக்கூடாத பிரதான ஆசாரியர் நமக்கிராமல், எல்லாவிதத்திலும் நம்மைப்போல் சோதிக்கப்பட்டும், பாவமில்லாதவராயிருக்கிற பிரதான ஆசாரியரே நமக்கிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. Neither is there any creature that is not manifest in his sight: but all things are naked and opened unto the eyes of him with whom we have to do.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2675,51 +2691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆனபடியினாலே, அவருடைய இளைப்பாறுதலில் பிரவேசிப்பதற்கேதுவான வாக்குத்தத்தம் நமக்குண்டாயிருக்க, உங்களில் ஒருவனும் அதை அடையாமல் பின்வாங்கிப்போனவனாகக் காணப்படாதபடிக்குப் பயந்திருக்கக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[1. Let us therefore fear, lest, a promise being left us of entering into his rest, any of you should seem to come short of it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2784,51 +2800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நம்முடைய பலவீனங்களைக்குறித்துப் பரிதபிக்கக்கூடாத பிரதான ஆசாரியர் நமக்கிராமல், எல்லாவிதத்திலும் நம்மைப்போல் சோதிக்கப்பட்டும், பாவமில்லாதவராயிருக்கிற பிரதான ஆசாரியரே நமக்கிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[14. Seeing then that we have a great high priest, that is passed into the heavens, Jesus the Son of God, let us hold fast our profession.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2893,51 +2909,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆதலால், நாம் இரக்கத்தைப் பெறவும், ஏற்ற சமயத்தில் சகாயஞ்செய்யுங்கிருபையை அடையவும், தைரியமாய்க் கிருபாசனத்தண்டையிலே சேரக்கடவோம்.]]></a:t>
+              <a:t><![CDATA[14. Seeing then that we have a great high priest, that is passed into the heavens, Jesus the Son of God, let us hold fast our profession.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. For we have not an high priest which cannot be touched with the feeling of our infirmities; but was in all points tempted like we are, yet without sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. For we have not an high priest which cannot be touched with the feeling of our infirmities; but was in all points tempted like we are, yet without sin.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Let us therefore come boldly unto the throne of grace, that we may obtain mercy, and find grace to help in time of need.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. Let us therefore come boldly unto the throne of grace, that we may obtain mercy, and find grace to help in time of need.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3002,51 +3454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், சுவிசேஷம் அவர்களுக்கு அறிவிக்கப்பட்டதுபோல நமக்கும் அறிவிக்கப்பட்டது; கேட்டவர்கள் விசுவாசமில்லாமல் கேட்டபடியினால், அவர்கள் கேட்ட வசனம் அவர்களுக்குப் பிரயோஜனப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[2. For unto us was the gospel preached, as well as unto them: but the word preached did not profit them, not being mixed with faith in them that heard it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3111,51 +3563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஏனெனில், சுவிசேஷம் அவர்களுக்கு அறிவிக்கப்பட்டதுபோல நமக்கும் அறிவிக்கப்பட்டது; கேட்டவர்கள் விசுவாசமில்லாமல் கேட்டபடியினால், அவர்கள் கேட்ட வசனம் அவர்களுக்குப் பிரயோஜனப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[2. For unto us was the gospel preached, as well as unto them: but the word preached did not profit them, not being mixed with faith in them that heard it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3220,51 +3672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசித்தவர்களாகிய நாமே அந்த இளைப்பாறுதலில் பிரவேசிக்கிறோம்; அவருடைய கிரியைகள் உலத்தோற்றமுதல் முடிந்திருந்தும் இவர்கள் என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே ஆணையிட்டேன் என்றார்]]></a:t>
+              <a:t><![CDATA[3. For we which have believed do enter into rest, as he said, As I have sworn in my wrath, if they shall enter into my rest: although the works were finished from the foundation of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3329,51 +3781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசித்தவர்களாகிய நாமே அந்த இளைப்பாறுதலில் பிரவேசிக்கிறோம்; அவருடைய கிரியைகள் உலத்தோற்றமுதல் முடிந்திருந்தும் இவர்கள் என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே ஆணையிட்டேன் என்றார்]]></a:t>
+              <a:t><![CDATA[3. For we which have believed do enter into rest, as he said, As I have sworn in my wrath, if they shall enter into my rest: although the works were finished from the foundation of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3438,51 +3890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. விசுவாசித்தவர்களாகிய நாமே அந்த இளைப்பாறுதலில் பிரவேசிக்கிறோம்; அவருடைய கிரியைகள் உலத்தோற்றமுதல் முடிந்திருந்தும் இவர்கள் என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே ஆணையிட்டேன் என்றார்]]></a:t>
+              <a:t><![CDATA[3. For we which have believed do enter into rest, as he said, As I have sworn in my wrath, if they shall enter into my rest: although the works were finished from the foundation of the world.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3547,51 +3999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், தேவன் தம்முடைய கிரியைகளையெல்லாம் முடித்து ஏழாம் நாளிலே ஓய்ந்திருந்தார் என்று ஏழாம் நாளைக்குறித்து ஓரிடத்தில் சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[4. For he spoke in a certain place of the seventh day likewise, And God did rest the seventh day from all his works.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3626,51 +4078,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474528915" r:id="rId1"/>
+    <p:sldLayoutId id="2478604228" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3862,50 +4314,82 @@
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4054,51 +4538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యొకచోట చెప్పి యున్నాడు.]]></a:t>
+              <a:t><![CDATA[நாளைக்குறித்து ஓரிடத்தில் சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4186,51 +4670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ఇదియునుగాక ఈ చోటుననే వారు నా విశ్రాంతిలో ప్రవేశింపరు అని చెప్పియున్నాడు.]]></a:t>
+              <a:t><![CDATA[5. அன்றியும், அவர்கள் என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லை என்றும் அந்த இடத்திலேதானே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4318,51 +4802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. కాగా ఎవరో కొందరు విశ్రాంతిలో ప్రవేశించు దురను మాట నిశ్చయము గనుకను, ముందు సువార్త వినినవారు]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4450,51 +4934,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అవిధేయతచేత ప్రవేశింపలేదు గనుకను,]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், சிலர் அதில் பிரவேசிப்பது இன்னும் வரப்போகிற காரியமாயிருக்கிறபடியினாலும், சுவிசேஷத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4582,51 +5066,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నేడు మీ రాయన మాట వినినయెడల మీ హృదయములను కఠినపరచుకొనకుడని వెనుక చెప్పబడిన ప్రకారము, ఇంత కాలమైన]]></a:t>
+              <a:t><![CDATA[முதலாவது கேட்டவர்கள் கீழ்ப்படியாமையினாலே அதில் பிரவேசியாமற் போனபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4714,51 +5198,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తరువాత దావీదు గ్రంథములోనేడని యొక దినమును నిర్ణయించుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[7. இன்று அவருடைய சத்தத்தைக் கேட்பீர்களாகில் உங்கள் இருதயங்களைக் கடினப்படுத்தாதிருங்கள் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4846,51 +5330,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యెహోషువ వారికి విశ్రాంతి కలుగజేసినయెడల ఆ తరువాత మరియొక దినమునుగూర్చి ఆయన చెప్పకపోవును.]]></a:t>
+              <a:t><![CDATA[வெகுகாலத்திற்குப்பின்பு தாவீதின் சங்கீதத்திலே சொல்லியிருக்கிறபடி, இன்று என்று சொல்வதினாலே பின்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4978,51 +5462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. కాబట్టి దేవుని ప్రజలకు విశ్రాంతి నిలిచియున్నది.]]></a:t>
+              <a:t><![CDATA[ஒருநாளைக் குறித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5110,51 +5594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ఎందుకనగా దేవుడు తన కార్యములను ముగించి విశ్రమించిన ప్రకారము, ఆయనయొక్క విశ్రాంతిలో ప్రవేశించినవాడు]]></a:t>
+              <a:t><![CDATA[8. யோசுவா அவர்களை இளைப்பாறுதலுக்குட்படுத்தியிருந்தால், பின்பு அவர் வேறொரு நாளைக்குறித்துச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5242,51 +5726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కూడ తన కార్యములను ముగించి విశ్రమించును.]]></a:t>
+              <a:t><![CDATA[சொல்லியிருக்கமாட்டாரே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5374,51 +5858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ఆయనయొక్క విశ్రాంతిలో ప్రవేశించుదుమను వాగ్దానము ఇంక నిలిచియుండగా, మీలో ఎవడైనను ఒకవేళ ఆ వాగ్దానము]]></a:t>
+              <a:t><![CDATA[1. ஆனபடியினாலே, அவருடைய இளைப்பாறுதலில் பிரவேசிப்பதற்கேதுவான வாக்குத்தத்தம் நமக்குண்டாயிருக்க,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5506,51 +5990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కాబట్టి అవిధే యతవలన వారు పడిపోయినట్లుగా మనలో ఎవడును పడిపోకుండ ఆ విశ్రాంతిలో ప్రవేశించుటకు]]></a:t>
+              <a:t><![CDATA[9. ஆகையால், தேவனுடைய ஜனங்களுக்கு இளைப்பாறுகிற காலம் இனிவருகிறதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +6122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జాగ్రత్త పడుదము.]]></a:t>
+              <a:t><![CDATA[10. ஏனெனில், அவருடைய இளைப்பாறுதலில் பிரவேசித்தவன், தேவன் தம்முடைய கிரியைகளை முடித்து ஓய்ந்ததுபோல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +6254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఎందుకనగా దేవుని వాక్యము సజీవమై బలముగలదై రెండంచులుగల యెటువంటి ఖడ్గముకంటెను వాడిగా ఉండి,]]></a:t>
+              <a:t><![CDATA[தானும் தன் கிரியைகளை முடித்து ஓய்ந்திருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6386,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రాణాత్మలను కీళ్లను మూలుగను విభ జించునంతమట్టుకు దూరుచు, హృదయముయొక్క తలం పులను ఆలోచనలను]]></a:t>
+              <a:t><![CDATA[11. ஆகையால், அந்தத் திருஷ்டாந்தத்தின்படி, ஒருவனாகிலும் கீழ்ப்படியாமையினாலே விழுந்துபோகாதபடிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శోధించుచున్నది.]]></a:t>
+              <a:t><![CDATA[நாம் இந்த இளைப்பாறுதலில் பிரவேசிக்க ஜாக்கிரதையாயிருக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6650,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. మరియు ఆయన దృష్టికి కనబడని సృష్ఠము ఏదియు లేదు. మనమెవనికిలెక్క యొప్పచెప్పవలసియున్నదో ఆ దేవుని]]></a:t>
+              <a:t><![CDATA[12. தேவனுடைய வார்த்தையானது ஜீவனும் வல்லமையும் உள்ளதாயும், இருபுறமும் கருக்குள்ள எந்தப் பட்டயத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కన్నులకు సమస్తమును మరుగులేక తేటగా ఉన్నది.]]></a:t>
+              <a:t><![CDATA[கருக்கானதாயும், ஆத்துமாவையும் ஆவியையும், கணுக்களையும் ஊனையும் பிரிக்கத்தக்கதாக உருவக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఆకాశమండలముగుండ వెళ్లిన దేవుని కుమారుడైన యేసు అను గొప్ప ప్రధానయాజకుడు మనకు ఉన్నాడు గనుక మనము]]></a:t>
+              <a:t><![CDATA[குத்துகிறதாயும், இருதயத்தின் நினைவுகளையும் யோசனைகளையும் வகையறுக்கிறதாயும் இருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +7046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒప్పుకొనినదానిని గట్టిగా చేపట్టుదము.]]></a:t>
+              <a:t><![CDATA[13. அவருடைய பார்வைக்கு மறைவான சிருஷ்டி ஒன்றுமில்லை; சகலமும் அவருடைய கண்களுக்கு முன்பாக நிர்வாணமாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +7178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. మన ప్రధానయాజకుడు మన బలహీనతలయందు మనతో సహానుభవము లేనివాడు కాడు గాని, సమస్త విషయములలోను మనవలెనే]]></a:t>
+              <a:t><![CDATA[வெளியரங்கமாயுமிருக்கிறது, அவருக்கே நாம் கணக்கு ஒப்புவிக்கவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +7310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొందకుండ తప్పిపోవునేమో అని భయము కలిగియుందము.]]></a:t>
+              <a:t><![CDATA[உங்களில் ஒருவனும் அதை அடையாமல் பின்வாங்கிப்போனவனாகக் காணப்படாதபடிக்குப் பயந்திருக்கக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శోధింపబడినను, ఆయన పాపము లేనివాడుగా ఉండెను.]]></a:t>
+              <a:t><![CDATA[14. வானங்களின் வழியாய்ப் பரலோகத்திற்குப்போன தேவகுமாரனாகிய இயேசு என்னும் மகா பிரதான ஆசாரியர் நமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7574,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. గనుక మనము కనికరింపబడి సమయోచితమైన సహాయముకొరకు కృప పొందునట్లు ధైర్యముతో కృపాసనమునొద్దకు చేరుదము.]]></a:t>
+              <a:t><![CDATA[இருக்கிறபடியினால், நாம் பண்ணின அறிக்கையை உறுதியாய்ப் பற்றிக்கொண்டிருக்கக்கடவோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. நம்முடைய பலவீனங்களைக்குறித்துப் பரிதபிக்கக்கூடாத பிரதான ஆசாரியர் நமக்கிராமல், எல்லாவிதத்திலும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நம்மைப்போல் சோதிக்கப்பட்டும், பாவமில்லாதவராயிருக்கிற பிரதான ஆசாரியரே நமக்கிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. ஆதலால், நாம் இரக்கத்தைப் பெறவும், ஏற்ற சமயத்தில் சகாயஞ்செய்யுங்கிருபையை அடையவும், தைரியமாய்க்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கிருபாசனத்தண்டையிலே சேரக்கடவோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +8234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. వారికి ప్రకటింపబడినట్లు మనకును సువార్త ప్రకటింపబడెను, గాని వారు వినిన వారితో విశ్వాసముగలవారై]]></a:t>
+              <a:t><![CDATA[2. ஏனெனில், சுவிசேஷம் அவர்களுக்கு அறிவிக்கப்பட்டதுபோல நமக்கும் அறிவிக்கப்பட்டது; கேட்டவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +8366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలిసియుండలేదు గనుక విన్న వాక్యము వారికి నిష్‌ప్రయోజనమైనదాయెను.]]></a:t>
+              <a:t><![CDATA[விசுவாசமில்லாமல் கேட்டபடியினால், அவர்கள் கேட்ட வசனம் அவர்களுக்குப் பிரயோஜனப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +8498,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. కాగా జగత్పునాది వేయబడినప్పుడే ఆయన కార్యము లన్నియు సంపూర్తియైయున్నను ఈ విశ్రాంతినిగూర్చినేను]]></a:t>
+              <a:t><![CDATA[3. விசுவாசித்தவர்களாகிய நாமே அந்த இளைப்பாறுதலில் பிரவேசிக்கிறோம்; அவருடைய கிரியைகள் உலத்தோற்றமுதல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +8630,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోపముతో ప్రమాణముచేసినట్టు వారు నా విశ్రాంతిలో ప్రవేశింపరు అని ఆయన చెప్పిన మాట అనుసరించి,]]></a:t>
+              <a:t><![CDATA[முடிந்திருந்தும் இவர்கள் என்னுடைய இளைப்பாறுதலில் பிரவேசிப்பதில்லையென்று என்னுடைய கோபத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +8762,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విశ్వాసులమైన మనము ఆ విశ్రాంతిలో ప్రవేశించుచున్నాము.]]></a:t>
+              <a:t><![CDATA[ஆணையிட்டேன் என்றார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8894,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. మరియు దేవుడు ఏడవ దినమందు తన కార్యములన్నిటిని ముగించి విశ్రమించెను అని యేడవ దినమునుగూర్చి ఆయన]]></a:t>
+              <a:t><![CDATA[4. மேலும், தேவன் தம்முடைய கிரியைகளையெல்லாம் முடித்து ஏழாம் நாளிலே ஓய்ந்திருந்தார் என்று ஏழாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7943,91 +8955,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme73">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme73">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8053,51 +9065,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme73">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8228,51 +9240,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>31</Slides>
+  <Slides>35</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>