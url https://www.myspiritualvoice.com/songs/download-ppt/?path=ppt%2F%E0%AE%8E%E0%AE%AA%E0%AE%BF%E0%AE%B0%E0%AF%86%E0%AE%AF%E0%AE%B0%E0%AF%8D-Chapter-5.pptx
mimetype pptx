--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -43,109 +43,100 @@
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
-    <p:sldId id="282" r:id="rId29"/>
-[...1 lines deleted...]
-    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -269,56 +260,53 @@
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
-  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -378,51 +366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதினிமித்தம் அவன் ஜனங்களுடைய பாவங்களுக்காகப் பலியிடவேண்டியதுபோல, தன்னுடைய பாவங்களுக்காகவும் பலியிடவேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[5. So also Christ glorified not himself to be made an high priest; but he that said unto him, You are my Son, to day have I begotten you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -487,51 +475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், ஆரோனைப்போல தேவனால் அழைக்கப்பட்டாலொழிய, ஒருவனும் இந்தக் கனமான ஊழியத்துக்குத் தானாய் ஏற்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[5. So also Christ glorified not himself to be made an high priest; but he that said unto him, You are my Son, to day have I begotten you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -596,51 +584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், ஆரோனைப்போல தேவனால் அழைக்கப்பட்டாலொழிய, ஒருவனும் இந்தக் கனமான ஊழியத்துக்குத் தானாய் ஏற்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[6. As he says also in another place, You are a priest for ever after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -705,51 +693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[6. As he says also in another place, You are a priest for ever after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[7. Who in the days of his flesh, when he had offered up prayers and supplications with strong crying and tears unto him that was able to save him from death, and was heard in that he feared;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[7. Who in the days of his flesh, when he had offered up prayers and supplications with strong crying and tears unto him that was able to save him from death, and was heard in that he feared;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே வேறொரு இடத்திலும்: நீர் மெல்கிசேதேக்கின் முறைமையின்படி, என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. Who in the days of his flesh, when he had offered up prayers and supplications with strong crying and tears unto him that was able to save him from death, and was heard in that he feared;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1141,51 +1129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[8. Though he were a Son, yet learned he obedience by the things which he suffered;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[9. And being made perfect, he became the author of eternal salvation unto all them that obey him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1359,51 +1347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[10. Called of God an high priest after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1468,51 +1456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும் ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
+              <a:t><![CDATA[1. For every high priest taken from among men is ordained for men in things pertaining to God, that he may offer both gifts and sacrifices for sins:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1577,51 +1565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் குமாரனாயிருந்தும் பட்டபாடுகளினாலே கீழ்ப்படிதலைக் கற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[11. Of whom we have many things to say, and hard to be uttered, seeing all of you are dull of hearing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாம் பூரணரானபின்பு, தமக்குக் கீழ்ப்படிகிற யாவரும் நித்திய இரட்சிப்பை அடைவதற்குக் காரணராகி,]]></a:t>
+              <a:t><![CDATA[11. Of whom we have many things to say, and hard to be uttered, seeing all of you are dull of hearing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1795,51 +1783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாம் பூரணரானபின்பு, தமக்குக் கீழ்ப்படிகிற யாவரும் நித்திய இரட்சிப்பை அடைவதற்குக் காரணராகி,]]></a:t>
+              <a:t><![CDATA[12. For when for the time all of you ought to be teachers, all of you have need that one teach you again which be the first principles of the oracles of God; and are become such as have need of milk, and not of strong food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1904,51 +1892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெல்கிசேதேக்கின் முறைமையின்படியான பிரதான ஆசாரியர் என்று தேவனாலே நாமம் தரிக்கப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[12. For when for the time all of you ought to be teachers, all of you have need that one teach you again which be the first principles of the oracles of God; and are become such as have need of milk, and not of strong food.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில் மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[13. For every one that uses milk is unskillful in the word of righteousness: for he is a babe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2122,51 +2110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில் மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[14. But strong food belongs to them that are of full age, even those who by reason of use have their senses exercised to discern both good and evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,378 +2219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
-[...326 lines deleted...]
-              <a:t><![CDATA[13. பாலுண்கிறவன் குழந்தையாயிருக்கிறபடியினாலே நீதியின் வசனத்தில் பழக்கமில்லாதவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[14. But strong food belongs to them that are of full age, even those who by reason of use have their senses exercised to discern both good and evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2667,51 +2328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும் ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
+              <a:t><![CDATA[1. For every high priest taken from among men is ordained for men in things pertaining to God, that he may offer both gifts and sacrifices for sins:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2776,51 +2437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[2. Who can have compassion on the ignorant, and on them that are out of the way; for that he himself also is compassed with infirmity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2885,51 +2546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[2. Who can have compassion on the ignorant, and on them that are out of the way; for that he himself also is compassed with infirmity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2994,51 +2655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[3. And by reason hereof he ought, as for the people, so also for himself, to offer for sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +2764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும் இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[3. And by reason hereof he ought, as for the people, so also for himself, to offer for sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3212,51 +2873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும் இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[4. And no man takes this honour unto himself, but he that is called of God, as was Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +2982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதினிமித்தம் அவன் ஜனங்களுடைய பாவங்களுக்காகப் பலியிடவேண்டியதுபோல, தன்னுடைய பாவங்களுக்காகவும் பலியிடவேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[4. And no man takes this honour unto himself, but he that is called of God, as was Aaron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474531997" r:id="rId1"/>
+    <p:sldLayoutId id="2478619166" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3588,74 +3249,50 @@
 
 <file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...22 lines deleted...]
-
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলি উত্‌সর্গ করতে হয়৷]]></a:t>
+              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +3581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. মহাযাজক হওয়া সম্মানের বিষয়, আর কেউই নিজের ইচ্ছানুসারে এই মহাযাজকের সম্মানজনক পদ নিতে পারে না৷]]></a:t>
+              <a:t><![CDATA[குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +3713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হারোণকে য়েমন এই কাজের জন্য ঈশ্বর ডেকেছিলেন, তেমনি প্রত্যেক মহাযাজককে ঈশ্বরই ডাকেন৷]]></a:t>
+              <a:t><![CDATA[6. அப்படியே வேறொரு இடத்திலும்: நீர் மெல்கிசேதேக்கின் முறைமையின்படி, என்றென்றைக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. কথাটা খ্রীষ্টের বেলায়ও প্রয়োজ্য৷ খ্রীষ্ট মহাযাজক হয়ে গৌরব দেবার জন্য নিজেকে মনোনীত করেন নি৷]]></a:t>
+              <a:t><![CDATA[ஆசாரியராயிருக்கிறீர் என்று சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +3977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কিন্তু ঈশ্বরই খ্রীষ্টকে মনোনীত করেছেন৷ ঈশ্বর খ্রীষ্টকে বলেছিলেন,‘তুমি আমার পুত্র, আজ আমি তোমার পিতা]]></a:t>
+              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হলাম৷’ গীতসংহিতা 2:7]]></a:t>
+              <a:t><![CDATA[சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. আর অন্য গীতে ঈশ্বর বললেন, ‘তুমি মল্কীষেদকেরমতো চিরকালের জন্য মহাযাজক হলে৷’গীতসংহিতা 110:4]]></a:t>
+              <a:t><![CDATA[கேட்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. খ্রীষ্ট যখন এ জগতে ছিলেন তখন সাহায্যের জন্য তিনি ঈশ্বরের কাছে প্রার্থনা করেছিলেন৷ ঈশ্বরই তাঁকে]]></a:t>
+              <a:t><![CDATA[8. அவர் குமாரனாயிருந்தும் பட்டபாடுகளினாலே கீழ்ப்படிதலைக் கற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মৃত্যুর হাত থেকে রক্ষা করতে সমর্থ আর যীশু ঈশ্বরের নিকট প্রবল আর্তনাদ ও অশ্রুজলের সঙ্গে প্রার্থনা]]></a:t>
+              <a:t><![CDATA[9. தாம் பூரணரானபின்பு, தமக்குக் கீழ்ப்படிகிற யாவரும் நித்திய இரட்சிப்பை அடைவதற்குக் காரணராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +4637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন৷ ঈশ্বরের ইচ্ছার প্রতি তাঁর নম্রতা ও বাধ্যতার জন্য ঈশ্বর যীশুর প্রার্থনার উত্তর দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[10. மெல்கிசேதேக்கின் முறைமையின்படியான பிரதான ஆசாரியர் என்று தேவனாலே நாமம் தரிக்கப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. কিন্তু শক্ত খাবার তাদেরই জন্য যাঁরা শিশুর মতো আচরণ করে না এবং আত্মায় পরিপক্ক৷ নিজেদের শিক্ষা]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. যীশু ঈশ্বরের পুত্র হওয়া সত্ত্বেও দুঃখভোগ করেছিলেন ও দুঃখভোগের মধ্য দিয়ে বাধ্যতা শিখেছিলেন৷]]></a:t>
+              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এইভাবে যীশু মহাযাজকরূপে পূর্ণতা লাভ করলেন; আর তাই তাঁর বাধ্য সকলের জন্য তিনি হলেন চিরকালের]]></a:t>
+              <a:t><![CDATA[மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরিত্রাণের পথ৷]]></a:t>
+              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বর এইজন্যে তাঁকে মল্কীষেদকের মত মহাযাজক বলে ঘোষণা করলেন৷]]></a:t>
+              <a:t><![CDATA[மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এই বিষয়ে আমাদের অনেক কিছু বলার আছে; কিন্তু তোমাদের কাছে তার অর্থ ব্যাখ্যা করা কঠিন, কারণ তোমরা]]></a:t>
+              <a:t><![CDATA[13. பாலுண்கிறவன் குழந்தையாயிருக்கிறபடியினாலே நீதியின் வசனத்தில் பழக்கமில்லாதவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা বুঝতে চেষ্টা করো না৷]]></a:t>
+              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,447 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. এতদিনে তোমাদের শিক্ষক হওয়া উচিত ছিল; কিন্তু এটা বোধ হয় প্রযোজনীয় য়ে তোমাদের ঈশ্বরের বাণীর]]></a:t>
-[...395 lines deleted...]
-              <a:t><![CDATA[অভিজ্ঞতা নেই৷]]></a:t>
+              <a:t><![CDATA[ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়ে ও তা অভ্য়াস করে তারা ভাল মন্দের বিচার করতে শিখেছে৷]]></a:t>
+              <a:t><![CDATA[பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রত্যেক ইহুদী মহাযাজককে মানুষের ভেতর থেকে মনোনীত করা হয়৷ ঈশ্বর বিষয়ে লোকদের যা করণীয় সেই কাজে]]></a:t>
+              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সাহায্য করার জন্য যাজককে নিযোগ করা হয়৷ সেই যাজক লোকদের পাপের প্রায়শ্চিত্তের জন্য ঈশ্বরের উদ্দেশ্যে]]></a:t>
+              <a:t><![CDATA[இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপহার ও বলি উত্‌সর্গ করেন৷]]></a:t>
+              <a:t><![CDATA[3. அதினிமித்தம் அவன் ஜனங்களுடைய பாவங்களுக்காகப் பலியிடவேண்டியதுபோல, தன்னுடைய பாவங்களுக்காகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. অন্যান্য লোকদের মতো মহাযাজকও দুর্বল৷ তিনি অপর মানুষের অজ্ঞতা ও বিচ্য়ুতি থাকলেও তাদের সঙ্গে নরম]]></a:t>
+              <a:t><![CDATA[பலியிடவேண்டியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ব্যবহার করতে সমর্থ য়েহেতু তিনিও অন্যান্য লোকদের মতো নিজের দুর্বলতার দ্বারা বেষ্টিত৷]]></a:t>
+              <a:t><![CDATA[4. மேலும், ஆரோனைப்போல தேவனால் அழைக்கப்பட்டாலொழிய, ஒருவனும் இந்தக் கனமான ஊழியத்துக்குத் தானாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. মহাযাজক মানুষের পাপের জন্য য়ে বলি উত্‌সর্গ করেন তার সাথে নিজে দুর্বল বলে নিজের পাপের জন্যও তাকে]]></a:t>
+              <a:t><![CDATA[ஏற்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme76">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme76">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme76">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +6963,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>26</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>