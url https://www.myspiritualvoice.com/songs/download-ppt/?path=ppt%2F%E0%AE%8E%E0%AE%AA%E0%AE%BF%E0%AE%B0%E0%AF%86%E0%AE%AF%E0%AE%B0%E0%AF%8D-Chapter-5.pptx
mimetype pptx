--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -3061,51 +3061,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619166" r:id="rId1"/>
+    <p:sldLayoutId id="2482617931" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6678,91 +6678,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme76">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme93">
   <a:themeElements>
-    <a:clrScheme name="Theme76">
+    <a:clrScheme name="Theme93">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme76">
+    <a:fontScheme name="Theme93">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6788,51 +6788,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme76">
+    <a:fmtScheme name="Theme93">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>