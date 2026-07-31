--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -37,97 +37,115 @@
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
     <p:sldId id="257" r:id="rId4"/>
     <p:sldId id="258" r:id="rId5"/>
     <p:sldId id="259" r:id="rId6"/>
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
+    <p:sldId id="279" r:id="rId26"/>
+    <p:sldId id="280" r:id="rId27"/>
+    <p:sldId id="281" r:id="rId28"/>
+    <p:sldId id="282" r:id="rId29"/>
+    <p:sldId id="283" r:id="rId30"/>
+    <p:sldId id="284" r:id="rId31"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -248,53 +266,59 @@
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/>
   <Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/>
   <Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/>
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
-  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
+  <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
+  <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
+  <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
+  <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
+  <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -354,51 +378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்படியே வேறொரு இடத்திலும்: நீர் மெல்கிசேதேக்கின் முறைமையின்படி, என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. அதினிமித்தம் அவன் ஜனங்களுடைய பாவங்களுக்காகப் பலியிடவேண்டியதுபோல, தன்னுடைய பாவங்களுக்காகவும் பலியிடவேண்டியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -463,51 +487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[4. மேலும், ஆரோனைப்போல தேவனால் அழைக்கப்பட்டாலொழிய, ஒருவனும் இந்தக் கனமான ஊழியத்துக்குத் தானாய் ஏற்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -572,51 +596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
+              <a:t><![CDATA[4. மேலும், ஆரோனைப்போல தேவனால் அழைக்கப்பட்டாலொழிய, ஒருவனும் இந்தக் கனமான ஊழியத்துக்குத் தானாய் ஏற்படுகிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -681,51 +705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர் குமாரனாயிருந்தும் பட்டபாடுகளினாலே கீழ்ப்படிதலைக் கற்றுக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -790,51 +814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தாம் பூரணரானபின்பு, தமக்குக் கீழ்ப்படிகிற யாவரும் நித்திய இரட்சிப்பை அடைவதற்குக் காரணராகி,]]></a:t>
+              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -899,51 +923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மெல்கிசேதேக்கின் முறைமையின்படியான பிரதான ஆசாரியர் என்று தேவனாலே நாமம் தரிக்கப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1008,51 +1032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில் மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[6. அப்படியே வேறொரு இடத்திலும்: நீர் மெல்கிசேதேக்கின் முறைமையின்படி, என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1117,51 +1141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில் மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1226,51 +1250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1335,51 +1359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர் மாம்சத்திலிருந்த நாட்களில், தம்மை மரணத்தினின்று இரட்சிக்க வல்லமையுள்ளவரை நோக்கி, பலத்த சத்தத்தோடும் கண்ணீரோடும் விண்ணப்பம்பண்ணி, வேண்டுதல்செய்து, தமக்கு உண்டான பயபக்தியினிமித்தம் கேட்கப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1444,51 +1468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும் ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1553,51 +1577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. அவர் குமாரனாயிருந்தும் பட்டபாடுகளினாலே கீழ்ப்படிதலைக் கற்றுக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1662,51 +1686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாலுண்கிறவன் குழந்தையாயிருக்கிறபடியினாலே நீதியின் வசனத்தில் பழக்கமில்லாதவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[9. தாம் பூரணரானபின்பு, தமக்குக் கீழ்ப்படிகிற யாவரும் நித்திய இரட்சிப்பை அடைவதற்குக் காரணராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1771,51 +1795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும் ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
+              <a:t><![CDATA[9. தாம் பூரணரானபின்பு, தமக்குக் கீழ்ப்படிகிற யாவரும் நித்திய இரட்சிப்பை அடைவதற்குக் காரணராகி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1880,51 +1904,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும் ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
+              <a:t><![CDATA[10. மெல்கிசேதேக்கின் முறைமையின்படியான பிரதான ஆசாரியர் என்று தேவனாலே நாமம் தரிக்கப்பட்டார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில் மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. இந்த மெல்கிசேதேக்கைப்பற்றி நாம் விஸ்தாரமாய்ப் பேசலாம்; நீங்கள் கேள்வியில் மந்தமுள்ளவர்களானபடியால், அதை விளங்கப்பண்ணுகிறது அரிதாயிருக்கும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. காலத்தைப் பார்த்தால், போதகராயிருக்கவேண்டிய உங்களுக்கு தேவனுடைய வாக்கியங்களின் மூல உபதேசங்களை மறுபடியும் உபதேசிக்கவேண்டியதாயிருக்கிறது; நீங்கள் பலமான ஆகாரத்தையல்ல, பாலை உண்ணத்தக்கவர்களானீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. பாலுண்கிறவன் குழந்தையாயிருக்கிறபடியினாலே நீதியின் வசனத்தில் பழக்கமில்லாதவனாயிருக்கிறான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. பாலுண்கிறவன் குழந்தையாயிருக்கிறபடியினாலே நீதியின் வசனத்தில் பழக்கமில்லாதவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1989,51 +2667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
+              <a:t><![CDATA[14. பலமான ஆகாரமானது நன்மை தீமையின்னதென்று பயிற்சியினால் பகுத்தறியத்தக்கதாக முயற்சிசெய்யும் ஞானேந்திரியங்களையுடையவர்களாகிய பூரண வயதுள்ளவர்களுக்கே தகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2098,51 +2776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும் இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2207,51 +2885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும் இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2316,51 +2994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அதினிமித்தம் அவன் ஜனங்களுடைய பாவங்களுக்காகப் பலியிடவேண்டியதுபோல, தன்னுடைய பாவங்களுக்காகவும் பலியிடவேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், மனுஷரால் தெரிந்துகொள்ளப்பட்ட எந்தப் பிரதான ஆசாரியனும் பாவங்களுக்காகக் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி, மனுஷருக்காக தேவகாரியங்களைப்பற்றி நியமிக்கப்படுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2425,51 +3103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும், ஆரோனைப்போல தேவனால் அழைக்கப்பட்டாலொழிய, ஒருவனும் இந்தக் கனமான ஊழியத்துக்குத் தானாய் ஏற்படுகிறதில்லை.]]></a:t>
+              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும் இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2534,51 +3212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[2. தானும் பலவீனமுள்ளவனானபடியினாலே அறியாதவர்களுக்கும் நெறிதப்பிப்போனவர்களுக்கும் இரங்கத்தக்கவனாயிருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2643,51 +3321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அந்தப்படியே கிறிஸ்துவும் பிரதான ஆசாரியராகிறதற்குத் தம்மைத்தாமே உயர்த்தவில்லை; நீர் என்னுடைய குமாரன், இன்று நான் உம்மை ஜெநிப்பித்தேன் என்று அவரோடே சொன்னவரே அவரை உயர்த்தினார்.]]></a:t>
+              <a:t><![CDATA[3. அதினிமித்தம் அவன் ஜனங்களுடைய பாவங்களுக்காகப் பலியிடவேண்டியதுபோல, தன்னுடைய பாவங்களுக்காகவும் பலியிடவேண்டியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -2722,51 +3400,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502829" r:id="rId1"/>
+    <p:sldLayoutId id="2474531997" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -2886,50 +3564,98 @@
 
 <file path=ppt/slides/_rels/slide21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide21.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide22.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide23.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide24.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide25.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide26.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide27.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3086,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. As he says also in another place, You are a priest for ever after the order of Melchisedec.]]></a:t>
+              <a:t><![CDATA[বলি উত্‌সর্গ করতে হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3218,51 +3944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Who in the days of his flesh, when he had offered up prayers and supplications with strong crying]]></a:t>
+              <a:t><![CDATA[4. মহাযাজক হওয়া সম্মানের বিষয়, আর কেউই নিজের ইচ্ছানুসারে এই মহাযাজকের সম্মানজনক পদ নিতে পারে না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3350,51 +4076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and tears unto him that was able to save him from death, and was heard in that he feared;]]></a:t>
+              <a:t><![CDATA[হারোণকে য়েমন এই কাজের জন্য ঈশ্বর ডেকেছিলেন, তেমনি প্রত্যেক মহাযাজককে ঈশ্বরই ডাকেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3482,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Though he were a Son, yet learned he obedience by the things which he suffered;]]></a:t>
+              <a:t><![CDATA[5. কথাটা খ্রীষ্টের বেলায়ও প্রয়োজ্য৷ খ্রীষ্ট মহাযাজক হয়ে গৌরব দেবার জন্য নিজেকে মনোনীত করেন নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3614,51 +4340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And being made perfect, he became the author of eternal salvation unto all them that obey him;]]></a:t>
+              <a:t><![CDATA[কিন্তু ঈশ্বরই খ্রীষ্টকে মনোনীত করেছেন৷ ঈশ্বর খ্রীষ্টকে বলেছিলেন,‘তুমি আমার পুত্র, আজ আমি তোমার পিতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3746,51 +4472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Called of God an high priest after the order of Melchisedec.]]></a:t>
+              <a:t><![CDATA[হলাম৷’ গীতসংহিতা 2:7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3878,51 +4604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Of whom we have many things to say, and hard to be uttered, seeing all of you are dull of]]></a:t>
+              <a:t><![CDATA[6. আর অন্য গীতে ঈশ্বর বললেন, ‘তুমি মল্কীষেদকেরমতো চিরকালের জন্য মহাযাজক হলে৷’গীতসংহিতা 110:4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4010,51 +4736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hearing.]]></a:t>
+              <a:t><![CDATA[7. খ্রীষ্ট যখন এ জগতে ছিলেন তখন সাহায্যের জন্য তিনি ঈশ্বরের কাছে প্রার্থনা করেছিলেন৷ ঈশ্বরই তাঁকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4142,51 +4868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For when for the time all of you ought to be teachers, all of you have need that one teach you]]></a:t>
+              <a:t><![CDATA[মৃত্যুর হাত থেকে রক্ষা করতে সমর্থ আর যীশু ঈশ্বরের নিকট প্রবল আর্তনাদ ও অশ্রুজলের সঙ্গে প্রার্থনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4274,51 +5000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[again which be the first principles of the oracles of God; and are become such as have need of milk,]]></a:t>
+              <a:t><![CDATA[করেছিলেন৷ ঈশ্বরের ইচ্ছার প্রতি তাঁর নম্রতা ও বাধ্যতার জন্য ঈশ্বর যীশুর প্রার্থনার উত্তর দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4406,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. For every high priest taken from among men is ordained for men in things pertaining to God, that]]></a:t>
+              <a:t><![CDATA[14. কিন্তু শক্ত খাবার তাদেরই জন্য যাঁরা শিশুর মতো আচরণ করে না এবং আত্মায় পরিপক্ক৷ নিজেদের শিক্ষা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4538,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and not of strong food.]]></a:t>
+              <a:t><![CDATA[8. যীশু ঈশ্বরের পুত্র হওয়া সত্ত্বেও দুঃখভোগ করেছিলেন ও দুঃখভোগের মধ্য দিয়ে বাধ্যতা শিখেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For every one that uses milk is unskillful in the word of righteousness: for he is a babe.]]></a:t>
+              <a:t><![CDATA[9. এইভাবে যীশু মহাযাজকরূপে পূর্ণতা লাভ করলেন; আর তাই তাঁর বাধ্য সকলের জন্য তিনি হলেন চিরকালের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But strong food belongs to them that are of full age, even those who by reason of use have their]]></a:t>
+              <a:t><![CDATA[পরিত্রাণের পথ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5660,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[senses exercised to discern both good and evil.]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বর এইজন্যে তাঁকে মল্কীষেদকের মত মহাযাজক বলে ঘোষণা করলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide24.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[11. এই বিষয়ে আমাদের অনেক কিছু বলার আছে; কিন্তু তোমাদের কাছে তার অর্থ ব্যাখ্যা করা কঠিন, কারণ তোমরা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide25.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তা বুঝতে চেষ্টা করো না৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. এতদিনে তোমাদের শিক্ষক হওয়া উচিত ছিল; কিন্তু এটা বোধ হয় প্রযোজনীয় য়ে তোমাদের ঈশ্বরের বাণীর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রাথমিক বিষয়গুলি কেউ শেখায়৷ কোন শক্ত খাবার নয়, তোমাদের প্রযোজন দুধের৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. যার দুধের প্রযোজন সে তো শিশু৷ সেই ব্যক্তির ধার্মিকতার বিষয়ে য়ে শিক্ষা আছে সে সম্পর্কে কোন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[অভিজ্ঞতা নেই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he may offer both gifts and sacrifices for sins:]]></a:t>
+              <a:t><![CDATA[দিয়ে ও তা অভ্য়াস করে তারা ভাল মন্দের বিচার করতে শিখেছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Who can have compassion on the ignorant, and on them that are out of the way; for that he himself]]></a:t>
+              <a:t><![CDATA[1. প্রত্যেক ইহুদী মহাযাজককে মানুষের ভেতর থেকে মনোনীত করা হয়৷ ঈশ্বর বিষয়ে লোকদের যা করণীয় সেই কাজে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[also is compassed with infirmity.]]></a:t>
+              <a:t><![CDATA[সাহায্য করার জন্য যাজককে নিযোগ করা হয়৷ সেই যাজক লোকদের পাপের প্রায়শ্চিত্তের জন্য ঈশ্বরের উদ্দেশ্যে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And by reason hereof he ought, as for the people, so also for himself, to offer for sins.]]></a:t>
+              <a:t><![CDATA[উপহার ও বলি উত্‌সর্গ করেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And no man takes this honour unto himself, but he that is called of God, as was Aaron.]]></a:t>
+              <a:t><![CDATA[2. অন্যান্য লোকদের মতো মহাযাজকও দুর্বল৷ তিনি অপর মানুষের অজ্ঞতা ও বিচ্য়ুতি থাকলেও তাদের সঙ্গে নরম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. So also Christ glorified not himself to be made an high priest; but he that said unto him, You]]></a:t>
+              <a:t><![CDATA[ব্যবহার করতে সমর্থ য়েহেতু তিনিও অন্যান্য লোকদের মতো নিজের দুর্বলতার দ্বারা বেষ্টিত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are my Son, to day have I begotten you.]]></a:t>
+              <a:t><![CDATA[3. মহাযাজক মানুষের পাপের জন্য য়ে বলি উত্‌সর্গ করেন তার সাথে নিজে দুর্বল বলে নিজের পাপের জন্যও তাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5919,91 +7437,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme24">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
   <a:themeElements>
-    <a:clrScheme name="Theme24">
+    <a:clrScheme name="Theme46">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme24">
+    <a:fontScheme name="Theme46">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -6029,51 +7547,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme24">
+    <a:fmtScheme name="Theme46">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -6204,51 +7722,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>23</Slides>
+  <Slides>29</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>