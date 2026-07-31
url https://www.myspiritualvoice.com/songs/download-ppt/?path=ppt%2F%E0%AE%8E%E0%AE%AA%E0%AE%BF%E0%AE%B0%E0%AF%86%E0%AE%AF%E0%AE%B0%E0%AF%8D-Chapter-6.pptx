--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -63,50 +63,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +137,57 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +321,60 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும் சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும் சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[5. தேவனுடைய நல்வார்த்தையையும் இனிவரும் உலகத்தின் பெலன்களையும் ருசிபார்த்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது கூடாதகாரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆபிரகாமுக்கு தேவன் வாக்குத்தத்தம்பண்ணினபோது, ஆணையிடும்படி தம்மிலும் பெரியவர் ஒருவருமில்லாதபடியினாலே தமது பேரிலே தானே ஆணையிட்டு:]]></a:t>
+              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது கூடாதகாரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +979,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நிச்சயமாக நான் உன்னை ஆசீர்வதிக்கவே ஆசீர்வதித்து, உன்னைப்பெருகவே பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப்படியே, அவன் பொறுமையாய்க் காத்திருந்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல விவாதத்திற்கும் முடிவு.]]></a:t>
+              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும் சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல விவாதத்திற்கும் முடிவு.]]></a:t>
+              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும் சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை ஸ்திரப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான, காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1524,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை ஸ்திரப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான, காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த நம்பிக்கை நமக்கு நிலையும் உறுதியும் திரைக்குள்ளாகப் போகிறதுமான ஆத்தும நங்கூரமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அந்த நம்பிக்கை நமக்கு நிலையும் உறுதியும் திரைக்குள்ளாகப் போகிறதுமான ஆத்தும நங்கூரமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும் சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2178,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நமக்கு முன்னோடினவராகிய இயேசு மெல்கிசேதேக்கின் முறைமையின்படி நித்திய பிரதான ஆசாரியராய் நமக்காக அந்தத் திரைக்குள் பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும் சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நமக்கு முன்னோடினவராகிய இயேசு மெல்கிசேதேக்கின் முறைமையின்படி நித்திய பிரதான ஆசாரியராய் நமக்காக அந்தத் திரைக்குள் பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
+              <a:t><![CDATA[13. ஆபிரகாமுக்கு தேவன் வாக்குத்தத்தம்பண்ணினபோது, ஆணையிடும்படி தம்மிலும் பெரியவர் ஒருவருமில்லாதபடியினாலே தமது பேரிலே தானே ஆணையிட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2614,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
+              <a:t><![CDATA[13. ஆபிரகாமுக்கு தேவன் வாக்குத்தத்தம்பண்ணினபோது, ஆணையிடும்படி தம்மிலும் பெரியவர் ஒருவருமில்லாதபடியினாலே தமது பேரிலே தானே ஆணையிட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
+              <a:t><![CDATA[14. நிச்சயமாக நான் உன்னை ஆசீர்வதிக்கவே ஆசீர்வதித்து, உன்னைப்பெருகவே பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுக்குச் சித்தமானால் இப்படியேசெய்வோம்.]]></a:t>
+              <a:t><![CDATA[15. அந்தப்படியே, அவன் பொறுமையாய்க் காத்திருந்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
+              <a:t><![CDATA[15. அந்தப்படியே, அவன் பொறுமையாய்க் காத்திருந்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
+              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல விவாதத்திற்கும் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவனுடைய நல்வார்த்தையையும் இனிவரும் உலகத்தின் பெலன்களையும் ருசிபார்த்தும்,]]></a:t>
+              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல விவாதத்திற்கும் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது கூடாதகாரியம்.]]></a:t>
+              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை ஸ்திரப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3486,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது கூடாதகாரியம்.]]></a:t>
+              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை ஸ்திரப்படுத்தினார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3922,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும் சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அந்த நம்பிக்கை நமக்கு நிலையும் உறுதியும் திரைக்குள்ளாகப் போகிறதுமான ஆத்தும நங்கூரமாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அந்த நம்பிக்கை நமக்கு நிலையும் உறுதியும் திரைக்குள்ளாகப் போகிறதுமான ஆத்தும நங்கூரமாயிருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நமக்கு முன்னோடினவராகிய இயேசு மெல்கிசேதேக்கின் முறைமையின்படி நித்திய பிரதான ஆசாரியராய் நமக்காக அந்தத் திரைக்குள் பிரவேசித்திருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நமக்கு முன்னோடினவராகிய இயேசு மெல்கிசேதேக்கின் முறைமையின்படி நித்திய பிரதான ஆசாரியராய் நமக்காக அந்தத் திரைக்குள் பிரவேசித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும் சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
+              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான, காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான, காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[3. தேவனுக்குச் சித்தமானால் இப்படியேசெய்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502830" r:id="rId1"/>
+    <p:sldLayoutId id="2474531997" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,54 +5258,110 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4659,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And we desire that every one of you do show the same diligence to the full assurance of hope]]></a:t>
+              <a:t><![CDATA[হয়েছে আর ঈশ্বরের বাক্যের মধ্যে য়ে মঙ্গল নিহিত আছে তার অভিজ্ঞতা লাভ করেছে ও ঈশ্বরের নতুন জগতের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto the end:]]></a:t>
+              <a:t><![CDATA[পরাক্রমের কথা জানতে পেরেছে অথচ তারপর খ্রীষ্ট থেকে দূরে সরে গেছে,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. That all of you be not slothful, but followers of them who through faith and patience inherit]]></a:t>
+              <a:t><![CDATA[5. এমন লোকেদের মন পরিবর্তন করে খ্রীষ্টের পথে তাদের ফিরিয়ে আনা আর সন্ভব নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the promises.]]></a:t>
+              <a:t><![CDATA[6. কারণ তারা ঈশ্বরের পুত্রকে অগ্রাহ্য় করে তাঁকে আবার ক্রুশে দিচ্ছে ও সকলের সামনে তাঁকে উপহাসের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For when God made promise to Abraham, because he could swear by no greater, he swore by himself,]]></a:t>
+              <a:t><![CDATA[পাত্র করছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Saying, Surely blessing I will bless you, and multiplying I will multiply you.]]></a:t>
+              <a:t><![CDATA[7. য়ে জমি বারবার বৃষ্টি শুষে নেয় ও যাঁরা তা চাষ করে তাদের জন্য ভাল ফসল উত্‌পন্ন করে, সে জমি য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And so, after he had patiently endured, he obtained the promise.]]></a:t>
+              <a:t><![CDATA[ঈশ্বরের আশীর্বাদে ধন্য তা বোঝা যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For men verily swear by the greater: and an oath for confirmation is to them an end of all]]></a:t>
+              <a:t><![CDATA[8. কিন্তু যদি সেই জমি শেয়ালকাঁটা ও কাঁটাঝোপে ভরে যায় তবে তা অর্কম্মন্য জমি, তার ঈশ্বরের অভিশাপে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[strife.]]></a:t>
+              <a:t><![CDATA[অভিশপ্ত হবার ভয় আছে এবং তা আগুনে পুড়ে ছারখার হয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Wherein God, willing more abundantly to show unto the heirs of promise the immutability of his]]></a:t>
+              <a:t><![CDATA[9. আমার প্রিয় বন্ধুরা, যদিও আমরা এরূপ বলছি, তবু তোমাদের সম্বন্ধে আমরা এখন দৃঢ় নিশ্চয় য়ে, তোমাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For the earth which drinks in the rain that comes often upon it, and brings forth herbs meet for]]></a:t>
+              <a:t><![CDATA[1. এই জন্য খ্রীষ্টের বিষয়ে প্রাথমিক শিক্ষা আমাদের শেষ করে ফেলা উচিত৷ যা নিয়ে আমরা শুরু করেছিলাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[counsel, confirmed it by an oath:]]></a:t>
+              <a:t><![CDATA[অবস্থা এর থেকে ভালো হবে আর তোমরা যা কিছু করবে তা তোমাদের পরিত্রাণ লাভেরই পদক্ষেপ বিশেষ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. That by two immutable things, in which it was impossible for God to lie, we might have a strong]]></a:t>
+              <a:t><![CDATA[10. ঈশ্বর ন্যায় বিচারক, তোমাদের সব সত্ কর্মের কথা ঈশ্বর মনে রাখেন৷ তাঁর লোকদের তোমরা য়ে সাহায্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[consolation, who have fled for refuge to lay hold upon the hope set before us:]]></a:t>
+              <a:t><![CDATA[করেছ ও এখনও করে থাক, এর দ্বারা তোমরা ঈশ্বরের প্রতি তোমাদের ভালবাসাই প্রকাশ করেছ, এও কি তিনি ভুলতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Which hope we have as an anchor of the soul, both sure and steadfast, and which enters into that]]></a:t>
+              <a:t><![CDATA[পারেন?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[within the veil;]]></a:t>
+              <a:t><![CDATA[11. কিন্তু আমরা চাই য়েন তোমাদের প্রত্যেকে তাদের সমস্ত জীবনে একই রকম তত্‌পরতা দেখায়, যাতে তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Where the forerunner is for us entered, even Jesus, made an high priest for ever after the order]]></a:t>
+              <a:t><![CDATA[সম্পূর্ণভাবে নিশ্চিত হতে পার য়ে তোমাদের প্রত্যাশা পূর্ণ হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Melchisedec.]]></a:t>
+              <a:t><![CDATA[12. আমরা চাই না য়ে তোমরা অলস হও; কিন্তু আমরা চাই যাঁরা বিশ্বাস ও ধৈর্য্যের দ্বারা ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Therefore leaving the principles of the doctrine of Christ, let us go on unto perfection; not]]></a:t>
+              <a:t><![CDATA[প্রতিশ্রুতি লাভ করে, তোমরাও তাদের মতো হও৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[laying again the foundation of repentance from dead works, and of faith toward God,]]></a:t>
+              <a:t><![CDATA[13. ঈশ্বর অব্রাহামের কাছে একটি প্রতিশ্রুতি দিয়েছিলেন আর ঈশ্বর থেকে মহান কেউ নেই৷ তাই তাঁর থেকে মহান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Of the doctrine of baptisms, and of laying on of hands, and of resurrection of the dead, and of]]></a:t>
+              <a:t><![CDATA[কোন ব্যক্তির নামে শপথ করতে না পারাতে তিনি নিজের নামে শপথ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them by whom it is dressed, receives blessing from God:]]></a:t>
+              <a:t><![CDATA[পুনরায় সেই পুরানো শিক্ষামালার দিকে আর আমাদের ফিরে যাওয়া ঠিক নয়৷ মন্দ বিষয় থেকে সরে আসা, ঈশ্বরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[eternal judgment.]]></a:t>
+              <a:t><![CDATA[14. তিনি বললেন, ‘আমি অবশ্যই তোমাকে আশীর্বাদ করব ও তোমার বংশ অগনিত করব৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And this will we do, if God permit.]]></a:t>
+              <a:t><![CDATA[15. এই প্রতিশ্রুতির বিষয়ে অব্রাহাম ধৈর্য্য ধরে অপেক্ষা করলেন, পরে ঈশ্বর যা প্রতিশ্রুতি দিয়েছিলেন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For it is impossible for those who were once enlightened, and have tasted of the heavenly gift,]]></a:t>
+              <a:t><![CDATA[তা তিনি লাভ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and were made partakers of the Holy Spirit,]]></a:t>
+              <a:t><![CDATA[16. সাধারণ মানুষ যখন তার থেকে মহান কোন ব্যক্তির নাম নিয়ে শপথ করে, সে তার প্রতিশ্রুতি পালন করবে কিনা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And have tasted the good word of God, and the powers of the world to come,]]></a:t>
+              <a:t><![CDATA[সে বিষয়ে এই শপথের দ্বারা সব সংশয়ের অবসান হয়, সব তর্কের নিষ্পত্তি হয়ে যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. If they shall fall away, to renew them again unto repentance; seeing they crucify to themselves]]></a:t>
+              <a:t><![CDATA[17. ঈশ্বর য়ে প্রতিজ্ঞা করেছিলেন সেই প্রতিজ্ঞার উত্তরাধিকারীদের তিনি শপথের মাধ্যমে আরও নিশ্চয়তার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +9202,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the Son of God afresh, and put him to an open shame.]]></a:t>
+              <a:t><![CDATA[সঙ্গে বলতে চাইলেন য়ে তাঁর সেই প্রতিজ্ঞা অপরিবর্ত্তনীয়৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. ঈশ্বরের প্রতিশ্রুতি ও শপথ কখনও বদলায় না৷ ঈশ্বর মিথ্যা কথা বলেন না ও শপথ করার সময়ে ছল করেন না৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[অতএব আমরা যাঁরা নিরাপত্তার জন্যে ঈশ্বরের কাছে ছুটে যাই, তাদের পক্ষে এই বিষয়গুলি বড় সান্ত্বনার৷ ঐ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বিষয় দুটি ঈশ্বরের প্রদত্ত আশাতে জীবন অতিবাহিত করার জন্য আমাদের সান্ত্বনা ও শক্তি য়োগাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9730,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But that which bears thorns and briers is rejected, and is nigh unto cursing; whose end is to be]]></a:t>
+              <a:t><![CDATA[বিশ্বাস করা এইসব করে আমরা খ্রীষ্টেতে জীবন শুরু করেছিলাম৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. আমাদের জীবন সম্পর্কে আমাদের য়ে প্রত্যাশা আছে তা নোঙরের মত দৃঢ় ও অটল৷ তা পর্দার আড়ালে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[স্বর্গীয় মন্দিরের পবিত্র স্থানে আমাদের প্রবেশ করায়৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. যীশু, যিনি মল্কীষেদকের রীতি অনুযাযী চিরকালের জন্য মহাযাজক হলেন, তিনি আমাদের হয়ে সেখানে প্রবেশ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করেছেন এবং আমাদের জন্য পথ খুলে দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burned.]]></a:t>
+              <a:t><![CDATA[2. সেই সময় বিভিন্ন রকম বাপ্তিস্ম ও হস্তার্পণের বিষয়ে আমাদের শিক্ষা দেওয়া হয়েছিল৷ মৃতদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. But, beloved, we are persuaded better things of you, and things that accompany salvation, though]]></a:t>
+              <a:t><![CDATA[পুনরুত্থানের বিষয়ে শিক্ষা ও অনন্ত বিচার সম্বন্ধেও শিক্ষা দেওয়া হয়েছিল; কিন্তু এখন আমাদের আরো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[we thus speak.]]></a:t>
+              <a:t><![CDATA[এগিয়ে যাওয়া ও উন্নত শিক্ষা গ্রহণ করা দরকার৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For God is not unrighteous to forget your work and labour of love, which all of you have showed]]></a:t>
+              <a:t><![CDATA[3. ঈশ্বর যদি চান তবে আমরা এই কাজ করব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[toward his name, in that all of you have ministered to the saints, and do minister.]]></a:t>
+              <a:t><![CDATA[4. যাঁরা একবার অন্তরে সত্যের আলো পেয়েছে, স্বর্গীয় দানের আস্বাদ পেয়েছে ও পবিত্র আত্মার অংশীদার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme67">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
   <a:themeElements>
-    <a:clrScheme name="Theme67">
+    <a:clrScheme name="Theme42">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme67">
+    <a:fontScheme name="Theme42">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme67">
+    <a:fmtScheme name="Theme42">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +11264,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>43</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>