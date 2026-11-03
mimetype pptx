--- v1 (2026-07-31)
+++ v2 (2026-11-03)
@@ -67,60 +67,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...8 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -139,55 +129,50 @@
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
-[...3 lines deleted...]
-    <p:sldId id="298" r:id="rId45"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -323,58 +308,53 @@
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
-[...6 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
+              <a:t><![CDATA[6. If they shall fall away, to renew them again unto repentance; seeing they crucify to themselves the Son of God afresh, and put him to an open shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
+              <a:t><![CDATA[6. If they shall fall away, to renew them again unto repentance; seeing they crucify to themselves the Son of God afresh, and put him to an open shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தேவனுடைய நல்வார்த்தையையும் இனிவரும் உலகத்தின் பெலன்களையும் ருசிபார்த்தும்,]]></a:t>
+              <a:t><![CDATA[7. For the earth which drinks in the rain that comes often upon it, and brings forth herbs meet for them by whom it is dressed, receives blessing from God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது கூடாதகாரியம்.]]></a:t>
+              <a:t><![CDATA[7. For the earth which drinks in the rain that comes often upon it, and brings forth herbs meet for them by whom it is dressed, receives blessing from God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது கூடாதகாரியம்.]]></a:t>
+              <a:t><![CDATA[8. But that which bears thorns and briers is rejected, and is nigh unto cursing; whose end is to be burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
+              <a:t><![CDATA[8. But that which bears thorns and briers is rejected, and is nigh unto cursing; whose end is to be burned.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
+              <a:t><![CDATA[9. But, beloved, we are persuaded better things of you, and things that accompany salvation, though we thus speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும் சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
+              <a:t><![CDATA[9. But, beloved, we are persuaded better things of you, and things that accompany salvation, though we thus speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும் சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
+              <a:t><![CDATA[10. For God is not unrighteous to forget your work and labour of love, which all of you have showed toward his name, in that all of you have ministered to the saints, and do minister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான, காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[10. For God is not unrighteous to forget your work and labour of love, which all of you have showed toward his name, in that all of you have ministered to the saints, and do minister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
+              <a:t><![CDATA[1. Therefore leaving the principles of the doctrine of Christ, let us go on unto perfection; not laying again the foundation of repentance from dead works, and of faith toward God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான, காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[10. For God is not unrighteous to forget your work and labour of love, which all of you have showed toward his name, in that all of you have ministered to the saints, and do minister.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[11. And we desire that every one of you do show the same diligence to the full assurance of hope unto the end:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[11. And we desire that every one of you do show the same diligence to the full assurance of hope unto the end:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன் அநீதியுள்ளவரல்லவே.]]></a:t>
+              <a:t><![CDATA[12. That all of you be not slothful, but followers of them who through faith and patience inherit the promises.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும் சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[12. That all of you be not slothful, but followers of them who through faith and patience inherit the promises.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும் சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[13. For when God made promise to Abraham, because he could swear by no greater, he swore by himself,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[13. For when God made promise to Abraham, because he could swear by no greater, he swore by himself,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[14. Saying, Surely blessing I will bless you, and multiplying I will multiply you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆபிரகாமுக்கு தேவன் வாக்குத்தத்தம்பண்ணினபோது, ஆணையிடும்படி தம்மிலும் பெரியவர் ஒருவருமில்லாதபடியினாலே தமது பேரிலே தானே ஆணையிட்டு:]]></a:t>
+              <a:t><![CDATA[15. And so, after he had patiently endured, he obtained the promise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆபிரகாமுக்கு தேவன் வாக்குத்தத்தம்பண்ணினபோது, ஆணையிடும்படி தம்மிலும் பெரியவர் ஒருவருமில்லாதபடியினாலே தமது பேரிலே தானே ஆணையிட்டு:]]></a:t>
+              <a:t><![CDATA[16. For men verily swear by the greater: and an oath for confirmation is to them an end of all strife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
+              <a:t><![CDATA[1. Therefore leaving the principles of the doctrine of Christ, let us go on unto perfection; not laying again the foundation of repentance from dead works, and of faith toward God,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நிச்சயமாக நான் உன்னை ஆசீர்வதிக்கவே ஆசீர்வதித்து, உன்னைப்பெருகவே பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. For men verily swear by the greater: and an oath for confirmation is to them an end of all strife.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப்படியே, அவன் பொறுமையாய்க் காத்திருந்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[17. Wherein God, willing more abundantly to show unto the heirs of promise the immutability of his counsel, confirmed it by an oath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அந்தப்படியே, அவன் பொறுமையாய்க் காத்திருந்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெற்றான்.]]></a:t>
+              <a:t><![CDATA[17. Wherein God, willing more abundantly to show unto the heirs of promise the immutability of his counsel, confirmed it by an oath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல விவாதத்திற்கும் முடிவு.]]></a:t>
+              <a:t><![CDATA[17. Wherein God, willing more abundantly to show unto the heirs of promise the immutability of his counsel, confirmed it by an oath:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல விவாதத்திற்கும் முடிவு.]]></a:t>
+              <a:t><![CDATA[18. That by two immutable things, in which it was impossible for God to lie, we might have a strong consolation, who have fled for refuge to lay hold upon the hope set before us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை ஸ்திரப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[18. That by two immutable things, in which it was impossible for God to lie, we might have a strong consolation, who have fled for refuge to lay hold upon the hope set before us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை ஸ்திரப்படுத்தினார்.]]></a:t>
+              <a:t><![CDATA[19. Which hope we have as an anchor of the soul, both sure and steadfast, and which enters into that within the veil;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[20. Where the forerunner is for us entered, even Jesus, made an high priest for ever after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,160 +3684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[20. Where the forerunner is for us entered, even Jesus, made an high priest for ever after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,487 +3793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[20. நமக்கு முன்னோடினவராகிய இயேசு மெல்கிசேதேக்கின் முறைமையின்படி நித்திய பிரதான ஆசாரியராய் நமக்காக அந்தத் திரைக்குள் பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Of the doctrine of baptisms, and of laying on of hands, and of resurrection of the dead, and of eternal judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +3902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
+              <a:t><![CDATA[2. Of the doctrine of baptisms, and of laying on of hands, and of resurrection of the dead, and of eternal judgment.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
+              <a:t><![CDATA[3. And this will we do, if God permit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
+              <a:t><![CDATA[4. For it is impossible for those who were once enlightened, and have tasted of the heavenly gift, and were made partakers of the Holy Spirit,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. தேவனுக்குச் சித்தமானால் இப்படியேசெய்வோம்.]]></a:t>
+              <a:t><![CDATA[5. And have tasted the good word of God, and the powers of the world to come,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +4338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
+              <a:t><![CDATA[6. If they shall fall away, to renew them again unto repentance; seeing they crucify to themselves the Son of God afresh, and put him to an open shame.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +4417,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474531997" r:id="rId1"/>
+    <p:sldLayoutId id="2482617927" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5274,94 +4709,54 @@
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...30 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5506,51 +4901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হয়েছে আর ঈশ্বরের বাক্যের মধ্যে য়ে মঙ্গল নিহিত আছে তার অভিজ্ঞতা লাভ করেছে ও ঈশ্বরের নতুন জগতের]]></a:t>
+              <a:t><![CDATA[அவமானப்படுத்துகிறபடியால், மனந்திரும்புகிறதற்கேதுவாய் அவர்களை மறுபடியும் புதுப்பிக்கிறது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পরাক্রমের কথা জানতে পেরেছে অথচ তারপর খ্রীষ্ট থেকে দূরে সরে গেছে,]]></a:t>
+              <a:t><![CDATA[கூடாதகாரியம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. এমন লোকেদের মন পরিবর্তন করে খ্রীষ্টের পথে তাদের ফিরিয়ে আনা আর সন্ভব নয়৷]]></a:t>
+              <a:t><![CDATA[7. எப்படியெனில், தன்மேல் அடிக்கடி பெய்கிற மழையைக் குடித்து, தன்னிடத்தில் பயிரிடுகிறவர்களுக்கேற்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. কারণ তারা ঈশ্বরের পুত্রকে অগ্রাহ্য় করে তাঁকে আবার ক্রুশে দিচ্ছে ও সকলের সামনে তাঁকে উপহাসের]]></a:t>
+              <a:t><![CDATA[பயிரை முளைப்பிக்கும் நிலமானது தேவனால் ஆசீர்வாதம் பெறும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +5429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাত্র করছে৷]]></a:t>
+              <a:t><![CDATA[8. முள்செடிகளையும் முள்பூண்டுகளையும் முளைப்பிக்கிற நிலமோ தகாததாயும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +5561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. য়ে জমি বারবার বৃষ্টি শুষে নেয় ও যাঁরা তা চাষ করে তাদের জন্য ভাল ফসল উত্‌পন্ন করে, সে জমি য়ে]]></a:t>
+              <a:t><![CDATA[சபிக்கப்படுகிறதற்கேற்றதாயுமிருக்கிறது; சுட்டெரிக்கப்படுவதே அதின் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +5693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঈশ্বরের আশীর্বাদে ধন্য তা বোঝা যায়৷]]></a:t>
+              <a:t><![CDATA[9. பிரியமானவர்களே, நாங்கள் இப்படிச் சொன்னாலும் நன்மையானவைகளும், இரட்சிப்புக்குரியவைகளுமான,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +5825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. কিন্তু যদি সেই জমি শেয়ালকাঁটা ও কাঁটাঝোপে ভরে যায় তবে তা অর্কম্মন্য জমি, তার ঈশ্বরের অভিশাপে]]></a:t>
+              <a:t><![CDATA[காரியங்கள் உங்களிடத்தில் உண்டாயிருக்கிறதென்று நம்பியிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +5957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অভিশপ্ত হবার ভয় আছে এবং তা আগুনে পুড়ে ছারখার হয়ে যাবে৷]]></a:t>
+              <a:t><![CDATA[10. ஏனென்றால், உங்கள் கிரியையையும், நீங்கள் பரிசுத்தவான்களுக்கு ஊழியஞ்செய்ததினாலும் செய்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. আমার প্রিয় বন্ধুরা, যদিও আমরা এরূপ বলছি, তবু তোমাদের সম্বন্ধে আমরা এখন দৃঢ় নিশ্চয় য়ে, তোমাদের]]></a:t>
+              <a:t><![CDATA[வருகிறதினாலும் தமது நாமத்திற்குக் காண்பித்த அன்புள்ள பிரயாசத்தையும் மறந்துவிடுகிறதற்கு தேவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. এই জন্য খ্রীষ্টের বিষয়ে প্রাথমিক শিক্ষা আমাদের শেষ করে ফেলা উচিত৷ যা নিয়ে আমরা শুরু করেছিলাম]]></a:t>
+              <a:t><![CDATA[1. ஆகையால், கிறிஸ்துவைப்பற்றிச் சொல்லிய மூல உபதேச வசனங்களை நாம் விட்டு, செத்த கிரியைகளுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অবস্থা এর থেকে ভালো হবে আর তোমরা যা কিছু করবে তা তোমাদের পরিত্রাণ লাভেরই পদক্ষেপ বিশেষ৷]]></a:t>
+              <a:t><![CDATA[அநீதியுள்ளவரல்லவே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঈশ্বর ন্যায় বিচারক, তোমাদের সব সত্ কর্মের কথা ঈশ্বর মনে রাখেন৷ তাঁর লোকদের তোমরা য়ে সাহায্য]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் அசதியாயிராமல், வாக்குத்தத்தமான ஆசீர்வாதங்களை விசுவாசத்தினாலும் நீடிய பொறுமையினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +6617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছ ও এখনও করে থাক, এর দ্বারা তোমরা ঈশ্বরের প্রতি তোমাদের ভালবাসাই প্রকাশ করেছ, এও কি তিনি ভুলতে]]></a:t>
+              <a:t><![CDATA[சுதந்தரித்துக்கொள்ளுகிறவர்களைப் பின்பற்றுகிறவர்களுமாயிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +6749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারেন?]]></a:t>
+              <a:t><![CDATA[12. உங்களுக்கு நம்பிக்கையின் பூரண நிச்சயமுண்டாகும்படி நீங்கள் யாவரும் முடிவுபரியந்தம் அப்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +6881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু আমরা চাই য়েন তোমাদের প্রত্যেকে তাদের সমস্ত জীবনে একই রকম তত্‌পরতা দেখায়, যাতে তোমরা]]></a:t>
+              <a:t><![CDATA[ஜாக்கிரதையைக் காண்பிக்கவேண்டுமென்று ஆசையாயிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সম্পূর্ণভাবে নিশ্চিত হতে পার য়ে তোমাদের প্রত্যাশা পূর্ণ হবে৷]]></a:t>
+              <a:t><![CDATA[13. ஆபிரகாமுக்கு தேவன் வாக்குத்தத்தம்பண்ணினபோது, ஆணையிடும்படி தம்மிலும் பெரியவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7145,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. আমরা চাই না য়ে তোমরা অলস হও; কিন্তু আমরা চাই যাঁরা বিশ্বাস ও ধৈর্য্যের দ্বারা ঈশ্বরের]]></a:t>
+              <a:t><![CDATA[ஒருவருமில்லாதபடியினாலே தமது பேரிலே தானே ஆணையிட்டு:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7277,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিশ্রুতি লাভ করে, তোমরাও তাদের মতো হও৷]]></a:t>
+              <a:t><![CDATA[14. நிச்சயமாக நான் உன்னை ஆசீர்வதிக்கவே ஆசீர்வதித்து, உன்னைப்பெருகவே பெருகப்பண்ணுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ঈশ্বর অব্রাহামের কাছে একটি প্রতিশ্রুতি দিয়েছিলেন আর ঈশ্বর থেকে মহান কেউ নেই৷ তাই তাঁর থেকে মহান]]></a:t>
+              <a:t><![CDATA[15. அந்தப்படியே, அவன் பொறுமையாய்க் காத்திருந்து, வாக்குத்தத்தம்பண்ணப்பட்டதைப் பெற்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +7541,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কোন ব্যক্তির নামে শপথ করতে না পারাতে তিনি নিজের নামে শপথ করলেন৷]]></a:t>
+              <a:t><![CDATA[16. மனுஷர் தங்களிலும் பெரியவர்பேரில் ஆணையிடுவார்கள்; உறுதிபண்ணும்படிக்கு ஆணையிடுதலே சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +7673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুনরায় সেই পুরানো শিক্ষামালার দিকে আর আমাদের ফিরে যাওয়া ঠিক নয়৷ মন্দ বিষয় থেকে সরে আসা, ঈশ্বরে]]></a:t>
+              <a:t><![CDATA[நீங்கலாகும் மனந்திரும்புதல், தேவன்பேரில் வைக்கும் விசுவாசம்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +7805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তিনি বললেন, ‘আমি অবশ্যই তোমাকে আশীর্বাদ করব ও তোমার বংশ অগনিত করব৷’]]></a:t>
+              <a:t><![CDATA[விவாதத்திற்கும் முடிவு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +7937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. এই প্রতিশ্রুতির বিষয়ে অব্রাহাম ধৈর্য্য ধরে অপেক্ষা করলেন, পরে ঈশ্বর যা প্রতিশ্রুতি দিয়েছিলেন]]></a:t>
+              <a:t><![CDATA[17. அந்தப்படி, தேவனும் வாக்குத்தத்தம் பண்ணப்பட்டவைகளைச் சுதந்தரித்துக்கொள்ளுகிறவர்களுக்குத் தமது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তা তিনি লাভ করলেন৷]]></a:t>
+              <a:t><![CDATA[ஆலோசனையின் மாறாத நிச்சயத்தைப் பரிபூரணமாய்க் காண்பிக்கும்படி சித்தமுள்ளவராய், ஓர் ஆணையினாலே அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. সাধারণ মানুষ যখন তার থেকে মহান কোন ব্যক্তির নাম নিয়ে শপথ করে, সে তার প্রতিশ্রুতি পালন করবে কিনা]]></a:t>
+              <a:t><![CDATA[ஸ்திரப்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সে বিষয়ে এই শপথের দ্বারা সব সংশয়ের অবসান হয়, সব তর্কের নিষ্পত্তি হয়ে যায়৷]]></a:t>
+              <a:t><![CDATA[18. நமக்கு முன் வைக்கப்பட்ட நம்பிக்கையைப் பற்றிக்கொள்ளும்படி அடைக்கலமாய் ஓடிவந்த நமக்கு இரண்டு மாறாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +8465,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ঈশ্বর য়ে প্রতিজ্ঞা করেছিলেন সেই প্রতিজ্ঞার উত্তরাধিকারীদের তিনি শপথের মাধ্যমে আরও নিশ্চয়তার]]></a:t>
+              <a:t><![CDATA[விசேஷங்களினால் நிறைந்த ஆறுதலுண்டாகும்படிக்கு எவ்வளவேனும் பொய்யுரையாத தேவன் அப்படிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +8597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সঙ্গে বলতে চাইলেন য়ে তাঁর সেই প্রতিজ্ঞা অপরিবর্ত্তনীয়৷]]></a:t>
+              <a:t><![CDATA[19. அந்த நம்பிக்கை நமக்கு நிலையும் உறுதியும் திரைக்குள்ளாகப் போகிறதுமான ஆத்தும நங்கூரமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +8729,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ঈশ্বরের প্রতিশ্রুতি ও শপথ কখনও বদলায় না৷ ঈশ্বর মিথ্যা কথা বলেন না ও শপথ করার সময়ে ছল করেন না৷]]></a:t>
+              <a:t><![CDATA[20. நமக்கு முன்னோடினவராகிய இயேசு மெல்கிசேதேக்கின் முறைமையின்படி நித்திய பிரதான ஆசாரியராய் நமக்காக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,183 +8861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অতএব আমরা যাঁরা নিরাপত্তার জন্যে ঈশ্বরের কাছে ছুটে যাই, তাদের পক্ষে এই বিষয়গুলি বড় সান্ত্বনার৷ ঐ]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[বিষয় দুটি ঈশ্বরের প্রদত্ত আশাতে জীবন অতিবাহিত করার জন্য আমাদের সান্ত্বনা ও শক্তি য়োগাবে৷]]></a:t>
+              <a:t><![CDATA[அந்தத் திரைக்குள் பிரவேசித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,579 +8993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিশ্বাস করা এইসব করে আমরা খ্রীষ্টেতে জীবন শুরু করেছিলাম৷]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[করেছেন এবং আমাদের জন্য পথ খুলে দিয়েছেন৷]]></a:t>
+              <a:t><![CDATA[2. ஸ்நானங்களுக்கடுத்த உபதேசம், கைகளை வைக்குதல், மரித்தோரின் உயிர்த்தெழுதல், நியாயத்தீர்ப்பு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +9125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সেই সময় বিভিন্ন রকম বাপ্তিস্ম ও হস্তার্পণের বিষয়ে আমাদের শিক্ষা দেওয়া হয়েছিল৷ মৃতদের]]></a:t>
+              <a:t><![CDATA[என்பவைகளாகிய அஸ்திபாரத்தை மறுபடியும் போடாமல், பூரணராகும்படி கடந்துபோவோமாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পুনরুত্থানের বিষয়ে শিক্ষা ও অনন্ত বিচার সম্বন্ধেও শিক্ষা দেওয়া হয়েছিল; কিন্তু এখন আমাদের আরো]]></a:t>
+              <a:t><![CDATA[3. தேவனுக்குச் சித்தமானால் இப்படியேசெய்வோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এগিয়ে যাওয়া ও উন্নত শিক্ষা গ্রহণ করা দরকার৷]]></a:t>
+              <a:t><![CDATA[4. ஏனெனில், ஒருதரம் பிரகாசிப்பிக்கப்பட்டும், பரமஈவை ருசிபார்த்தும், பரிசுத்த ஆவியைப் பெற்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ঈশ্বর যদি চান তবে আমরা এই কাজ করব৷]]></a:t>
+              <a:t><![CDATA[5. தேவனுடைய நல்வார்த்தையையும் இனிவரும் உலகத்தின் பெலன்களையும் ருசிபார்த்தும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যাঁরা একবার অন্তরে সত্যের আলো পেয়েছে, স্বর্গীয় দানের আস্বাদ পেয়েছে ও পবিত্র আত্মার অংশীদার]]></a:t>
+              <a:t><![CDATA[6. மறுதலித்துப்போனவர்கள், தேவனுடைய குமாரனைத் தாங்களே மறுபடியும் சிலுவையில் அறைந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +9714,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme42">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme81">
   <a:themeElements>
-    <a:clrScheme name="Theme42">
+    <a:clrScheme name="Theme81">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme42">
+    <a:fontScheme name="Theme81">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +9824,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme42">
+    <a:fmtScheme name="Theme81">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +9999,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>38</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>