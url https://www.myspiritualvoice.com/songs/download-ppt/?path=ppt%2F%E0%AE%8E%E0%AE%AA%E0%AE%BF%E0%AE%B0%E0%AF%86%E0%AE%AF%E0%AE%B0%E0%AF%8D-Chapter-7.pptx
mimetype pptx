--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -83,50 +83,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -153,50 +173,60 @@
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
+    <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -340,53 +370,63 @@
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
-  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -446,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் மாம்ச சம்பந்தமான கட்டளையாகிய நியாயப்பிரமாணத்தின்படி ஆசாரியராகாமல்,]]></a:t>
+              <a:t><![CDATA[4. Now consider how great this man was, unto whom even the patriarch Abraham gave the tenth of the spoils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -555,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் மாம்ச சம்பந்தமான கட்டளையாகிய நியாயப்பிரமாணத்தின்படி ஆசாரியராகாமல்,]]></a:t>
+              <a:t><![CDATA[4. Now consider how great this man was, unto whom even the patriarch Abraham gave the tenth of the spoils.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -664,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் மெல்கிசேதேக்கின் முறைமையின்படி என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று சொல்லிய சாட்சிக்குத்தக்கதாக அழியாத ஜீவனுக்குரிய வல்லமையின்படியே ஆசாரியரானார்.]]></a:t>
+              <a:t><![CDATA[5. And verily they that are of the sons of Levi, who receive the office of the priesthood, have a commandment to take tithes of the people according to the law, that is, of their brethren, though they come out of the loins of Abraham:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -773,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. முந்தின கட்டளை பெலவீனமுள்ளதும் பயனற்றதுமாயிருந்ததினிமித்தம் மாற்றப்பட்டது.]]></a:t>
+              <a:t><![CDATA[5. And verily they that are of the sons of Levi, who receive the office of the priesthood, have a commandment to take tithes of the people according to the law, that is, of their brethren, though they come out of the loins of Abraham:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -882,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயப்பிரமாணமானது ஒன்றையும் பூரணப்படுத்தவில்லை, அதிக நன்மையான நம்பிக்கையை வருவிப்பதோ பூரணப்படுத்துகிறது; அந்த நம்பிக்கையினாலே தேவனிடத்தில் சேருகிறோம்.]]></a:t>
+              <a:t><![CDATA[5. And verily they that are of the sons of Levi, who receive the office of the priesthood, have a commandment to take tithes of the people according to the law, that is, of their brethren, though they come out of the loins of Abraham:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -991,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. நியாயப்பிரமாணமானது ஒன்றையும் பூரணப்படுத்தவில்லை, அதிக நன்மையான நம்பிக்கையை வருவிப்பதோ பூரணப்படுத்துகிறது; அந்த நம்பிக்கையினாலே தேவனிடத்தில் சேருகிறோம்.]]></a:t>
+              <a:t><![CDATA[6. But he whose descent is not counted from them received tithes of Abraham, and blessed him that had the promises.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1100,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அன்றியும், அவர்கள் ஆணையில்லாமல் ஆசாரியராக்கப்படுகிறார்கள்; இவரோ: நீர் மெல்கிசேதேக்கின் முறைமையின்படி என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று கர்த்தர் ஆணையிட்டார், மனம்மாறாலும் இருப்பார் என்று தம்முடனே சொன்னவராலே ஆணையோடே ஆசாரியரானார்.]]></a:t>
+              <a:t><![CDATA[6. But he whose descent is not counted from them received tithes of Abraham, and blessed him that had the promises.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1209,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனதால், இயேசுவானவர் ஆணையின்படியே ஆசாரியராக்கப்பட்டது எவ்வளவு விசேஷித்த காரியமோ,]]></a:t>
+              <a:t><![CDATA[7. And without all contradiction the less is blessed of the better.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1318,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆனதால், இயேசுவானவர் ஆணையின்படியே ஆசாரியராக்கப்பட்டது எவ்வளவு விசேஷித்த காரியமோ,]]></a:t>
+              <a:t><![CDATA[8. And here men that die receive tithes; but there he receives them, of whom it is witnessed that he lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1427,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவ்வளவு விசேஷித்த உடன்படிக்கைக்குப் பிணையாளியானார்.]]></a:t>
+              <a:t><![CDATA[8. And here men that die receive tithes; but there he receives them, of whom it is witnessed that he lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1536,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அல்லாமலும், இஸ்ரவேல், தங்கள் லேவிகோத்திர ஆசாரிய முறைமைக்குட்பட்டிருந்தல்லவோ நியாயப்பிரமாணத்தைப் பெற்றார்கள்; அந்த ஆசாரிய முறைமையினாலே பூரணப்படுதல் உண்டாயிருக்குமானால், ஆரோனுடைய முறைமையின்படி அழைக்கப்படாமல், மெல்கிசேதேக்கினுடைய, முறைமையின்படி அழைக்கப்பட்ட வேறொரு ஆசாரியர் எழும்பவேண்டுவதென்ன?]]></a:t>
+              <a:t><![CDATA[1. For this Melchisedec, king of Salem, priest of the most high God, who met Abraham returning from the slaughter of the kings, and blessed him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1645,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அன்றியும், அவர்கள் மரணத்தினிமித்தம் நிலைத்திருக்கக்கூடாதவர்களானபடியால், ஆசாரியராக்கப்படுகிறவர்கள் அநேகராயிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And as I may so say, Levi also, who receives tithes, paid tithes in Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1754,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. இவரோ என்றென்றைக்கும் நிலைத்திருக்கிறபடியினாலே, மாறிப்போகாத ஆசாரியத்துவமுள்ளவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. And as I may so say, Levi also, who receives tithes, paid tithes in Abraham.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1863,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், தமது மூலமாய் தேவனிடத்தில் சேருகிறவர்களுக்காக வேண்டுதல்செய்யும்படிக்கு அவர் எப்பொழுதும் உயிரோடிருக்கிறவராகையால் அவர்களை முற்றுமுடிய இரட்சிக்க வல்லவராயுமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. For he was yet in the loins of his father, when Melchisedec met him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1972,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. மேலும், தமது மூலமாய் தேவனிடத்தில் சேருகிறவர்களுக்காக வேண்டுதல்செய்யும்படிக்கு அவர் எப்பொழுதும் உயிரோடிருக்கிறவராகையால் அவர்களை முற்றுமுடிய இரட்சிக்க வல்லவராயுமிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. If therefore perfection were by the Levitical priesthood, (for under it the people received the law,) what further need was there that another priest should rise after the order of Melchisedec, and not be called after the order of Aaron?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2081,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த மெல்கிசேதேக்கு சாலேமின் ராஜாவும், உன்னதமான தேவனுடைய ஆசாரியனுமாயிருந்தான்; ராஜாக்களை முறியடித்துவந்த ஆபிரகாமுக்கு இவன் எதிர்கொண்டுபோய், அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[11. If therefore perfection were by the Levitical priesthood, (for under it the people received the law,) what further need was there that another priest should rise after the order of Melchisedec, and not be called after the order of Aaron?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2190,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இந்த மெல்கிசேதேக்கு சாலேமின் ராஜாவும், உன்னதமான தேவனுடைய ஆசாரியனுமாயிருந்தான்; ராஜாக்களை முறியடித்துவந்த ஆபிரகாமுக்கு இவன் எதிர்கொண்டுபோய், அவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[11. If therefore perfection were by the Levitical priesthood, (for under it the people received the law,) what further need was there that another priest should rise after the order of Melchisedec, and not be called after the order of Aaron?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2299,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பரிசுத்தரும், குற்றமற்றவரும், மாசில்லாதவரும், பாவிகளுக்கு விலகினவரும், வானங்களிலும் உயர்ந்தவருமாயிருக்கிற இவ்விதமான பிரதான ஆசாரியர் நமக்கு ஏற்றவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. For the priesthood being changed, there is made of necessity a change also of the law.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2408,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. பரிசுத்தரும், குற்றமற்றவரும், மாசில்லாதவரும், பாவிகளுக்கு விலகினவரும், வானங்களிலும் உயர்ந்தவருமாயிருக்கிற இவ்விதமான பிரதான ஆசாரியர் நமக்கு ஏற்றவராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. For he of whom these things are spoken pertains to another tribe, of which no man gave attendance at the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2517,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் பிரதான ஆசாரியர்களைப்போல முன்பு சொந்தப் பாவங்களுக்காகவும், பின்பு ஜனங்களுடைய பாவங்களுக்காகவும் நாடோறும் பலியிடவேண்டுவதில்லை; ஏனெனில் தம்மைத்தாமே பலியிட்டதினாலே ஒரேதரம் செய்து முடித்தார்.]]></a:t>
+              <a:t><![CDATA[13. For he of whom these things are spoken pertains to another tribe, of which no man gave attendance at the altar.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2626,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர் பிரதான ஆசாரியர்களைப்போல முன்பு சொந்தப் பாவங்களுக்காகவும், பின்பு ஜனங்களுடைய பாவங்களுக்காகவும் நாடோறும் பலியிடவேண்டுவதில்லை; ஏனெனில் தம்மைத்தாமே பலியிட்டதினாலே ஒரேதரம் செய்து முடித்தார்.]]></a:t>
+              <a:t><![CDATA[14. For it is evident that our Lord sprang out of Juda; of which tribe Moses spoke nothing concerning priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2735,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அல்லாமலும், இஸ்ரவேல், தங்கள் லேவிகோத்திர ஆசாரிய முறைமைக்குட்பட்டிருந்தல்லவோ நியாயப்பிரமாணத்தைப் பெற்றார்கள்; அந்த ஆசாரிய முறைமையினாலே பூரணப்படுதல் உண்டாயிருக்குமானால், ஆரோனுடைய முறைமையின்படி அழைக்கப்படாமல், மெல்கிசேதேக்கினுடைய, முறைமையின்படி அழைக்கப்பட்ட வேறொரு ஆசாரியர் எழும்பவேண்டுவதென்ன?]]></a:t>
+              <a:t><![CDATA[1. For this Melchisedec, king of Salem, priest of the most high God, who met Abraham returning from the slaughter of the kings, and blessed him;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2844,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நியாயப்பிரமாணமானது பெலவீனமுள்ள மனுஷர்களைப் பிரதான ஆசாரியராக ஏற்படுத்துகிறது; நியாயப்பிரமாணத்திற்குப்பின்பு உண்டான ஆணையோடே விளங்கிய வசனமோ என்றென்றைக்கும் பூரணரான குமாரனை ஏற்படுத்துகிறது.]]></a:t>
+              <a:t><![CDATA[14. For it is evident that our Lord sprang out of Juda; of which tribe Moses spoke nothing concerning priesthood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2953,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நியாயப்பிரமாணமானது பெலவீனமுள்ள மனுஷர்களைப் பிரதான ஆசாரியராக ஏற்படுத்துகிறது; நியாயப்பிரமாணத்திற்குப்பின்பு உண்டான ஆணையோடே விளங்கிய வசனமோ என்றென்றைக்கும் பூரணரான குமாரனை ஏற்படுத்துகிறது.]]></a:t>
+              <a:t><![CDATA[15. And it is yet far more evident: for that after the embodiment of Melchisedec there arises another priest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3062,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இவனுக்கு ஆபிரகாம் எல்லாவற்றிலும் தசமபாகம் கொடுத்தான்; இவனுடைய முதற்பேராகிய மெல்கிசேதேக்கு என்பதற்கு நீதியின் ராஜா என்றும், பின்பு சாலேமின் ராஜா என்பதற்குச் சமாதானத்தின் ராஜா என்றும் அருத்தமாம்.]]></a:t>
+              <a:t><![CDATA[15. And it is yet far more evident: for that after the embodiment of Melchisedec there arises another priest,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3171,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இவனுக்கு ஆபிரகாம் எல்லாவற்றிலும் தசமபாகம் கொடுத்தான்; இவனுடைய முதற்பேராகிய மெல்கிசேதேக்கு என்பதற்கு நீதியின் ராஜா என்றும், பின்பு சாலேமின் ராஜா என்பதற்குச் சமாதானத்தின் ராஜா என்றும் அருத்தமாம்.]]></a:t>
+              <a:t><![CDATA[16. Who is made, not after the law of a carnal commandment, but after the power of an endless life.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3280,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவன் தகப்பனும் தாயும் வம்சவரலாறும் இல்லாதவன்; இவன் நாட்களின் துவக்கமும் ஜீவனின் முடிவுமுடையவனாயிராமல், தேவனுடைய குமாரனுக்கு ஒப்பானவனாய் என்றென்றைக்கும் ஆசாரியனாக நிலைத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. For he testifies, You are a priest for ever after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3389,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இவன் தகப்பனும் தாயும் வம்சவரலாறும் இல்லாதவன்; இவன் நாட்களின் துவக்கமும் ஜீவனின் முடிவுமுடையவனாயிராமல், தேவனுடைய குமாரனுக்கு ஒப்பானவனாய் என்றென்றைக்கும் ஆசாரியனாக நிலைத்திருக்கிறான்.]]></a:t>
+              <a:t><![CDATA[17. For he testifies, You are a priest for ever after the order of Melchisedec.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3498,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவன் எவ்வளவு பெரியவனாயிருக்கிறான் பாருங்கள்; கோத்திரத்தலைவனாகிய ஆபிரகாம் முதலாய் கொள்ளையிடப்பட்ட பொருள்களில் இவனுக்குத் தசமபாகம் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[18. For there is verily a disannulling of the commandment going before for the weakness and unprofitableness thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3607,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இவன் எவ்வளவு பெரியவனாயிருக்கிறான் பாருங்கள்; கோத்திரத்தலைவனாகிய ஆபிரகாம் முதலாய் கொள்ளையிடப்பட்ட பொருள்களில் இவனுக்குத் தசமபாகம் கொடுத்தான்.]]></a:t>
+              <a:t><![CDATA[19. For the law made nothing perfect, but the bringing in of a better hope did; by the which we draw nigh unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3716,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லேவியின் புத்திரரில் ஆசாரியத்துவத்தை அடைகிறவர்களும், ஆபிரகாமின் அரையிலிருந்து வந்த தங்கள் சகோதரரான ஜனங்களின் கையிலே நியாயப்பிரமாணத்தின்படி தசமபாகம் வாங்குகிறதற்குக் கட்டளைபெற்றிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[19. For the law made nothing perfect, but the bringing in of a better hope did; by the which we draw nigh unto God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3825,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. லேவியின் புத்திரரில் ஆசாரியத்துவத்தை அடைகிறவர்களும், ஆபிரகாமின் அரையிலிருந்து வந்த தங்கள் சகோதரரான ஜனங்களின் கையிலே நியாயப்பிரமாணத்தின்படி தசமபாகம் வாங்குகிறதற்குக் கட்டளைபெற்றிருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[20. And inasmuch as not without an oath he was made priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3934,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆசாரியத்துவம் மாற்றப்பட்டிருக்குமேயானால், நியாயப்பிரமாணமும் மாற்றப்படவேண்டியதாகும்.]]></a:t>
+              <a:t><![CDATA[2. To whom also Abraham gave a tenth part of all; first being by interpretation King of righteousness, and after that also King of Salem, which is, King of peace;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4043,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், அவர்களுடைய வம்ச வரிசையில் வராதவனாகிய இவன் ஆபிரகாமின் கையில் தசமபாகம் வாங்கி, வாக்குத்தத்தங்களைப் பெற்றவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[20. And inasmuch as not without an oath he was made priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4152,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகிலும், அவர்களுடைய வம்ச வரிசையில் வராதவனாகிய இவன் ஆபிரகாமின் கையில் தசமபாகம் வாங்கி, வாக்குத்தத்தங்களைப் பெற்றவனை ஆசீர்வதித்தான்.]]></a:t>
+              <a:t><![CDATA[20. And inasmuch as not without an oath he was made priest:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4261,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சிறியவன் பெரியவனாலே ஆசீர்வதிக்கப்படுவான், அதற்குச் சந்தேகமில்லை.]]></a:t>
+              <a:t><![CDATA[21. (For those priests were made without an oath; but this with an oath by him that said unto him, The Lord swore and will not repent, You are a priest for ever after the order of Melchisedec:)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4370,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்றியும், இங்கே, மரிக்கிற மனுஷர்கள் தசமபாகம் வாங்குகிறார்கள்; அங்கேயோ, பிழைத்திருக்கிறான் என்று சாட்சிபெற்றவன் வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[22. By so much was Jesus made a guarantor of a better testament.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4479,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அன்றியும், இங்கே, மரிக்கிற மனுஷர்கள் தசமபாகம் வாங்குகிறார்கள்; அங்கேயோ, பிழைத்திருக்கிறான் என்று சாட்சிபெற்றவன் வாங்கினான்.]]></a:t>
+              <a:t><![CDATA[23. And they truly were many priests, because they were not suffered to continue by reason of death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4588,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அன்றியும், மெல்கிசேதேக்கு ஆபிரகாமுக்கு எதிர்கொண்டுபோனபோது, லேவியானவன் தன் தகப்பனுடைய அரையிலிருந்தபடியால்,]]></a:t>
+              <a:t><![CDATA[23. And they truly were many priests, because they were not suffered to continue by reason of death:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4697,51 +4737,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தசமபாகம் வாங்குகிற அவனும் ஆபிரகாமின் மூலமாய்த் தசமபாகம் கொடுத்தான் என்று சொல்லலாம்.]]></a:t>
+              <a:t><![CDATA[24. But this man, because he continues ever, has an unchangeable priesthood.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Wherefore he is able also to save them to the uttermost that come unto God by him, seeing he ever lives to make intercession for them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Wherefore he is able also to save them to the uttermost that come unto God by him, seeing he ever lives to make intercession for them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For such an high priest became us, who is holy, harmless, undefiled, separate from sinners, and made higher than the heavens;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4806,51 +5173,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவைகள் எவரைக்குறித்துச் சொல்லப்பட்டிருக்கிறதோ, அவர் வேறொரு கோத்திரத்துக்குள்ளானவராயிருக்கிறாரே; அந்தக் கோத்திரத்தில் ஒருவனாகிலும் பலிபீடத்து ஊழியம் செய்ததில்லையே.]]></a:t>
+              <a:t><![CDATA[2. To whom also Abraham gave a tenth part of all; first being by interpretation King of righteousness, and after that also King of Salem, which is, King of peace;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. For such an high priest became us, who is holy, harmless, undefiled, separate from sinners, and made higher than the heavens;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Who needs not daily, as those high priests, to offer up sacrifice, first for his own sins, and then for the people's: for this he did once, when he offered up himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Who needs not daily, as those high priests, to offer up sacrifice, first for his own sins, and then for the people's: for this he did once, when he offered up himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. Who needs not daily, as those high priests, to offer up sacrifice, first for his own sins, and then for the people's: for this he did once, when he offered up himself.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For the law makes men high priests which have infirmity; but the word of the oath, which was since the law, makes the Son, who is consecrated for evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For the law makes men high priests which have infirmity; but the word of the oath, which was since the law, makes the Son, who is consecrated for evermore.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. For the law makes men high priests which have infirmity; but the word of the oath, which was since the law, makes the Son, who is consecrated for evermore.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4915,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இவைகள் எவரைக்குறித்துச் சொல்லப்பட்டிருக்கிறதோ, அவர் வேறொரு கோத்திரத்துக்குள்ளானவராயிருக்கிறாரே; அந்தக் கோத்திரத்தில் ஒருவனாகிலும் பலிபீடத்து ஊழியம் செய்ததில்லையே.]]></a:t>
+              <a:t><![CDATA[2. To whom also Abraham gave a tenth part of all; first being by interpretation King of righteousness, and after that also King of Salem, which is, King of peace;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5024,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடைய கர்த்தர் யூதாகோத்திரத்தில் தோன்றினாரென்பது பிரசித்தமாயிருக்கிறது; அந்தக் கோத்திரத்தாரைக்குறித்து மோசே ஆசாரியத்துவத்தைப்பற்றி ஒன்றும் சொல்லவில்லையே.]]></a:t>
+              <a:t><![CDATA[3. Without father, without mother, without descent, having neither beginning of days, nor end of life; but made like unto the Son of God; abides a priest continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5133,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நம்முடைய கர்த்தர் யூதாகோத்திரத்தில் தோன்றினாரென்பது பிரசித்தமாயிருக்கிறது; அந்தக் கோத்திரத்தாரைக்குறித்து மோசே ஆசாரியத்துவத்தைப்பற்றி ஒன்றும் சொல்லவில்லையே.]]></a:t>
+              <a:t><![CDATA[3. Without father, without mother, without descent, having neither beginning of days, nor end of life; but made like unto the Son of God; abides a priest continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5242,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அல்லாமலும், மெல்கிசேதேக்குக்கு ஒப்பாய் வேறொரு ஆசாரியர் எழும்புகிறாரென்று சொல்லியிருப்பதினால், மேற்சொல்லியது மிகவும் பிரசித்தமாய் விளங்குகிறது.]]></a:t>
+              <a:t><![CDATA[3. Without father, without mother, without descent, having neither beginning of days, nor end of life; but made like unto the Son of God; abides a priest continually.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5321,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474695727" r:id="rId1"/>
+    <p:sldLayoutId id="2478619150" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5685,54 +6815,134 @@
 
 <file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5869,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. जो शारीरिक आज्ञा की व्यवस्था के अनुसार नहीं, परअविनाशी जीवन की सामर्थ के अनुसार नियुक्त हो तो]]></a:t>
+              <a:t><![CDATA[4. இவன் எவ்வளவு பெரியவனாயிருக்கிறான் பாருங்கள்; கோத்திரத்தலைவனாகிய ஆபிரகாம் முதலாய் கொள்ளையிடப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[हमारा दावा और भी स्पष्टता से प्रगट हो गया।]]></a:t>
+              <a:t><![CDATA[பொருள்களில் இவனுக்குத் தசமபாகம் கொடுத்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. क्योंकि उसके विषय में यह गवाही दी गई है, कि तू मलिकिसिदक की रीति पर युगानुयुग याजक है।]]></a:t>
+              <a:t><![CDATA[5. லேவியின் புத்திரரில் ஆசாரியத்துவத்தை அடைகிறவர்களும், ஆபிரகாமின் அரையிலிருந்து வந்த தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. निदान, पहिली आज्ञा निर्बल; और निष्फल होने के कारण लोप हो गई।]]></a:t>
+              <a:t><![CDATA[சகோதரரான ஜனங்களின் கையிலே நியாயப்பிரமாணத்தின்படி தசமபாகம் வாங்குகிறதற்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. (इसलिये कि व्यवस्था ने किसी बात की सिद्धि नहीं कि) और उसके स्थान पर एक ऐसी उत्तम आशा रखी गई है]]></a:t>
+              <a:t><![CDATA[கட்டளைபெற்றிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जिस के द्वारा हम परमेश्वर के समीप जा सकते हैं।]]></a:t>
+              <a:t><![CDATA[6. ஆகிலும், அவர்களுடைய வம்ச வரிசையில் வராதவனாகிய இவன் ஆபிரகாமின் கையில் தசமபாகம் வாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. और इसलिये कि मसीह की नियुक्ति बिना शपथ नहीं हुई।]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தங்களைப் பெற்றவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. (क्योंकि वे तो बिना शपथ याजक ठहराए गए पर यह शपथ के साथ उस की ओर से नियुक्त किया गया जिस ने उसके]]></a:t>
+              <a:t><![CDATA[7. சிறியவன் பெரியவனாலே ஆசீர்வதிக்கப்படுவான், அதற்குச் சந்தேகமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[विषय में कहा, कि प्रभु ने शपथ खाई, और वह उस से फिर ने पछताएगा, कि तू युगानुयुग याजक है)।]]></a:t>
+              <a:t><![CDATA[8. அன்றியும், இங்கே, மரிக்கிற மனுஷர்கள் தசமபாகம் வாங்குகிறார்கள்; அங்கேயோ, பிழைத்திருக்கிறான் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. सो यीशु एक उत्तम वाचा का जामिन ठहरा।]]></a:t>
+              <a:t><![CDATA[சாட்சிபெற்றவன் வாங்கினான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. तक यदि लेवीय याजक पद के द्वारा सिद्धि हो सकती है (जिस के सहारे से लोगों को व्यवस्था मिली थी) तो]]></a:t>
+              <a:t><![CDATA[1. இந்த மெல்கிசேதேக்கு சாலேமின் ராஜாவும், உன்னதமான தேவனுடைய ஆசாரியனுமாயிருந்தான்; ராஜாக்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. वे तो बहुत से याजक बनते आए, इस का कारण यह था कि मृत्यु उन्हें रहने नहीं देती थी।]]></a:t>
+              <a:t><![CDATA[9. அன்றியும், மெல்கிசேதேக்கு ஆபிரகாமுக்கு எதிர்கொண்டுபோனபோது, லேவியானவன் தன் தகப்பனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. पर यह युगानुयुग रहता है; इस कारण उसका याजक पद अटल है।]]></a:t>
+              <a:t><![CDATA[அரையிலிருந்தபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. इसी लिये जो उसके द्वारा परमेश्वर के पास आते हैं, वह उन का पूरा पूरा उद्धार कर सकता है, क्योंकि]]></a:t>
+              <a:t><![CDATA[10. தசமபாகம் வாங்குகிற அவனும் ஆபிரகாமின் மூலமாய்த் தசமபாகம் கொடுத்தான் என்று சொல்லலாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[वह उन के लिये बिनती करने को सर्वदा जीवित है॥]]></a:t>
+              <a:t><![CDATA[11. அல்லாமலும், இஸ்ரவேல், தங்கள் லேவிகோத்திர ஆசாரிய முறைமைக்குட்பட்டிருந்தல்லவோ நியாயப்பிரமாணத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. यह मलिकिसिदक शालेम का राजा, और परमप्रधान परमेश्वर का याजक, सर्वदा याजक बना रहता है; जब इब्राहीम]]></a:t>
+              <a:t><![CDATA[பெற்றார்கள்; அந்த ஆசாரிய முறைமையினாலே பூரணப்படுதல் உண்டாயிருக்குமானால், ஆரோனுடைய முறைமையின்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[राजाओं को मार कर लौटा जाता था, तो इसी ने उस से भेंट करके उसे आशीष दी।]]></a:t>
+              <a:t><![CDATA[அழைக்கப்படாமல், மெல்கிசேதேக்கினுடைய, முறைமையின்படி அழைக்கப்பட்ட வேறொரு ஆசாரியர் எழும்பவேண்டுவதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. सो ऐसा ही महायाजक हमारे योग्य था, जो पवित्र, और निष्कपट और निर्मल, और पापियों से अलग, और स्वर्ग]]></a:t>
+              <a:t><![CDATA[12. ஆசாரியத்துவம் மாற்றப்பட்டிருக்குமேயானால், நியாயப்பிரமாணமும் மாற்றப்படவேண்டியதாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से भी ऊंचा किया हुआ हो।]]></a:t>
+              <a:t><![CDATA[13. இவைகள் எவரைக்குறித்துச் சொல்லப்பட்டிருக்கிறதோ, அவர் வேறொரு கோத்திரத்துக்குள்ளானவராயிருக்கிறாரே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. और उन महायाजकों की नाईं उसे आवश्यक नहीं कि प्रति दिन पहिले अपने पापों और फिर लोगों के पापों के]]></a:t>
+              <a:t><![CDATA[அந்தக் கோத்திரத்தில் ஒருவனாகிலும் பலிபீடத்து ஊழியம் செய்ததில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[लिये बलिदान चढ़ाए; क्योंकि उस ने अपने आप को बलिदान चढ़ाकर उसे एक ही बार निपटा दिया।]]></a:t>
+              <a:t><![CDATA[14. நம்முடைய கர்த்தர் யூதாகோத்திரத்தில் தோன்றினாரென்பது பிரசித்தமாயிருக்கிறது; அந்தக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[फिर क्या आवश्यकता थी, कि दूसरा याजक मलिकिसिदक की रीति पर खड़ा हो, और हारून की रीति का न कहलाए?]]></a:t>
+              <a:t><![CDATA[முறியடித்துவந்த ஆபிரகாமுக்கு இவன் எதிர்கொண்டுபோய், அவனை ஆசீர்வதித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8773,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. क्योंकि व्यवस्था तो निर्बल मनुष्यों को महायाजक नियुक्त करती है; परन्तु उस शपथ का वचन जो व्यवस्था]]></a:t>
+              <a:t><![CDATA[கோத்திரத்தாரைக்குறித்து மோசே ஆசாரியத்துவத்தைப்பற்றி ஒன்றும் சொல்லவில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8905,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[के बाद खाई गई, उस पुत्र को नियुक्त करता है जो युगानुयुग के लिये सिद्ध किया गया है॥]]></a:t>
+              <a:t><![CDATA[15. அல்லாமலும், மெல்கிசேதேக்குக்கு ஒப்பாய் வேறொரு ஆசாரியர் எழும்புகிறாரென்று சொல்லியிருப்பதினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9037,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. इसी को इब्राहीम ने सब वस्तुओं का दसवां अंश भी दिया: यह पहिले अपने नाम के अर्थ के अनुसार, धर्म का]]></a:t>
+              <a:t><![CDATA[மேற்சொல்லியது மிகவும் பிரசித்தமாய் விளங்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9169,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[राजा, और फिर शालेम अर्थात शांति का राजा है।]]></a:t>
+              <a:t><![CDATA[16. அவர் மாம்ச சம்பந்தமான கட்டளையாகிய நியாயப்பிரமாணத்தின்படி ஆசாரியராகாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9301,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. जिस का न पिता, न माता, न वंशावली है, जिस के न दिनों का आदि है और न जीवन का अन्त है; परन्तु]]></a:t>
+              <a:t><![CDATA[17. நீர் மெல்கிசேதேக்கின் முறைமையின்படி என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று சொல்லிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9433,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[परमेश्वर के पुत्र के स्वरूप ठहरा॥]]></a:t>
+              <a:t><![CDATA[சாட்சிக்குத்தக்கதாக அழியாத ஜீவனுக்குரிய வல்லமையின்படியே ஆசாரியரானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9565,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. अब इस पर ध्यान करो कि यह कैसा महान था जिस को कुलपति इब्राहीम ने अच्छे से अच्छे माल की लूट का]]></a:t>
+              <a:t><![CDATA[18. முந்தின கட்டளை பெலவீனமுள்ளதும் பயனற்றதுமாயிருந்ததினிமித்தம் மாற்றப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9697,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[दसवां अंश दिया।]]></a:t>
+              <a:t><![CDATA[19. நியாயப்பிரமாணமானது ஒன்றையும் பூரணப்படுத்தவில்லை, அதிக நன்மையான நம்பிக்கையை வருவிப்பதோ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9829,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. लेवी की संतान में से जो याजक का पद पाते हैं, उन्हें आज्ञा मिली है, कि लोगों, अर्थात अपने भाइयों]]></a:t>
+              <a:t><![CDATA[பூரணப்படுத்துகிறது; அந்த நம்பிக்கையினாலே தேவனிடத்தில் சேருகிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9961,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[से चाहे, वे इब्राहीम ही की देह से क्यों न जन्मे हों, व्यवस्था के अनुसार दसवां अंश लें।]]></a:t>
+              <a:t><![CDATA[20. அன்றியும், அவர்கள் ஆணையில்லாமல் ஆசாரியராக்கப்படுகிறார்கள்; இவரோ: நீர் மெல்கிசேதேக்கின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10093,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. क्योंकि जब याजक का पद बदला जाता है तो व्यवस्था का भी बदलना अवश्य है।]]></a:t>
+              <a:t><![CDATA[2. இவனுக்கு ஆபிரகாம் எல்லாவற்றிலும் தசமபாகம் கொடுத்தான்; இவனுடைய முதற்பேராகிய மெல்கிசேதேக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10225,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. पर इस ने, जो उन की वंशावली में का भी न था इब्राहीम से दसवां अंश लिया और जिसे प्रतिज्ञाएं मिली थी]]></a:t>
+              <a:t><![CDATA[முறைமையின்படி என்றென்றைக்கும் ஆசாரியராயிருக்கிறீர் என்று கர்த்தர் ஆணையிட்டார், மனம்மாறாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10357,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[उसे आशीष दी।]]></a:t>
+              <a:t><![CDATA[இருப்பார் என்று தம்முடனே சொன்னவராலே ஆணையோடே ஆசாரியரானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10489,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. और उस में संदेह नहीं, कि छोटा बड़े से आशीष पाता है।]]></a:t>
+              <a:t><![CDATA[21. ஆனதால், இயேசுவானவர் ஆணையின்படியே ஆசாரியராக்கப்பட்டது எவ்வளவு விசேஷித்த காரியமோ,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10621,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. और यहां तो मरनहार मनुष्य दसवां अंश लेते हैं पर वहां वही लेता है, जिस की गवाही दी जाती है, कि वह]]></a:t>
+              <a:t><![CDATA[22. அவ்வளவு விசேஷித்த உடன்படிக்கைக்குப் பிணையாளியானார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10753,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[जीवित है।]]></a:t>
+              <a:t><![CDATA[23. அன்றியும், அவர்கள் மரணத்தினிமித்தம் நிலைத்திருக்கக்கூடாதவர்களானபடியால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10885,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. तो हम यह भी कह सकते हैं, कि लेवी ने भी, जो दसवां अंश लेता है, इब्राहीम के द्वारा दसवां अंश दिया।]]></a:t>
+              <a:t><![CDATA[ஆசாரியராக்கப்படுகிறவர்கள் அநேகராயிருக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11017,51 +12227,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. क्योंकि जिस समय मलिकिसिदक ने उसके पिता से भेंट की, उस समय यह अपने पिता की देह में था॥]]></a:t>
+              <a:t><![CDATA[24. இவரோ என்றென்றைக்கும் நிலைத்திருக்கிறபடியினாலே, மாறிப்போகாத ஆசாரியத்துவமுள்ளவராயிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide47.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. மேலும், தமது மூலமாய் தேவனிடத்தில் சேருகிறவர்களுக்காக வேண்டுதல்செய்யும்படிக்கு அவர் எப்பொழுதும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயிரோடிருக்கிறவராகையால் அவர்களை முற்றுமுடிய இரட்சிக்க வல்லவராயுமிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. பரிசுத்தரும், குற்றமற்றவரும், மாசில்லாதவரும், பாவிகளுக்கு விலகினவரும், வானங்களிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11149,51 +12755,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. क्योंकि जिस के विषय में ये बातें कही जाती हैं कि वह दूसरे गोत्र का है, जिस में से किसी ने वेदी]]></a:t>
+              <a:t><![CDATA[என்பதற்கு நீதியின் ராஜா என்றும், பின்பு சாலேமின் ராஜா என்பதற்குச் சமாதானத்தின் ராஜா என்றும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உயர்ந்தவருமாயிருக்கிற இவ்விதமான பிரதான ஆசாரியர் நமக்கு ஏற்றவராயிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. அவர் பிரதான ஆசாரியர்களைப்போல முன்பு சொந்தப் பாவங்களுக்காகவும், பின்பு ஜனங்களுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாவங்களுக்காகவும் நாடோறும் பலியிடவேண்டுவதில்லை; ஏனெனில் தம்மைத்தாமே பலியிட்டதினாலே ஒரேதரம் செய்து]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[முடித்தார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. நியாயப்பிரமாணமானது பெலவீனமுள்ள மனுஷர்களைப் பிரதான ஆசாரியராக ஏற்படுத்துகிறது;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நியாயப்பிரமாணத்திற்குப்பின்பு உண்டான ஆணையோடே விளங்கிய வசனமோ என்றென்றைக்கும் பூரணரான குமாரனை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஏற்படுத்துகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11281,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[की सेवा नहीं की।]]></a:t>
+              <a:t><![CDATA[அருத்தமாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11413,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. तो प्रगट है, कि हमारा प्रभु यहूदा के गोत्र में से उदय हुआ है और इस गोत्र के विषय में मूसा ने]]></a:t>
+              <a:t><![CDATA[3. இவன் தகப்பனும் தாயும் வம்சவரலாறும் இல்லாதவன்; இவன் நாட்களின் துவக்கமும் ஜீவனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11545,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[याजक पद की कुछ चर्चा नहीं की।]]></a:t>
+              <a:t><![CDATA[முடிவுமுடையவனாயிராமல், தேவனுடைய குமாரனுக்கு ஒப்பானவனாய் என்றென்றைக்கும் ஆசாரியனாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11677,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ओर जब मलिकिसिदक के समान एक और ऐसा याजक उत्पन्न होने वाला था।]]></a:t>
+              <a:t><![CDATA[நிலைத்திருக்கிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11738,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
   <a:themeElements>
-    <a:clrScheme name="Theme60">
+    <a:clrScheme name="Theme65">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme60">
+    <a:fontScheme name="Theme65">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11848,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme60">
+    <a:fmtScheme name="Theme65">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12023,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>46</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>