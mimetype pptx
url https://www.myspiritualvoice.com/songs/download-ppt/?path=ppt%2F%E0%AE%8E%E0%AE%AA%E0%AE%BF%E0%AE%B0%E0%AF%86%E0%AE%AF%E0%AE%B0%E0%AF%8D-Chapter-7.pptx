--- v1 (2026-09-17)
+++ v2 (2026-11-03)
@@ -6451,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619150" r:id="rId1"/>
+    <p:sldLayoutId id="2482622008" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14268,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 7]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme65">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme65">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme65">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme65">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>