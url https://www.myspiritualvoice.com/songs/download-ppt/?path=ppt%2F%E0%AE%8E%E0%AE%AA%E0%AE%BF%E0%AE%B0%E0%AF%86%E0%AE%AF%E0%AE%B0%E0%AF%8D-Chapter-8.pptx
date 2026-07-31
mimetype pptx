--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -49,50 +49,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -102,50 +104,51 @@
     <p:sldId id="260" r:id="rId7"/>
     <p:sldId id="261" r:id="rId8"/>
     <p:sldId id="262" r:id="rId9"/>
     <p:sldId id="263" r:id="rId10"/>
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
+    <p:sldId id="285" r:id="rId32"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -272,53 +275,54 @@
   <Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/>
   <Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/>
   <Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/>
   <Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/>
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
-  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
+  <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -596,51 +600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவரோ விசேஷித்த வாக்குத்தத்தங்களின்பேரில் ஸ்தாபிக்கப்பட்ட விசேஷித்த உடன்படிக்கைக்கு எப்படி மத்திஸ்தராயிருக்கிறாரோ, அப்படியே முக்கியமான ஆசாரிய ஊழியத்தையும் பெற்றிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. இவர்கள் செய்யும் ஆராதனை பரலோகத்திலுள்ளவைகைளின் சாயலுக்கும் நிழலுக்கும் ஒத்திருக்கிறது; அப்படியே, மோசே கூடாரத்தை உண்டுபண்ணுகையில் மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே நீ எல்லாவற்றையும் செய்ய எச்சரிக்கையாயிருங்கள் என்று தேவன் அவனுக்குக் கட்டளையிட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -814,51 +818,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த முதலாம் உடன்படிக்கை பிழைத்திருந்ததானால், இரண்டாம் உடன்படிக்கைக்கு இடம் தேடவேண்டுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[6. இவரோ விசேஷித்த வாக்குத்தத்தங்களின்பேரில் ஸ்தாபிக்கப்பட்ட விசேஷித்த உடன்படிக்கைக்கு எப்படி மத்திஸ்தராயிருக்கிறாரோ, அப்படியே முக்கியமான ஆசாரிய ஊழியத்தையும் பெற்றிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -923,51 +927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அந்த முதலாம் உடன்படிக்கை பிழைத்திருந்ததானால், இரண்டாம் உடன்படிக்கைக்கு இடம் தேடவேண்டுவதில்லையே.]]></a:t>
+              <a:t><![CDATA[6. இவரோ விசேஷித்த வாக்குத்தத்தங்களின்பேரில் ஸ்தாபிக்கப்பட்ட விசேஷித்த உடன்படிக்கைக்கு எப்படி மத்திஸ்தராயிருக்கிறாரோ, அப்படியே முக்கியமான ஆசாரிய ஊழியத்தையும் பெற்றிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1032,51 +1036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்களைக் குற்றப்படுத்தி, அவர்களை நோக்கி: இதோ, கர்த்தர் சொல்லுகிறதென்னவெனில்: இஸ்ரவேல் குடும்பத்தோடும் யூதா குடும்பத்தோடும் நான் புது உடன்படிக்கையை ஏற்படுத்துங்காலம் வருகிறது.]]></a:t>
+              <a:t><![CDATA[7. அந்த முதலாம் உடன்படிக்கை பிழைத்திருந்ததானால், இரண்டாம் உடன்படிக்கைக்கு இடம் தேடவேண்டுவதில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1250,51 +1254,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுடைய பிதாக்களை எகிப்துதேசத்திலிருந்து கொண்டுவரும்படிக்கு நான் அவர்களுடைய கையைப் பிடித்தநாளிலே அவர்களோடு பண்ணின உடன்படிக்கையைப்போல இது இருப்பதில்லை; அந்த உடன்படிக்கையிலே அவர்கள் நிலைநிற்கவில்லையே, நானும் அவர்களைப் புறக்கணித்தேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. அவர்களைக் குற்றப்படுத்தி, அவர்களை நோக்கி: இதோ, கர்த்தர் சொல்லுகிறதென்னவெனில்: இஸ்ரவேல் குடும்பத்தோடும் யூதா குடும்பத்தோடும் நான் புது உடன்படிக்கையை ஏற்படுத்துங்காலம் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1686,51 +1690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அந்த நாட்களுக்குப்பின்பு நான் இஸ்ரவேல் குடும்பத்தாரோடே பண்ணும் உடன்படிக்கையாவது: என்னுடைய பிரமாணங்களை அவர்களுடைய மனதிலே வைத்து, அவர்களுடைய இருதயங்களில் அவைகளை எழுதுவேன்; நான் அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. அவர்களுடைய பிதாக்களை எகிப்துதேசத்திலிருந்து கொண்டுவரும்படிக்கு நான் அவர்களுடைய கையைப் பிடித்தநாளிலே அவர்களோடு பண்ணின உடன்படிக்கையைப்போல இது இருப்பதில்லை; அந்த உடன்படிக்கையிலே அவர்கள் நிலைநிற்கவில்லையே, நானும் அவர்களைப் புறக்கணித்தேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2013,51 +2017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது சிறியவன் முதற்கொண்டு பெரியவன்வரைக்கும் எல்லாரும் என்னை அறிவார்கள்; ஆகையால், கர்த்தரை அறிந்துகொள் என்று ஒருவன் தன் அயலானுககும், ஒருவன் தன் சகோதரனுக்கும் போதிக்கவேண்டுவதில்லை.]]></a:t>
+              <a:t><![CDATA[10. அந்த நாட்களுக்குப்பின்பு நான் இஸ்ரவேல் குடும்பத்தாரோடே பண்ணும் உடன்படிக்கையாவது: என்னுடைய பிரமாணங்களை அவர்களுடைய மனதிலே வைத்து, அவர்களுடைய இருதயங்களில் அவைகளை எழுதுவேன்; நான் அவர்கள் தேவனாயிருப்பேன், அவர்கள் என் ஜனமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2231,51 +2235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏனெனில் நான் அவர்கள் அநியாயங்களைக் கிருபையாய் மன்னித்து, அவர்கள் பாவங்களையும் அக்கிரமங்களையும் இனி நினையாமலிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது சிறியவன் முதற்கொண்டு பெரியவன்வரைக்கும் எல்லாரும் என்னை அறிவார்கள்; ஆகையால், கர்த்தரை அறிந்துகொள் என்று ஒருவன் தன் அயலானுககும், ஒருவன் தன் சகோதரனுக்கும் போதிக்கவேண்டுவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2449,51 +2453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. புது உடன்படிக்கை என்று அவர் சொல்லுகிறதினாலே முந்தினதைப் பழமையாக்கினார்; பழமையானதும் நாள்பட்டதுமாயிருக்கிறது உருவழிந்துபோகக் காலம் சமீபித்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. ஏனெனில் நான் அவர்கள் அநியாயங்களைக் கிருபையாய் மன்னித்து, அவர்கள் பாவங்களையும் அக்கிரமங்களையும் இனி நினையாமலிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2677,50 +2681,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[1. மேற்சொல்லியவைகளின் முக்கியமான பொருளென்னவெனில்; பரலோகத்திலுள்ள மகத்துவ ஆசனத்தின் வலது பாரிசத்திலே உட்கார்ந்திருக்கிறவருமாய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. புது உடன்படிக்கை என்று அவர் சொல்லுகிறதினாலே முந்தினதைப் பழமையாக்கினார்; பழமையானதும் நாள்பட்டதுமாயிருக்கிறது உருவழிந்துபோகக் காலம் சமீபித்திருக்கிறது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -2885,51 +2998,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஒவ்வொரு பிரதான ஆசாரியனும் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி நியமிக்கப்படுகிறான்; ஆதலால் செலுத்தும்படிக்கு ஏதோ ஒன்று இவருக்கும் அவசியம் வேண்டியதாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[2. பரிசுத்த ஸ்தலத்திலும், மனுஷராலல்ல, கர்த்தரால் ஸ்தாபிக்கப்பட்ட மெய்யான கூடாரத்திலும் ஆசாரிய ஊழியஞ்செய்கிறவருமாயிருக்கிற பிரதான ஆசாரியர் நமக்கு உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3103,51 +3216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பூமியிலே அவர் இருப்பாரானால் ஆசாரியராயிருக்கமாட்டார்; ஏனெனில், நியாயப்பிரமாணத்தின்படி காணிக்கைகளைச் செலுத்துகிற ஆசாரியர்கள் இருக்கிறார்களே;]]></a:t>
+              <a:t><![CDATA[3. ஒவ்வொரு பிரதான ஆசாரியனும் காணிக்கைகளையும் பலிகளையும் செலுத்தும்படி நியமிக்கப்படுகிறான்; ஆதலால் செலுத்தும்படிக்கு ஏதோ ஒன்று இவருக்கும் அவசியம் வேண்டியதாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3321,51 +3434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இவர்கள் செய்யும் ஆராதனை பரலோகத்திலுள்ளவைகைளின் சாயலுக்கும் நிழலுக்கும் ஒத்திருக்கிறது; அப்படியே, மோசே கூடாரத்தை உண்டுபண்ணுகையில் மலையிலே உனக்குக் காண்பிக்கப்பட்ட மாதிரியின்படியே நீ எல்லாவற்றையும் செய்ய எச்சரிக்கையாயிருங்கள் என்று தேவன் அவனுக்குக் கட்டளையிட்டார்.]]></a:t>
+              <a:t><![CDATA[4. பூமியிலே அவர் இருப்பாரானால் ஆசாரியராயிருக்கமாட்டார்; ஏனெனில், நியாயப்பிரமாணத்தின்படி காணிக்கைகளைச் செலுத்துகிற ஆசாரியர்கள் இருக்கிறார்களே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3400,51 +3513,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502823" r:id="rId1"/>
+    <p:sldLayoutId id="2474531998" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -3620,50 +3733,58 @@
 
 <file path=ppt/slides/_rels/slide28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide28.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide29.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide30.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -3812,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was about to make the tabernacle: for, See, says he, that you make all things according to the]]></a:t>
+              <a:t><![CDATA[5. যাজকরা য়ে কাজ করেন তা কেবল স্বর্গীয় জিনিসগুলির নকল ছায়ামাত্র৷ মোশি যখন পবিত্র তাঁবু স্থাপন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -3944,51 +4065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pattern showed to you in the mount.]]></a:t>
+              <a:t><![CDATA[করতে যাচ্ছিলেন, তখন ঈশ্বর তাঁকে সতর্ক করে বলেছিলেন, ‘দেখো, পাহাড়ের ওপরে তোমাকে য়েমন শিবির দেখানো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4076,51 +4197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. But now has he obtained a more excellent ministry, by how much also he is the mediator of a]]></a:t>
+              <a:t><![CDATA[হয়েছিল তুমি ঠিক সেইরকমই করো৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4208,51 +4329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[better covenant, which was established upon better promises.]]></a:t>
+              <a:t><![CDATA[6. কিন্তু এখন যীশুকে য়ে কাজের জন্য নিযোগ করা হয়েছে তা ঐ যাজকদের থেকে অনেক গুণে মহত্৷ সেই একইভাবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4340,51 +4461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For if that first covenant had been faultless, then should no place have been sought for the]]></a:t>
+              <a:t><![CDATA[যীশু য়ে নতুন চুক্তি ঈশ্বরের কাছ থেকে এনেছেন তা পুরাতন চুক্তিটির থেকে অনেক শ্রেষ্ঠ৷ এই নতুন চুক্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4472,51 +4593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[second.]]></a:t>
+              <a:t><![CDATA[শ্রেষ্ঠ বিষয়ের প্রতিশ্রুতির ওপর স্থাপিত হয়েছে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4604,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For finding fault with them, he says, Behold, the days come, says the Lord, when I will make a]]></a:t>
+              <a:t><![CDATA[7. কারণ ঐ প্রথম চুক্তি যদি নিখুঁত হতো, তাহলে তার জায়গায় দ্বিতীয় চুক্তি স্থাপনের প্রযোজন হতো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4736,51 +4857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[new covenant with the house of Israel and with the house of Judah:]]></a:t>
+              <a:t><![CDATA[8. কিন্তু ঈশ্বর লোকদের মধ্যে ত্রুটি লক্ষ্য করে বলেছিলেন:‘দেখো, এমন সময় আসছে, যখন আমি ইস্রায়েলের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4868,51 +4989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Not according to the covenant that I made with their fathers in the day when I took them by the]]></a:t>
+              <a:t><![CDATA[লোকেদের ও যিহূদার লোকেদের সঙ্গে এক নতুন চুক্তি করব৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5000,51 +5121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand to lead them out of the land of Egypt; because they continued not in my covenant, and I]]></a:t>
+              <a:t><![CDATA[9. সেই চুক্তি অনুসারে নয় যা আমি তাদের পিতৃপুরুষদের সঙ্গে এর আগে করেছিলাম, য়েদিন আমি তাদের হাত ধরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5132,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now of the things which we have spoken this is the sum: We have such an high priest, who is set]]></a:t>
+              <a:t><![CDATA[1. এখন আমরা য়ে বিষয় বলছি, তার প্রধান বক্তব্য হচ্ছে: আমাদের এক মহাযাজক আছেন, যিনি স্বর্গে ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5264,51 +5385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[regarded them not, says the Lord.]]></a:t>
+              <a:t><![CDATA[মিশর দেশ থেকে বাইরে বের করে নিয়ে এসেছিলাম৷ আমার সঙ্গে তাদের য়ে চুক্তি হয়েছিল তাতে তাদের বিশ্বাস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For this is the covenant that I will make with the house of Israel after those days, says the]]></a:t>
+              <a:t><![CDATA[ছিল না; আর তাই আমি তাদের কাছ থেকে মুখ ঘুরিয়ে নিয়েছিলাম, একথা প্রভু বলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord; I will put my laws into their mind, and write them in their hearts: and I will be to them a]]></a:t>
+              <a:t><![CDATA[10. আমি ইস্রায়েল বংশের সঙ্গে এক নতুন চুক্তি স্থির করব; ভবিষ্যতে আমি এই চুক্তি স্থাপন করব, একথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[God, and they shall be to me a people:]]></a:t>
+              <a:t><![CDATA[প্রভু বলেন৷ আমি তাদের মনের মাঝে আমার বিধি-ব্যবস্থা দেবো আর তাদের হৃদয়ে আমার ব্যবস্থা লিখে দেবো৷ আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And they shall not teach every man his neighbour, and every man his brother, saying, Know the]]></a:t>
+              <a:t><![CDATA[তাদের ঈশ্বর হবো ও তারা আমার প্রজা হবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Lord: for all shall know me, from the least to the greatest.]]></a:t>
+              <a:t><![CDATA[11. কাউকে আর তাদের সহ নাগরিকদের ও ভাইদের এই বলে শিক্ষা দেবার দরকার হবে না, প্রভুকে জানো, কারণ ছোট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. For I will be merciful to their unrighteousness, and their sins and their iniquities will I]]></a:t>
+              <a:t><![CDATA[থেকে বড় পর্যন্ত সবাই আমাকে জানবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remember no more.]]></a:t>
+              <a:t><![CDATA[12. কারণ আমার বিরুদ্ধে তারা যতো অপরাধ করেছে সে সব আমি ক্ষমা করব, তাদের সকল পাপ আর কখনও স্মরণ করব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. In that he says, A new covenant, he has made the first old. Now that which decays and waxs old]]></a:t>
+              <a:t><![CDATA[না৷’ যিরমিয় 31 :31 -34]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[is ready to vanish away.]]></a:t>
+              <a:t><![CDATA[13. এই চুক্তিকে যখন ঈশ্বর নতুন বলছেন তখন প্রথমের চুক্তিটি পুরানো হয়ে যাচ্ছে৷ যা কিছু পুরানো তা তো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6705,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[on the right hand of the throne of the Majesty in the heavens;]]></a:t>
+              <a:t><![CDATA[মহিমাময় সিংহাসনের ডানপাশে বসে আছেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 8]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[জীর্ণ আর তা শিগ্গিরই বিলীন হয়ে যাবে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. A minister of the sanctuary, and of the true tabernacle, which the Lord pitched, and not man.]]></a:t>
+              <a:t><![CDATA[2. তিনি সেই মহাপবিত্রস্থানে সেবা করছেন, যা প্রকৃত উপাসনার স্থান এবং য়ে উপাসনাস্থল মানুষের হাতে গড়া]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For every high priest is ordained to offer gifts and sacrifices: wherefore it is of necessity]]></a:t>
+              <a:t><![CDATA[নয় বরং ঈশ্বর স্বয়ং তা নির্মাণ করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that this man have somewhat also to offer.]]></a:t>
+              <a:t><![CDATA[3. প্রত্যেক মহাযাজককে বলি ও উপহার উত্‌সর্গ করার জন্যই নিযোগ করা হয়৷ তাই আমাদের এই মহাযাজককেও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For if he were on earth, he should not be a priest, seeing that there are priests that offer]]></a:t>
+              <a:t><![CDATA[ঈশ্বরকে কিছু উত্‌সর্গ করতে হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[gifts according to the law:]]></a:t>
+              <a:t><![CDATA[4. আমাদের মহাযাজক যদি পৃথিবীতে থাকতেন তবে তিনি কখনও যাজক হতেন না, কারণ পুরানো বিধি-ব্যবস্থা অনুযাযী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Who serve unto the example and shadow of heavenly things, as Moses was admonished of God when he]]></a:t>
+              <a:t><![CDATA[এখানে যাজকরা ঈশ্বরকে উপহার নিবেদন করার জন্য রয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7437,91 +7690,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 8]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme29">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme25">
   <a:themeElements>
-    <a:clrScheme name="Theme29">
+    <a:clrScheme name="Theme25">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme29">
+    <a:fontScheme name="Theme25">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -7547,51 +7800,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme29">
+    <a:fmtScheme name="Theme25">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -7722,51 +7975,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>29</Slides>
+  <Slides>30</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>