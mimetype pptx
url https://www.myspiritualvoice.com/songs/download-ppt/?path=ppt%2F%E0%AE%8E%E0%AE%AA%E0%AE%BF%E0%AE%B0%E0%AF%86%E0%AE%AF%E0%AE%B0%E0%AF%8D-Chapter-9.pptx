--- v1 (2026-07-31)
+++ v2 (2026-09-18)
@@ -111,58 +111,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -203,54 +195,50 @@
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
-    <p:sldId id="316" r:id="rId63"/>
-[...2 lines deleted...]
-    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -408,57 +396,53 @@
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
-  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -518,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
+              <a:t><![CDATA[5. And over it the cherubims of glory shadowing the mercy seat; of which we cannot now speak particularly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -627,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
+              <a:t><![CDATA[5. And over it the cherubims of glory shadowing the mercy seat; of which we cannot now speak particularly.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -736,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
+              <a:t><![CDATA[6. Now when these things were thus ordained, the priests went always into the first tabernacle, accomplishing the service of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -845,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
+              <a:t><![CDATA[6. Now when these things were thus ordained, the priests went always into the first tabernacle, accomplishing the service of God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -954,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
+              <a:t><![CDATA[7. But into the second went the high priest alone once every year, not without blood, which he offered for himself, and for the errors of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1063,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
+              <a:t><![CDATA[7. But into the second went the high priest alone once every year, not without blood, which he offered for himself, and for the errors of the people:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1172,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
+              <a:t><![CDATA[8. The Holy Spirit this signifying, that the way into the holiest of all was not yet made manifest, while the first tabernacle was yet standing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1281,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
+              <a:t><![CDATA[8. The Holy Spirit this signifying, that the way into the holiest of all was not yet made manifest, while the first tabernacle was yet standing:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1390,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
+              <a:t><![CDATA[9. Which was a figure for the time then present, in which were offered both gifts and sacrifices, that could not make him that did the service perfect, as pertaining to the conscience;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1499,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Which was a figure for the time then present, in which were offered both gifts and sacrifices, that could not make him that did the service perfect, as pertaining to the conscience;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1608,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
+              <a:t><![CDATA[1. Then verily the first covenant had also ordinances of divine service, and a worldly sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1717,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. Which stood only in meats and drinks, and divers washings, and carnal ordinances, imposed on them until the time of reformation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1826,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. Which stood only in meats and drinks, and divers washings, and carnal ordinances, imposed on them until the time of reformation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1935,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. But Christ being come an high priest of good things to come, by a greater and more perfect tabernacle, not made with hands, that is to say, not of this building;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2044,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனென்றால், எங்கே மரணசாதனமுண்டோ, அங்கே அந்தச் சாதனத்தை எழுதினவனுடைய மரணமும் உண்டாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. But Christ being come an high priest of good things to come, by a greater and more perfect tabernacle, not made with hands, that is to say, not of this building;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2153,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனென்றால், எங்கே மரணசாதனமுண்டோ, அங்கே அந்தச் சாதனத்தை எழுதினவனுடைய மரணமும் உண்டாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[11. But Christ being come an high priest of good things to come, by a greater and more perfect tabernacle, not made with hands, that is to say, not of this building;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2262,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எப்படியெனில், மரணமுண்டானபின்பே மரணசாசனம் உறுதிப்படும்; அதை எழுதினவன் உயிரோடிருக்கையில் அதற்குப் பெலனில்லையே.]]></a:t>
+              <a:t><![CDATA[12. Neither by the blood of goats and calves, but by his own blood he entered in once into the holy place, having obtained eternal redemption for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2371,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப்படி, முதலாம் உடன்படிக்கையும் இரத்தமில்லாமல் பிரதிஷ்டைபண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[12. Neither by the blood of goats and calves, but by his own blood he entered in once into the holy place, having obtained eternal redemption for us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2480,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப்படி, முதலாம் உடன்படிக்கையும் இரத்தமில்லாமல் பிரதிஷ்டைபண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[13. For if the blood of bulls and of goats, and the ashes of an heifer sprinkling the unclean, santifies to the purifying of the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2589,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
+              <a:t><![CDATA[13. For if the blood of bulls and of goats, and the ashes of an heifer sprinkling the unclean, santifies to the purifying of the flesh:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2698,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
+              <a:t><![CDATA[14. How much more shall the blood of Christ, who through the eternal Spirit offered himself without spot to God, purge your conscience from dead works to serve the living God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2807,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
+              <a:t><![CDATA[1. Then verily the first covenant had also ordinances of divine service, and a worldly sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2916,51 +2900,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
+              <a:t><![CDATA[14. How much more shall the blood of Christ, who through the eternal Spirit offered himself without spot to God, purge your conscience from dead works to serve the living God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3025,51 +3009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவன் உங்களுக்குக், கட்டளையிட்ட உடன்படிக்கையின் இரத்தம் இதுவே என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[14. How much more shall the blood of Christ, who through the eternal Spirit offered himself without spot to God, purge your conscience from dead works to serve the living God?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3134,51 +3118,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவ்விதமாக, கூடாரத்தின்மேலும் ஆராதனைக்குரிய சகல பணிமூட்டுகளிள்மேலும் இரத்தத்தைத் தெளித்தான்.]]></a:t>
+              <a:t><![CDATA[15. And for this cause he is the mediator of the new testament, that by means of death, for the redemption of the transgressions that were under the first testament, they which are called might receive the promise of eternal inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3243,51 +3227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்; இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
+              <a:t><![CDATA[15. And for this cause he is the mediator of the new testament, that by means of death, for the redemption of the transgressions that were under the first testament, they which are called might receive the promise of eternal inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3352,51 +3336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்; இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
+              <a:t><![CDATA[15. And for this cause he is the mediator of the new testament, that by means of death, for the redemption of the transgressions that were under the first testament, they which are called might receive the promise of eternal inheritance.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3461,51 +3445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
+              <a:t><![CDATA[16. For where a testament is, there must also of necessity be the death of the testator.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3570,51 +3554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
+              <a:t><![CDATA[17. For a testament is of force after men are dead: otherwise it is of no strength at all while the testator lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3679,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[17. For a testament is of force after men are dead: otherwise it is of no strength at all while the testator lives.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3788,51 +3772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[18. Whereupon neither the first testament was dedicated without blood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3897,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. For when Moses had spoken every precept to all the people according to the law, he took the blood of calves and of goats, with water, and scarlet wool, and hyssop, and sprinkled both the book, and all the people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4006,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[2. For there was a tabernacle made; the first, wherein was the candlestick, and the table, and the showbread; which is called the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4115,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர் அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. For when Moses had spoken every precept to all the people according to the law, he took the blood of calves and of goats, with water, and scarlet wool, and hyssop, and sprinkled both the book, and all the people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4224,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர் அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[19. For when Moses had spoken every precept to all the people according to the law, he took the blood of calves and of goats, with water, and scarlet wool, and hyssop, and sprinkled both the book, and all the people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4333,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[20. Saying, This is the blood of the testament which God has commanded with authority unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4442,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[21. Moreover he sprinkled with blood both the tabernacle, and all the vessels of the ministry.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4551,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[22. And almost all things are by the law purged with blood; and without shedding of blood is no remission.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4660,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அன்றியும், ஒரேதரம் மரிப்பதும், பின்பு நியாயத்தீர்ப்படைவதும், மனுஷருக்கு நியமிக்கப்பட்டிருக்கிறபடியே,]]></a:t>
+              <a:t><![CDATA[22. And almost all things are by the law purged with blood; and without shedding of blood is no remission.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4769,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
+              <a:t><![CDATA[23. It was therefore necessary that the patterns of things in the heavens should be purified with these; but the heavenly things themselves with better sacrifices than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4878,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
+              <a:t><![CDATA[23. It was therefore necessary that the patterns of things in the heavens should be purified with these; but the heavenly things themselves with better sacrifices than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4987,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
+              <a:t><![CDATA[23. It was therefore necessary that the patterns of things in the heavens should be purified with these; but the heavenly things themselves with better sacrifices than these.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5096,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், முதலாம் உடன்படிக்கையானது ஆராதனைக்கேற்ற முறைமைகளும் பூமிக்குரிய பரிசுத்த ஸ்தலமும் உடையதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[24. For Christ is not entered into the holy places made with hands, which are the figures of the true; but into heaven itself, now to appear in the presence of God for us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5205,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[2. For there was a tabernacle made; the first, wherein was the candlestick, and the table, and the showbread; which is called the sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5314,51 +5298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும், மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
+              <a:t><![CDATA[24. For Christ is not entered into the holy places made with hands, which are the figures of the true; but into heaven itself, now to appear in the presence of God for us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5423,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும், மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
+              <a:t><![CDATA[24. For Christ is not entered into the holy places made with hands, which are the figures of the true; but into heaven itself, now to appear in the presence of God for us:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5532,51 +5516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இரண்டாந் திரைக்குள்ளே மகா பரிசுத்த ஸ்தலமென்னப்பட்ட கூடாரம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[25. Nor yet that he should offer himself often, as the high priest enters into the holy place every year with blood of others;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5641,51 +5625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[25. Nor yet that he should offer himself often, as the high priest enters into the holy place every year with blood of others;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5750,51 +5734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[26. For then must he often have suffered since the foundation of the world: but now once in the end of the world has he appeared to put away sin by the sacrifice of himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5859,51 +5843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[26. For then must he often have suffered since the foundation of the world: but now once in the end of the world has he appeared to put away sin by the sacrifice of himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5968,51 +5952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
+              <a:t><![CDATA[26. For then must he often have suffered since the foundation of the world: but now once in the end of the world has he appeared to put away sin by the sacrifice of himself.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6077,51 +6061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
+              <a:t><![CDATA[27. And as it is appointed unto men once to die, but after this the judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6186,51 +6170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[27. And as it is appointed unto men once to die, but after this the judgment:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6295,51 +6279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[28. So Christ was once offered to bear the sins of many; and unto them that look for him shall he appear the second time without sin unto salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6404,51 +6388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[3. And after the second veil, the tabernacle which is called the Holiest of all;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6513,487 +6497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[8. அதினாலே, முதலாங்கூடாரம் நிற்குமளவும் பரிசுத்த ஸ்தலத்திற்குப்போகிற மார்க்கம் இன்னும் வெளிப்படவில்லையென்று பரிசுத்த ஆவியானவர் தெரியப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[28. So Christ was once offered to bear the sins of many; and unto them that look for him shall he appear the second time without sin unto salvation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7058,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
+              <a:t><![CDATA[4. Which had the golden censer, and the ark of the covenant overlaid round about with gold, wherein was the golden pot that had manna, and Aaron's rod that budded, and the tables of the covenant;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7167,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
+              <a:t><![CDATA[4. Which had the golden censer, and the ark of the covenant overlaid round about with gold, wherein was the golden pot that had manna, and Aaron's rod that budded, and the tables of the covenant;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7276,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
+              <a:t><![CDATA[4. Which had the golden censer, and the ark of the covenant overlaid round about with gold, wherein was the golden pot that had manna, and Aaron's rod that budded, and the tables of the covenant;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7355,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474531996" r:id="rId1"/>
+    <p:sldLayoutId id="2478708567" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7847,82 +7395,50 @@
 
 <file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -8047,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জগতের নয়৷]]></a:t>
+              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. খ্রীষ্ট একবার চিরতরে সেই মহাপবিত্রস্থানে প্রবেশ করেছেন৷ তিনি মহাপবিত্রস্থানে প্রবেশের জন্য ছাগ]]></a:t>
+              <a:t><![CDATA[விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বা বাছুরের রক্ত ব্যবহার করেন নি, কিন্তু তিনি একবার চিরতরে নিজের রক্ত নিয়ে মহাপবিত্রস্থানে প্রবেশ]]></a:t>
+              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেছিলেন৷ খ্রীষ্ট সেখানে প্রবেশ করে আমাদের জন্য অনন্ত মুক্তি অর্জন করেছেন৷]]></a:t>
+              <a:t><![CDATA[முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ছাগ বা বৃষের রক্ত ও বাছুরের ভস্ম সেই সব অশুচি মানুষের উপর ছিটিয়ে তাদের দেহকে পবিত্র করা হত,]]></a:t>
+              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাঁরা উপাসনা স্থলে প্রবেশের জন্য যথেষ্ট শুচি ছিল না৷]]></a:t>
+              <a:t><![CDATA[இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. তবে এটা কি ঠিক নয় য়ে খ্রীষ্টের রক্ত আরও কত অধিক কার্য়করী হতে পারে? অনন্তজীবি আত্মার মাধ্যমে]]></a:t>
+              <a:t><![CDATA[8. அதினாலே, முதலாங்கூடாரம் நிற்குமளவும் பரிசுத்த ஸ்தலத்திற்குப்போகிற மார்க்கம் இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট ঈশ্বরের উদ্দেশ্যে নিজেকে বলিদান করলেন পরিপূর্ণ উত্‌সর্গরূপে৷ তাই খ্রীষ্টের রক্ত আমাদের সমস্ত]]></a:t>
+              <a:t><![CDATA[வெளிப்படவில்லையென்று பரிசுத்த ஆவியானவர் தெரியப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হৃদয়কে পাপ থেকে শুদ্ধ ও পবিত্র করবে, যাতে আমরা জীবন্ত ঈশ্বরের উপাসনা করতে পারি৷]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. তাই খ্রীষ্ট তাঁর লোকদের জন্য ঈশ্বরের কাছে এক নতুন চুক্তি উপস্থিত করেছেন৷ খ্রীষ্ট এই নতুন চুক্তি]]></a:t>
+              <a:t><![CDATA[காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. এটা আজকের জন্য একটা দৃষ্টান্তস্বরূপ৷ সেই দৃষ্টান্ত মতে ঈশ্বরের উদ্দেশ্যে উত্‌সর্গীকৃত ঐসব বলি ও]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், முதலாம் உடன்படிக்கையானது ஆராதனைக்கேற்ற முறைமைகளும் பூமிக்குரிய பரிசுத்த ஸ்தலமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এনেছেন য়েন ঈশ্বরের আহুত লোকেরা তাঁর প্রতিশ্রুত সব আশীর্বাদ পেতে পারে৷ ঈশ্বরের লোকরা সেই আশীর্বাদ]]></a:t>
+              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনন্তকাল ভোগ করবে৷ তারা সেসবের অধিকারী হবে কারণ প্রথম চুক্তির সময়ে তারা য়ে পাপ করেছে সেই পাপ থেকে]]></a:t>
+              <a:t><![CDATA[பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তাদের উদ্ধার করতে খ্রীষ্ট মৃত্যুবরণ করলেন৷]]></a:t>
+              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. মানুষ মৃত্যুর পূর্বে একটা নিয়ম পত্রকরে যায়; কিন্তু নিয়মকারী যদি জীবিত থাকে তবে সেই নিয়মপত্র]]></a:t>
+              <a:t><![CDATA[செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বা চুক্তির কোন অর্থই হয় না৷]]></a:t>
+              <a:t><![CDATA[வழியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. কারণ নিয়মকারীর মৃত্যু হলে তবেই নিয়ম পত্র বলবত্ হয়৷]]></a:t>
+              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. এইজন্য ঐ প্রথম চুক্তি যা ঈশ্বর ও তাঁর লোকদের মধ্যে সম্পন্ন হয়েছিল সেখানেও ঐ কথা প্রয়োজ্য৷ সেই]]></a:t>
+              <a:t><![CDATA[மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চুক্তি বলবত্ করতে রক্তের প্রযোজন ছিল৷]]></a:t>
+              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. কারণ লোকদের কাছে মোশি বিধি-ব্যবস্থা থেকে সমস্ত আজ্ঞা পাঠ করে পরে তিনি জল ও রক্তবর্ণ মেষলোম আর]]></a:t>
+              <a:t><![CDATA[கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[একগোছা এসোবের ঘাস ব্যবহার করে গোবত্‌স ও ছাগদের রক্ত সেই পুস্তকটিতে ও লোকদের গায়ে ছিটিয়ে]]></a:t>
+              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপহার উপাসনাকারীকে সম্পূর্ণভাবে শুদ্ধ করতে পারত না এবং উপাসনাকারীর হৃদয়কে সিদ্ধিলাভ করাতো না৷]]></a:t>
+              <a:t><![CDATA[உடையதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. মোশি বলেছিলেন, ‘এই সেই রক্ত যা কার্য়কারী করছে সেই চুক্তি যার আজ্ঞাবহ হতে ঈশ্বর তোমাদের বলছেন৷’]]></a:t>
+              <a:t><![CDATA[நிச்சயம்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. আর সেইভাবে মোশি পবিত্র তাঁবু ও উপাসনা সংক্রান্ত সব জিনিসের ওপর রক্ত ছিটিয়ে দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. কারণ বিধি-ব্যবস্থা বলে য়ে প্রায় সব কিছুই রক্ত ছিটিয়ে শুচি করা প্রযোজন, আর রক্তপাত ব্যতিরেকে]]></a:t>
+              <a:t><![CDATA[மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপের মোচন হয় না৷]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এই বিষয়গুলি ছিল আসল স্বর্গীয় বিষয়গুলির দৃষ্টান্ত, সেগুলিকে বলিদানের রক্তে শুচি করার প্রযোজন]]></a:t>
+              <a:t><![CDATA[16. ஏனென்றால், எங்கே மரணசாதனமுண்டோ, அங்கே அந்தச் சாதனத்தை எழுதினவனுடைய மரணமும் உண்டாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছিল৷ কিন্তু যা প্রকৃত স্বর্গীয় বিষয় সেগুলি এর থেকে শ্রেষ্ঠতর বলিদানের দ্বারা শুচি হওয়া প্রযোজন৷]]></a:t>
+              <a:t><![CDATA[17. எப்படியெனில், மரணமுண்டானபின்பே மரணசாசனம் உறுதிப்படும்; அதை எழுதினவன் உயிரோடிருக்கையில் அதற்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. খ্রীষ্ট স্বর্গে মহাপবিত্র স্থানে প্রবেশ করেছেন৷ মানুষের তৈরী কোন মহাপবিত্র স্থানে খ্রীষ্ট প্রবেশ]]></a:t>
+              <a:t><![CDATA[பெலனில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেন নি৷ পৃথিবীর তাঁবুর মহাপবিত্র স্থানে স্বর্গীয় স্থানের প্রতিচ্ছবি মাত্র; কিন্তু খ্রীষ্ট স্বর্গে]]></a:t>
+              <a:t><![CDATA[18. அந்தப்படி, முதலாம் உடன்படிக்கையும் இரத்தமில்லாமல் பிரதிஷ்டைபண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রবেশ করেছেন, আর এখন আমাদের হয়ে তিনি ঈশ্বরের সামনে দাঁড়িয়ে আছেন৷]]></a:t>
+              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ঐ উপহারগুলি কেবল খাদ্য়, পানীয় ও নানা প্রকার বাহ্যিক শুচি স্নানের গণ্ডীতে বাঁধা ছিল৷ সে সব]]></a:t>
+              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. মহাযাজক বছরে একবার বলির য়ে রক্ত নিয়ে মহাপবিত্র স্থানে প্রবেশ করেন তা তার নিজের নয়৷ কিন্তু]]></a:t>
+              <a:t><![CDATA[இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[খ্রীষ্ট স্বর্গে প্রবেশ করেছেন মহাযাজকদের উত্‌সর্গের মতো বারবার নিজেকে উত্‌সর্গ করার জন্য নয়৷]]></a:t>
+              <a:t><![CDATA[எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. খ্রীষ্ট যদি তাই করতেন তবে জগত্ সৃষ্টির সময় থেকে তাঁকে বারবার প্রাণ দিতে হত৷ খ্রীষ্ট এসে একবার]]></a:t>
+              <a:t><![CDATA[20. தேவன் உங்களுக்குக், கட்டளையிட்ட உடன்படிக்கையின் இரத்தம் இதுவே என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নিজেকে উত্‌সর্গ করেছেন৷ সেই একবারই চিরন্তন কাজের সমাপ্তি হয়েছে৷ জগতের অন্তিম কালেই খ্রীষ্ট নিজেকে]]></a:t>
+              <a:t><![CDATA[21. இவ்விதமாக, கூடாரத்தின்மேலும் ஆராதனைக்குரிய சகல பணிமூட்டுகளிள்மேலும் இரத்தத்தைத் தெளித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলিরূপে উত্‌সর্গ করে লোকদের পাপনাশ করতে এলেন৷]]></a:t>
+              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. মানুষের জন্য একবার মৃত্যু এবং মৃত্যুর পর তাঁর বিচার হয়৷]]></a:t>
+              <a:t><![CDATA[இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. বহুলোকের পাপের বোঝা তুলে নেবার জন্য খ্রীষ্ট একবার নিজেকে উত্‌সর্গ করলেন; তিনি দ্বিতীয়বার দর্শন]]></a:t>
+              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13327,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দেবেন, তখন পাপের বোঝা তুলে নেবার জন্য নয়, কিন্তু যাঁরা তাঁর জন্য অপেক্ষা করছে তাদের পরিত্রাণ দিতে]]></a:t>
+              <a:t><![CDATA[சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13459,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[তিনি আসবেন৷]]></a:t>
+              <a:t><![CDATA[சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13591,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ঐ প্রথম চুক্তিতে উপাসনা করার নানা বিধিনিয়ম ছিল; আর মানুষের তৈরী এক উপাসনার স্থান ছিল৷]]></a:t>
+              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13723,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিধি-ব্যবস্থাগুলি ছিল কেবল মানুষের দেহ সম্বন্ধীয়৷ সেগুলি ব্যক্তির হৃদয় সম্বন্ধীয় বিষয় ছিল না৷]]></a:t>
+              <a:t><![CDATA[மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13855,51 +13371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. উপাসনার স্থানটি ছিল এক তাঁবুর ভেতরে৷ যার প্রথম অংশকে বলা হতো পবিত্র স্থান, য়েখানে ছিল]]></a:t>
+              <a:t><![CDATA[ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13987,51 +13503,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বাতিদান,টেবিল ও ঈশ্বরকে উত্‌সর্গীকৃত বিশেষ রুটি৷]]></a:t>
+              <a:t><![CDATA[பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14119,51 +13635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দ্বিতীয় পর্দার পেছনে আর একটি অংশ ছিল যাকে মহাপবিত্রস্থান বলা হত৷]]></a:t>
+              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14251,51 +13767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এই অংশে ছিল ধূপ জ্বালাবার জন্য সোনার বেদী ও চুক্তির সেই সিন্দুক, যার চারপাশ ছিল সোনার পাতে মোড়া৷]]></a:t>
+              <a:t><![CDATA[அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14383,51 +13899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এর মধ্যে ছিল সোনার এক ঘটিতে মান্না ও হারোণের ছড়ি, য়ে ছড়ি মুকুলিত হয়েছিল; আর পাথরের সেই দুই ফলক]]></a:t>
+              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14515,51 +14031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যার ওপর নিয়ম চুক্তির শর্ত লেখা ছিল৷]]></a:t>
+              <a:t><![CDATA[அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14647,51 +14163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সেই সিন্দুকের ওপর ছিল সোনার দুই করূব স্বর্গদূতযা ঈশ্বরের মহিমা প্রকাশ করত৷ তার দয়ার আসনটির ওপর]]></a:t>
+              <a:t><![CDATA[ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14779,51 +14295,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ছায়া ফেলে থাকত৷ বর্তমানে আমরা এর খুঁটিনাটি বর্ণনা দিতে পারি না৷]]></a:t>
+              <a:t><![CDATA[27. அன்றியும், ஒரேதரம் மரிப்பதும், பின்பு நியாயத்தீர்ப்படைவதும், மனுஷருக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14911,51 +14427,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যখন এইসব জিনিস পূর্বে বর্ণিত ব্যবস্থা অনুসারে প্রস্তুত হল, তখন যাজকরা প্রতিদিন উপাসনা করার জন্য]]></a:t>
+              <a:t><![CDATA[நியமிக்கப்பட்டிருக்கிறபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15043,51 +14559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রথম কক্ষে প্রবেশ করতেন৷]]></a:t>
+              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15175,51 +14691,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নতুন আদেশ না আসা পর্যন্ত ঈশ্বর তাঁর লোকদের এইসব নিয়ম অনুসরণ করতে দিয়েছিলেন৷]]></a:t>
+              <a:t><![CDATA[3. இரண்டாந் திரைக்குள்ளே மகா பரிசுத்த ஸ்தலமென்னப்பட்ட கூடாரம் இருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15307,579 +14823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. কিন্তু মহাযাজক দ্বিতীয় কক্ষে কেবল একা বছরে একবার প্রবেশ করতেন; তিনি আবার রক্ত না নিয়ে প্রবেশ]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[স্থানে প্রবেশের পথ খুলে দেওয়া হয় নি৷]]></a:t>
+              <a:t><![CDATA[காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15967,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. কিন্তু এখন মহাযাজকরূপে খ্রীষ্ট এসেছেন৷ আমরা এখন য়ে সব উত্তম বিষয় পেয়েছি, তিনি সেসবের মহাযাজক৷]]></a:t>
+              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16099,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পূর্বে যাজকরা তাঁবুর মতো কোন স্থানে সেবা করতেন, কিন্তু খ্রীষ্ট তেমনি করেন না৷ সেই তাঁবু থেকেও এক]]></a:t>
+              <a:t><![CDATA[இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16231,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্তমস্থানে খ্রীষ্ট মহাযাজকরূপে সেবা করতেন৷ সেই স্থান সিদ্ধ, সেই স্থান মানুষের হাতে গড়া নয়, তা এই]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16292,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme38">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme38">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16402,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme38">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -16577,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>64</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>