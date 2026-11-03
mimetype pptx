--- v2 (2026-09-18)
+++ v3 (2026-11-03)
@@ -6903,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478708567" r:id="rId1"/>
+    <p:sldLayoutId id="2482617929" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -15280,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme11">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme11">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15390,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme11">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>