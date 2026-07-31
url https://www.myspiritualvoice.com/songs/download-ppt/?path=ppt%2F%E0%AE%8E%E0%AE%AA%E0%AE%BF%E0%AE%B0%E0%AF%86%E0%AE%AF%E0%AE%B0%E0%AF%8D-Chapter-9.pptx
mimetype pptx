--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -95,50 +95,74 @@
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -171,50 +195,62 @@
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
+    <p:sldId id="317" r:id="rId64"/>
+    <p:sldId id="318" r:id="rId65"/>
+    <p:sldId id="319" r:id="rId66"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -364,53 +400,65 @@
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
+  <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
+              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
+              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதினாலே, முதலாங்கூடாரம் நிற்குமளவும் பரிசுத்த ஸ்தலத்திற்குப்போகிற மார்க்கம் இன்னும் வெளிப்படவில்லையென்று பரிசுத்த ஆவியானவர் தெரியப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அதினாலே, முதலாங்கூடாரம் நிற்குமளவும் பரிசுத்த ஸ்தலத்திற்குப்போகிற மார்க்கம் இன்னும் வெளிப்படவில்லையென்று பரிசுத்த ஆவியானவர் தெரியப்படுத்தியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1124,51 +1172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
+              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
+              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அன்றியும், முதலாம் உடன்படிக்கையானது ஆராதனைக்கேற்ற முறைமைகளும் பூமிக்குரிய பரிசுத்த ஸ்தலமும் உடையதாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1778,51 +1826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
+              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +2044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வெள்ளாட்டுக்கடா, இளங்காளை இவைகளுடைய இரத்தத்தினாலே அல்ல, தம்முடைய சொந்த இரத்தத்தினாலும் ஒரேதரம் மகா பரிசுத்த ஸ்தலத்திலே பிரவேசித்து, நித்திய மீட்பை உண்டுபண்ணினார்.]]></a:t>
+              <a:t><![CDATA[16. ஏனென்றால், எங்கே மரணசாதனமுண்டோ, அங்கே அந்தச் சாதனத்தை எழுதினவனுடைய மரணமும் உண்டாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
+              <a:t><![CDATA[16. ஏனென்றால், எங்கே மரணசாதனமுண்டோ, அங்கே அந்தச் சாதனத்தை எழுதினவனுடைய மரணமும் உண்டாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அதெப்படியெனில், காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தமும், தீட்டுப்பட்டவர்கள்மேல் தெளிக்கப்பட்ட கடாரியின் சாம்பலும், சரீரசுத்தியுண்டாகும்படி பரிசுத்தப்படுத்துமானால்,]]></a:t>
+              <a:t><![CDATA[17. எப்படியெனில், மரணமுண்டானபின்பே மரணசாசனம் உறுதிப்படும்; அதை எழுதினவன் உயிரோடிருக்கையில் அதற்குப் பெலனில்லையே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2371,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
+              <a:t><![CDATA[18. அந்தப்படி, முதலாம் உடன்படிக்கையும் இரத்தமில்லாமல் பிரதிஷ்டைபண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நித்திய ஆவியினாலே தம்மைத்தாமே பழுதற்ற பலியாக தேவனுக்கு ஒப்புக்கொடுத்த கிறிஸ்துவினுடைய இரத்தம் ஜீவனுள்ள தேவனுக்கு ஊழியஞ்செய்வதற்கு உங்கள் மனச்சாட்சியைச் செத்தக்கிரியைகளறச் சுத்திகரிப்பது எவ்வளவு நிச்சயம்!]]></a:t>
+              <a:t><![CDATA[18. அந்தப்படி, முதலாம் உடன்படிக்கையும் இரத்தமில்லாமல் பிரதிஷ்டைபண்ணப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2541,51 +2589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும், மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
+              <a:t><![CDATA[9. அந்தக் கூடாரம் இக்காலத்திற்கு உதவுகிற ஒப்பனையாயிருக்கிறது; அதற்கேற்றபடியே செலுத்தப்பட்டுவருகிற காணிக்கைகளும் பலிகளும் ஆராதனை செய்கிறவனுடைய மனச்சாட்சியைப் பூரணப்படுத்தக்கூடாதவைகளாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகையால் முதலாம் உடன்படிக்கையின் காலத்திலே நடந்த அக்கிரமங்களை நிவிர்த்திசெய்யும்பொருட்டு அவர் மரணமடைந்து, அழைக்கப்பட்டவர்கள் வாக்குத்தத்தம்பண்ணப்பட்ட நித்திய சுதந்தரத்தை அடைந்துகொள்வதற்காக, புது உடன்படிக்கையின் மத்தியஸ்தராயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +3025,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஏனென்றால், எங்கே மரணசாதனமுண்டோ, அங்கே அந்தச் சாதனத்தை எழுதினவனுடைய மரணமும் உண்டாகவேண்டும்.]]></a:t>
+              <a:t><![CDATA[20. தேவன் உங்களுக்குக், கட்டளையிட்ட உடன்படிக்கையின் இரத்தம் இதுவே என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எப்படியெனில், மரணமுண்டானபின்பே மரணசாசனம் உறுதிப்படும்; அதை எழுதினவன் உயிரோடிருக்கையில் அதற்குப் பெலனில்லையே.]]></a:t>
+              <a:t><![CDATA[21. இவ்விதமாக, கூடாரத்தின்மேலும் ஆராதனைக்குரிய சகல பணிமூட்டுகளிள்மேலும் இரத்தத்தைத் தெளித்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. எப்படியெனில், மரணமுண்டானபின்பே மரணசாசனம் உறுதிப்படும்; அதை எழுதினவன் உயிரோடிருக்கையில் அதற்குப் பெலனில்லையே.]]></a:t>
+              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்; இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3352,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப்படி, முதலாம் உடன்படிக்கையும் இரத்தமில்லாமல் பிரதிஷ்டைபண்ணப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்; இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
+              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3570,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
+              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3679,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எப்படியெனில், மோசே, நியாயப்பிரமாணத்தின்படி, சகல ஜனங்களுக்கும் எல்லாக் கட்டளைகளையும் சொன்னபின்பு, இளங்காளை வெள்ளாட்டுக்கடா இவைகளின் இரத்தத்தைத் தண்ணீரோடும், சிவப்பான ஆட்டுமயிரோடும், ஈசோப்போடுங்கூட எடுத்து புஸ்தகத்தின்மேலும் ஜனங்களெல்லார்மேலும் தெளித்து:]]></a:t>
+              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3788,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. தேவன் உங்களுக்குக், கட்டளையிட்ட உடன்படிக்கையின் இரத்தம் இதுவே என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இவ்விதமாக, கூடாரத்தின்மேலும் ஆராதனைக்குரிய சகல பணிமூட்டுகளிள்மேலும் இரத்தத்தைத் தெளித்தான்.]]></a:t>
+              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +4006,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும், மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
+              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்; இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
+              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர் அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4176,51 +4224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நியாயப்பிரமாணத்தின்படி கொஞ்சங்குறைய எல்லாம் இரத்தத்தினாலே சுத்திகரிக்கப்படும்; இரத்தஞ்சிந்துதலில்லாமல் மன்னிப்பு உண்டாகாது.]]></a:t>
+              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர் அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4333,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
+              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4442,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ஆதலால், பரலோகத்திலுள்ளவைகளுக்குச் சாயலானவைகள் இப்படிப்பட்ட பலிகளினாலே சுத்திகரிக்கப்படவேண்டியதாயிருந்தது; பரலோகத்திலுள்ளவைகளோ இவைகளிலும் விசேஷித்த பலிகளாலே சுத்திகரிக்கப்படவேண்டியதாமே.]]></a:t>
+              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4503,51 +4551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4612,51 +4660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அந்தப்படி, மெய்யான பரிசுத்த ஸ்தலத்துக்கு அடையாளமான கையினால் செய்யப்பட்டதாயிருக்கிற பரிசுத்த ஸ்தலத்திலே கிறிஸ்துவானவர் பிரவேசியாமல், பரலோகத்திலேதானே இப்பொழுது நமக்காக தேவனுடைய சமுகத்தில் பிரத்தியட்சமாகும்படி பிரவேசித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[27. அன்றியும், ஒரேதரம் மரிப்பதும், பின்பு நியாயத்தீர்ப்படைவதும், மனுஷருக்கு நியமிக்கப்பட்டிருக்கிறபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4721,51 +4769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர் அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4830,51 +4878,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. பிரதான ஆசாரியன் அந்நிய இரத்தத்தோடே வருஷந்தோறும் பரிசுத்த ஸ்தலத்துக்குள் பிரவேசிக்கிறதுபோல, அவர் அநேகந்தரம் தம்மைப் பலியிடும்படிக்குப் பிரவேசிக்கவில்லை.]]></a:t>
+              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5048,51 +5096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. அப்படியிருந்ததானால், உலகமுண்டானது முதற்கொண்டு அவர் அநேகந்தரம் பாடுபடவேண்டியதாயிருக்குமே; அப்படியல்ல, அவர் தம்மைத்தாமே பலியிடுகிறதினாலே பாவங்களை நீக்கும்பொருட்டாக இந்தக் கடைசிக்காலத்தில் ஒரேதரம் வெளிப்பட்டார்.]]></a:t>
+              <a:t><![CDATA[1. அன்றியும், முதலாம் உடன்படிக்கையானது ஆராதனைக்கேற்ற முறைமைகளும் பூமிக்குரிய பரிசுத்த ஸ்தலமும் உடையதாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இரண்டாந் திரைக்குள்ளே மகா பரிசுத்த ஸ்தலமென்னப்பட்ட கூடாரம் இருந்தது.]]></a:t>
+              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அன்றியும், ஒரேதரம் மரிப்பதும், பின்பு நியாயத்தீர்ப்படைவதும், மனுஷருக்கு நியமிக்கப்பட்டிருக்கிறபடியே,]]></a:t>
+              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும், மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5375,51 +5423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
+              <a:t><![CDATA[2. எப்படியெனில், ஒரு கூடாரம் உண்டாக்கப்பட்டிருந்தது; அதின் முந்தின பாகத்தில் குத்துவிளக்கும், மேஜையும், தேவசமுகத்தப்பங்களும் இருந்தன; அது பரிசுத்த ஸ்தலமென்னப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5484,51 +5532,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கிறிஸ்துவும் அநேகருடைய பாவங்களைச் சுமந்து தீர்க்கும்படிக்கு ஒரேதரம் பலியிடப்பட்டு, தமக்காகக் காத்துக்கொண்டிருக்கிறவர்களுக்கு இரட்சிப்பை அருளும்படி இரண்டாந்தரம் பாவமில்லாமல் தரிசனமாவார்.]]></a:t>
+              <a:t><![CDATA[3. இரண்டாந் திரைக்குள்ளே மகா பரிசுத்த ஸ்தலமென்னப்பட்ட கூடாரம் இருந்தது.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. இவைகள் இவ்விதமாய் ஆயத்தமாக்கப்பட்டிருக்க, ஆசாரியர்கள் ஆராதனை முறைமைகளை நிறைவேற்றும்படிக்கு முதலாங்கூடாரத்திலே நித்தமும் பிரவேசிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5593,51 +6404,596 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[10. இவைகள் சீர்திருந்தல் உண்டாகும் காலம்வரைக்கும் நடந்தேறும்படி கட்டளையிடப்பட்ட போஜனபானங்களும், பலவித ஸ்நானங்களும், சரீரத்திற்கேற்ற சடங்குகளுமேயல்லாமல் வேறல்ல.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. இரண்டாங்கூடாரத்திலே பிரதான ஆசாரியன்மாத்திரம் வருஷத்திற்கு ஒருதரம் இரத்தத்தோடே பிரவேசித்து, அந்த இரத்தத்தைத் தனக்காகவும் ஜனங்களுடைய தப்பிதங்களுக்காகவும் செலுத்துவான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அதினாலே, முதலாங்கூடாரம் நிற்குமளவும் பரிசுத்த ஸ்தலத்திற்குப்போகிற மார்க்கம் இன்னும் வெளிப்படவில்லையென்று பரிசுத்த ஆவியானவர் தெரியப்படுத்தியிருக்கிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. அதினாலே, முதலாங்கூடாரம் நிற்குமளவும் பரிசுத்த ஸ்தலத்திற்குப்போகிற மார்க்கம் இன்னும் வெளிப்படவில்லையென்று பரிசுத்த ஆவியானவர் தெரியப்படுத்தியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5702,51 +7058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அதிலே பொன்னாற்செய்த தூபகலசமும், முழுவதும் பொற்றகடு பொதிந்திருக்கப்பட்ட உடன்படிக்கைப் பெட்டியும் இருந்தன; அந்தப் பெட்டியிலே மன்னா வைக்கப்பட்ட பொற்பாத்திரமும், ஆரோனுடைய தளிர்த்த கோலும், உடன்படிக்கையின் கற்பலகைகளும் இருந்தன.]]></a:t>
+              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
+              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +7276,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அதற்கு மேலே மகிமையுள்ள கேருபீன்கள் வைக்கப்பட்டுக் கிருபாசனத்தை நிழலிட்டிருந்தன; இவைகளைக் குறித்து விவரமாய்ப்பேச இப்பொழுது சமயமில்லை.]]></a:t>
+              <a:t><![CDATA[11. கிறிஸ்துவானவர் வரப்போகிற நன்மைகளுக்குரிய பிரதான ஆசாரியராய் வெளிப்பட்டு, கையினால் செய்யப்பட்டதாகிய இந்தச் சிருஷ்டிசம்பந்தமான கூடாரத்தின் வழியாக அல்ல, பெரிதும் உத்தமமுமான கூடாரத்தின் வழியாகவும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +7355,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502828" r:id="rId1"/>
+    <p:sldLayoutId id="2474531996" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6419,54 +7775,150 @@
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide62.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide62.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide63.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide63.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6595,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Now when these things were thus ordained, the priests went always into the first tabernacle,]]></a:t>
+              <a:t><![CDATA[জগতের নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[accomplishing the service of God.]]></a:t>
+              <a:t><![CDATA[12. খ্রীষ্ট একবার চিরতরে সেই মহাপবিত্রস্থানে প্রবেশ করেছেন৷ তিনি মহাপবিত্রস্থানে প্রবেশের জন্য ছাগ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. But into the second went the high priest alone once every year, not without blood, which he]]></a:t>
+              <a:t><![CDATA[বা বাছুরের রক্ত ব্যবহার করেন নি, কিন্তু তিনি একবার চিরতরে নিজের রক্ত নিয়ে মহাপবিত্রস্থানে প্রবেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[offered for himself, and for the errors of the people:]]></a:t>
+              <a:t><![CDATA[করেছিলেন৷ খ্রীষ্ট সেখানে প্রবেশ করে আমাদের জন্য অনন্ত মুক্তি অর্জন করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. The Holy Spirit this signifying, that the way into the holiest of all was not yet made manifest,]]></a:t>
+              <a:t><![CDATA[13. ছাগ বা বৃষের রক্ত ও বাছুরের ভস্ম সেই সব অশুচি মানুষের উপর ছিটিয়ে তাদের দেহকে পবিত্র করা হত,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +8707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[while the first tabernacle was yet standing:]]></a:t>
+              <a:t><![CDATA[যাঁরা উপাসনা স্থলে প্রবেশের জন্য যথেষ্ট শুচি ছিল না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +8839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Which was a figure for the time then present, in which were offered both gifts and sacrifices,]]></a:t>
+              <a:t><![CDATA[14. তবে এটা কি ঠিক নয় য়ে খ্রীষ্টের রক্ত আরও কত অধিক কার্য়করী হতে পারে? অনন্তজীবি আত্মার মাধ্যমে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +8971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[that could not make him that did the service perfect, as pertaining to the conscience;]]></a:t>
+              <a:t><![CDATA[খ্রীষ্ট ঈশ্বরের উদ্দেশ্যে নিজেকে বলিদান করলেন পরিপূর্ণ উত্‌সর্গরূপে৷ তাই খ্রীষ্টের রক্ত আমাদের সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +9103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Which stood only in meats and drinks, and divers washings, and carnal ordinances, imposed on]]></a:t>
+              <a:t><![CDATA[হৃদয়কে পাপ থেকে শুদ্ধ ও পবিত্র করবে, যাতে আমরা জীবন্ত ঈশ্বরের উপাসনা করতে পারি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +9235,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[them until the time of reformation.]]></a:t>
+              <a:t><![CDATA[15. তাই খ্রীষ্ট তাঁর লোকদের জন্য ঈশ্বরের কাছে এক নতুন চুক্তি উপস্থিত করেছেন৷ খ্রীষ্ট এই নতুন চুক্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +9367,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Then verily the first covenant had also ordinances of divine service, and a worldly sanctuary.]]></a:t>
+              <a:t><![CDATA[9. এটা আজকের জন্য একটা দৃষ্টান্তস্বরূপ৷ সেই দৃষ্টান্ত মতে ঈশ্বরের উদ্দেশ্যে উত্‌সর্গীকৃত ঐসব বলি ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But Christ being come an high priest of good things to come, by a greater and more perfect]]></a:t>
+              <a:t><![CDATA[এনেছেন য়েন ঈশ্বরের আহুত লোকেরা তাঁর প্রতিশ্রুত সব আশীর্বাদ পেতে পারে৷ ঈশ্বরের লোকরা সেই আশীর্বাদ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[tabernacle, not made with hands, that is to say, not of this building;]]></a:t>
+              <a:t><![CDATA[অনন্তকাল ভোগ করবে৷ তারা সেসবের অধিকারী হবে কারণ প্রথম চুক্তির সময়ে তারা য়ে পাপ করেছে সেই পাপ থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Neither by the blood of goats and calves, but by his own blood he entered in once into the holy]]></a:t>
+              <a:t><![CDATA[তাদের উদ্ধার করতে খ্রীষ্ট মৃত্যুবরণ করলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[place, having obtained eternal redemption for us.]]></a:t>
+              <a:t><![CDATA[16. মানুষ মৃত্যুর পূর্বে একটা নিয়ম পত্রকরে যায়; কিন্তু নিয়মকারী যদি জীবিত থাকে তবে সেই নিয়মপত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For if the blood of bulls and of goats, and the ashes of an heifer sprinkling the unclean,]]></a:t>
+              <a:t><![CDATA[বা চুক্তির কোন অর্থই হয় না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[santifies to the purifying of the flesh:]]></a:t>
+              <a:t><![CDATA[17. কারণ নিয়মকারীর মৃত্যু হলে তবেই নিয়ম পত্র বলবত্ হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. How much more shall the blood of Christ, who through the eternal Spirit offered himself without]]></a:t>
+              <a:t><![CDATA[18. এইজন্য ঐ প্রথম চুক্তি যা ঈশ্বর ও তাঁর লোকদের মধ্যে সম্পন্ন হয়েছিল সেখানেও ঐ কথা প্রয়োজ্য৷ সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spot to God, purge your conscience from dead works to serve the living God?]]></a:t>
+              <a:t><![CDATA[চুক্তি বলবত্ করতে রক্তের প্রযোজন ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. And for this cause he is the mediator of the new testament, that by means of death, for the]]></a:t>
+              <a:t><![CDATA[19. কারণ লোকদের কাছে মোশি বিধি-ব্যবস্থা থেকে সমস্ত আজ্ঞা পাঠ করে পরে তিনি জল ও রক্তবর্ণ মেষলোম আর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[redemption of the transgressions that were under the first testament, they which are called might]]></a:t>
+              <a:t><![CDATA[একগোছা এসোবের ঘাস ব্যবহার করে গোবত্‌স ও ছাগদের রক্ত সেই পুস্তকটিতে ও লোকদের গায়ে ছিটিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. For there was a tabernacle made; the first, wherein was the candlestick, and the table, and the]]></a:t>
+              <a:t><![CDATA[উপহার উপাসনাকারীকে সম্পূর্ণভাবে শুদ্ধ করতে পারত না এবং উপাসনাকারীর হৃদয়কে সিদ্ধিলাভ করাতো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[receive the promise of eternal inheritance.]]></a:t>
+              <a:t><![CDATA[দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. For where a testament is, there must also of necessity be the death of the testator.]]></a:t>
+              <a:t><![CDATA[20. মোশি বলেছিলেন, ‘এই সেই রক্ত যা কার্য়কারী করছে সেই চুক্তি যার আজ্ঞাবহ হতে ঈশ্বর তোমাদের বলছেন৷’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For a testament is of force after men are dead: otherwise it is of no strength at all while the]]></a:t>
+              <a:t><![CDATA[21. আর সেইভাবে মোশি পবিত্র তাঁবু ও উপাসনা সংক্রান্ত সব জিনিসের ওপর রক্ত ছিটিয়ে দিয়েছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[testator lives.]]></a:t>
+              <a:t><![CDATA[22. কারণ বিধি-ব্যবস্থা বলে য়ে প্রায় সব কিছুই রক্ত ছিটিয়ে শুচি করা প্রযোজন, আর রক্তপাত ব্যতিরেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Whereupon neither the first testament was dedicated without blood.]]></a:t>
+              <a:t><![CDATA[পাপের মোচন হয় না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. For when Moses had spoken every precept to all the people according to the law, he took the]]></a:t>
+              <a:t><![CDATA[23. এই বিষয়গুলি ছিল আসল স্বর্গীয় বিষয়গুলির দৃষ্টান্ত, সেগুলিকে বলিদানের রক্তে শুচি করার প্রযোজন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[blood of calves and of goats, with water, and scarlet wool, and hyssop, and sprinkled both the book,]]></a:t>
+              <a:t><![CDATA[ছিল৷ কিন্তু যা প্রকৃত স্বর্গীয় বিষয় সেগুলি এর থেকে শ্রেষ্ঠতর বলিদানের দ্বারা শুচি হওয়া প্রযোজন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and all the people,]]></a:t>
+              <a:t><![CDATA[24. খ্রীষ্ট স্বর্গে মহাপবিত্র স্থানে প্রবেশ করেছেন৷ মানুষের তৈরী কোন মহাপবিত্র স্থানে খ্রীষ্ট প্রবেশ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Saying, This is the blood of the testament which God has commanded with authority unto you.]]></a:t>
+              <a:t><![CDATA[করেন নি৷ পৃথিবীর তাঁবুর মহাপবিত্র স্থানে স্বর্গীয় স্থানের প্রতিচ্ছবি মাত্র; কিন্তু খ্রীষ্ট স্বর্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Moreover he sprinkled with blood both the tabernacle, and all the vessels of the ministry.]]></a:t>
+              <a:t><![CDATA[প্রবেশ করেছেন, আর এখন আমাদের হয়ে তিনি ঈশ্বরের সামনে দাঁড়িয়ে আছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[showbread; which is called the sanctuary.]]></a:t>
+              <a:t><![CDATA[10. ঐ উপহারগুলি কেবল খাদ্য়, পানীয় ও নানা প্রকার বাহ্যিক শুচি স্নানের গণ্ডীতে বাঁধা ছিল৷ সে সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And almost all things are by the law purged with blood; and without shedding of blood is no]]></a:t>
+              <a:t><![CDATA[25. মহাযাজক বছরে একবার বলির য়ে রক্ত নিয়ে মহাপবিত্র স্থানে প্রবেশ করেন তা তার নিজের নয়৷ কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[remission.]]></a:t>
+              <a:t><![CDATA[খ্রীষ্ট স্বর্গে প্রবেশ করেছেন মহাযাজকদের উত্‌সর্গের মতো বারবার নিজেকে উত্‌সর্গ করার জন্য নয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. It was therefore necessary that the patterns of things in the heavens should be purified with]]></a:t>
+              <a:t><![CDATA[26. খ্রীষ্ট যদি তাই করতেন তবে জগত্ সৃষ্টির সময় থেকে তাঁকে বারবার প্রাণ দিতে হত৷ খ্রীষ্ট এসে একবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[these; but the heavenly things themselves with better sacrifices than these.]]></a:t>
+              <a:t><![CDATA[নিজেকে উত্‌সর্গ করেছেন৷ সেই একবারই চিরন্তন কাজের সমাপ্তি হয়েছে৷ জগতের অন্তিম কালেই খ্রীষ্ট নিজেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. For Christ is not entered into the holy places made with hands, which are the figures of the]]></a:t>
+              <a:t><![CDATA[বলিরূপে উত্‌সর্গ করে লোকদের পাপনাশ করতে এলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[true; but into heaven itself, now to appear in the presence of God for us:]]></a:t>
+              <a:t><![CDATA[27. মানুষের জন্য একবার মৃত্যু এবং মৃত্যুর পর তাঁর বিচার হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Nor yet that he should offer himself often, as the high priest enters into the holy place every]]></a:t>
+              <a:t><![CDATA[28. বহুলোকের পাপের বোঝা তুলে নেবার জন্য খ্রীষ্ট একবার নিজেকে উত্‌সর্গ করলেন; তিনি দ্বিতীয়বার দর্শন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year with blood of others;]]></a:t>
+              <a:t><![CDATA[দেবেন, তখন পাপের বোঝা তুলে নেবার জন্য নয়, কিন্তু যাঁরা তাঁর জন্য অপেক্ষা করছে তাদের পরিত্রাণ দিতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. For then must he often have suffered since the foundation of the world: but now once in the end]]></a:t>
+              <a:t><![CDATA[তিনি আসবেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the world has he appeared to put away sin by the sacrifice of himself.]]></a:t>
+              <a:t><![CDATA[1. ঐ প্রথম চুক্তিতে উপাসনা করার নানা বিধিনিয়ম ছিল; আর মানুষের তৈরী এক উপাসনার স্থান ছিল৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And after the second veil, the tabernacle which is called the Holiest of all;]]></a:t>
+              <a:t><![CDATA[বিধি-ব্যবস্থাগুলি ছিল কেবল মানুষের দেহ সম্বন্ধীয়৷ সেগুলি ব্যক্তির হৃদয় সম্বন্ধীয় বিষয় ছিল না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. And as it is appointed unto men once to die, but after this the judgment:]]></a:t>
+              <a:t><![CDATA[2. উপাসনার স্থানটি ছিল এক তাঁবুর ভেতরে৷ যার প্রথম অংশকে বলা হতো পবিত্র স্থান, য়েখানে ছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. So Christ was once offered to bear the sins of many; and unto them that look for him shall he]]></a:t>
+              <a:t><![CDATA[বাতিদান,টেবিল ও ঈশ্বরকে উত্‌সর্গীকৃত বিশেষ রুটি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12667,51 +14119,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[appear the second time without sin unto salvation.]]></a:t>
+              <a:t><![CDATA[3. দ্বিতীয় পর্দার পেছনে আর একটি অংশ ছিল যাকে মহাপবিত্রস্থান বলা হত৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[4. এই অংশে ছিল ধূপ জ্বালাবার জন্য সোনার বেদী ও চুক্তির সেই সিন্দুক, যার চারপাশ ছিল সোনার পাতে মোড়া৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এর মধ্যে ছিল সোনার এক ঘটিতে মান্না ও হারোণের ছড়ি, য়ে ছড়ি মুকুলিত হয়েছিল; আর পাথরের সেই দুই ফলক]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যার ওপর নিয়ম চুক্তির শর্ত লেখা ছিল৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[5. সেই সিন্দুকের ওপর ছিল সোনার দুই করূব স্বর্গদূতযা ঈশ্বরের মহিমা প্রকাশ করত৷ তার দয়ার আসনটির ওপর]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ছায়া ফেলে থাকত৷ বর্তমানে আমরা এর খুঁটিনাটি বর্ণনা দিতে পারি না৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[6. যখন এইসব জিনিস পূর্বে বর্ণিত ব্যবস্থা অনুসারে প্রস্তুত হল, তখন যাজকরা প্রতিদিন উপাসনা করার জন্য]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[প্রথম কক্ষে প্রবেশ করতেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +15175,711 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Which had the golden censer, and the ark of the covenant overlaid round about with gold, wherein]]></a:t>
+              <a:t><![CDATA[নতুন আদেশ না আসা পর্যন্ত ঈশ্বর তাঁর লোকদের এইসব নিয়ম অনুসরণ করতে দিয়েছিলেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[7. কিন্তু মহাযাজক দ্বিতীয় কক্ষে কেবল একা বছরে একবার প্রবেশ করতেন; তিনি আবার রক্ত না নিয়ে প্রবেশ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করতেন না৷ সেই রক্ত তিনি নিজের জন্য ও লোকদের দোষ-ত্রুটি ও অনিচ্ছাকৃত পাপের মার্জনার জন্য উত্‌সর্গ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide62.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করতেন৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide63.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[8. পবিত্র আত্মা এর দ্বারা আমাদের জানাচ্ছেন য়ে, যতদিন পর্যন্ত প্রথম তাঁবু ছিল, ততদিন মহাপবিত্র]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide64.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[স্থানে প্রবেশের পথ খুলে দেওয়া হয় নি৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[was the golden pot that had manna, and Aaron's rod that budded, and the tables of the covenant;]]></a:t>
+              <a:t><![CDATA[11. কিন্তু এখন মহাযাজকরূপে খ্রীষ্ট এসেছেন৷ আমরা এখন য়ে সব উত্তম বিষয় পেয়েছি, তিনি সেসবের মহাযাজক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And over it the cherubims of glory shadowing the mercy seat; of which we cannot now speak]]></a:t>
+              <a:t><![CDATA[পূর্বে যাজকরা তাঁবুর মতো কোন স্থানে সেবা করতেন, কিন্তু খ্রীষ্ট তেমনি করেন না৷ সেই তাঁবু থেকেও এক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[particularly.]]></a:t>
+              <a:t><![CDATA[উত্তমস্থানে খ্রীষ্ট মহাযাজকরূপে সেবা করতেন৷ সেই স্থান সিদ্ধ, সেই স্থান মানুষের হাতে গড়া নয়, তা এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +16292,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபிரெயர் : 9]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme38">
   <a:themeElements>
-    <a:clrScheme name="Theme55">
+    <a:clrScheme name="Theme38">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme55">
+    <a:fontScheme name="Theme38">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +16402,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme55">
+    <a:fmtScheme name="Theme38">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +16577,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>64</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>