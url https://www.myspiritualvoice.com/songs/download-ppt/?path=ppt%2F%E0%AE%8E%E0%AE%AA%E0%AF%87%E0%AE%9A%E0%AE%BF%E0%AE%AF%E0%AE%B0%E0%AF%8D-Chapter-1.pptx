--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -73,50 +73,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -138,50 +144,53 @@
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
+    <p:sldId id="297" r:id="rId44"/>
+    <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -320,53 +329,56 @@
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -426,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காலங்கள் நிறைவேறும்போது விளங்கும் நியமத்தின்படி பரலோகத்திலிருக்கிறவைகளும் பூலோகத்திலிருக்கிறவைகளுமாகிய சகலமும் கிறிஸ்துவுக்குள்ளே கூட்டப்படவேண்டுமென்று,]]></a:t>
+              <a:t><![CDATA[5. Having predestinated us unto the adoption of children by Jesus Christ to himself, according to the good pleasure of his will,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தமக்குள்ளே தீர்மானித்திருந்த தம்முடைய தயவுள்ள சித்தத்தின் இரகசியத்தை எனக்கு அறிவித்தார்.]]></a:t>
+              <a:t><![CDATA[6. To the praise of the glory of his grace, wherein he has made us accepted in the beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. தமக்குள்ளே தீர்மானித்திருந்த தம்முடைய தயவுள்ள சித்தத்தின் இரகசியத்தை எனக்கு அறிவித்தார்.]]></a:t>
+              <a:t><![CDATA[6. To the praise of the glory of his grace, wherein he has made us accepted in the beloved.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும் கிறிஸ்துவின்மேல் முன்னே நம்பிக்கையாயிருந்த நாங்கள் அவருடைய மகிமைக்குப் புகழ்ச்சியாயிருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. In whom we have redemption through his blood, the forgiveness of sins, according to the riches of his grace;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. மேலும் கிறிஸ்துவின்மேல் முன்னே நம்பிக்கையாயிருந்த நாங்கள் அவருடைய மகிமைக்குப் புகழ்ச்சியாயிருக்கும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[7. In whom we have redemption through his blood, the forgiveness of sins, according to the riches of his grace;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தமது சித்தத்தின் ஆலோசனைக்குத்தக்கதாக எல்லாவற்றையும் நடப்பிக்கிற அவருடைய தீர்மானத்தின்படியே, நாங்கள் முன்குறிக்கப்பட்டு, கிறிஸ்துவுக்குள் அவருடைய சுதந்தரமாகும்படி தெரிந்துகொள்ளப்பட்டோம்.]]></a:t>
+              <a:t><![CDATA[8. Wherein he has abounded toward us in all wisdom and prudence;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்களும் உங்கள் இரட்சிப்பின் சுவிசேஷமாகிய சத்திய வசனத்தைக் கேட்டு, விசுவாசிகளானபோது, வாக்குத்தத்தம்பண்ணப்பட்ட பரிசுத்த ஆவியால் அவருக்குள் முத்திரைபோடப்பட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Having made known unto us the mystery of his will, according to his good pleasure which he has purposed in himself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீங்களும் உங்கள் இரட்சிப்பின் சுவிசேஷமாகிய சத்திய வசனத்தைக் கேட்டு, விசுவாசிகளானபோது, வாக்குத்தத்தம்பண்ணப்பட்ட பரிசுத்த ஆவியால் அவருக்குள் முத்திரைபோடப்பட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Having made known unto us the mystery of his will, according to his good pleasure which he has purposed in himself:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருக்குச் சொந்தமானவர்கள் அவருடைய மகிமைக்குப் புகழ்ச்சியாக மீட்கப்படுவார்கள் என்பதற்கு ஆவியானவர் நம்முடைய சுதந்தரத்தின் அச்சாரமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[10. That in the dispensation of the fullness of times he might gather together in one all things in Christ, both which are in heaven, and which are on earth; even in him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அவருக்குச் சொந்தமானவர்கள் அவருடைய மகிமைக்குப் புகழ்ச்சியாக மீட்கப்படுவார்கள் என்பதற்கு ஆவியானவர் நம்முடைய சுதந்தரத்தின் அச்சாரமாயிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[11. In whom also we have obtained an inheritance, being predestinated according to the purpose of him who works all things after the counsel of his own will:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தமக்குமுன்பாக நாம் அன்பில் பரிசுத்தமுள்ளவர்களும் குற்றமில்லாதவர்களுமாயிருப்பதற்கு, அவர் உலகத்தோற்றத்துக்கு முன்னே கிறிஸ்துவுக்குள் நம்மைத் தெரிந்துகொண்டபடியே,]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, to the saints which are at Ephesus, and to the faithful in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியினாலே, கர்த்தராகிய இயேசுவின்மேலுள்ள உங்கள் விசுவாசத்தையும், பரிசுத்தவான்களெல்லார்மேலுள்ள உங்கள் அன்பையுங்குறித்து நான் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[11. In whom also we have obtained an inheritance, being predestinated according to the purpose of him who works all things after the counsel of his own will:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆனபடியினாலே, கர்த்தராகிய இயேசுவின்மேலுள்ள உங்கள் விசுவாசத்தையும், பரிசுத்தவான்களெல்லார்மேலுள்ள உங்கள் அன்பையுங்குறித்து நான் கேள்விப்பட்டு,]]></a:t>
+              <a:t><![CDATA[12. That we should be to the praise of his glory, who first trusted in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இடைவிடாமல் உங்களுக்காக ஸ்தோத்திரம்பண்ணி, என் ஜெபங்களில் உங்களை நினைத்து,]]></a:t>
+              <a:t><![CDATA[12. That we should be to the praise of his glory, who first trusted in Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் தேவனும் மகிமையின் பிதாவுமானவர் தம்மை நீங்கள் அறிந்துகொள்வதற்கான ஞானத்தையும் தெளிவையும் அளிக்கிற ஆவியை உங்களுக்குத் தந்தருளவேண்டுமென்றும்,]]></a:t>
+              <a:t><![CDATA[13. In whom all of you also trusted, after that all of you heard the word of truth, the gospel of your salvation: in whom also after that all of you believed, all of you were sealed with that holy Spirit of promise,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் தேவனும் மகிமையின் பிதாவுமானவர் தம்மை நீங்கள் அறிந்துகொள்வதற்கான ஞானத்தையும் தெளிவையும் அளிக்கிற ஆவியை உங்களுக்குத் தந்தருளவேண்டுமென்றும்,]]></a:t>
+              <a:t><![CDATA[13. In whom all of you also trusted, after that all of you heard the word of truth, the gospel of your salvation: in whom also after that all of you believed, all of you were sealed with that holy Spirit of promise,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் தேவனும் மகிமையின் பிதாவுமானவர் தம்மை நீங்கள் அறிந்துகொள்வதற்கான ஞானத்தையும் தெளிவையும் அளிக்கிற ஆவியை உங்களுக்குத் தந்தருளவேண்டுமென்றும்,]]></a:t>
+              <a:t><![CDATA[14. Which is the earn of our inheritance until the redemption of the purchased possession, unto the praise of his glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாம் நம்மை அழைத்ததினாலே நமக்கு உண்டாயிருக்கிற நம்பிக்கை இன்னதென்றும், பரிசுத்தவான்களிடத்தில் தமக்கு உண்டாயிருக்கிற சுதந்தரத்தினுடைய மகிமையின் ஐசுவரியம் இன்னதென்றும்;]]></a:t>
+              <a:t><![CDATA[14. Which is the earn of our inheritance until the redemption of the purchased possession, unto the praise of his glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. தாம் நம்மை அழைத்ததினாலே நமக்கு உண்டாயிருக்கிற நம்பிக்கை இன்னதென்றும், பரிசுத்தவான்களிடத்தில் தமக்கு உண்டாயிருக்கிற சுதந்தரத்தினுடைய மகிமையின் ஐசுவரியம் இன்னதென்றும்;]]></a:t>
+              <a:t><![CDATA[15. Wherefore I also, after I heard of your faith in the Lord Jesus, and love unto all the saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாம் கிறிஸ்துவை மரித்தோரிலிருந்து எழுப்பி, அவரிடத்தில் நடப்பித்த தமது பலத்த சத்துவத்தின் வல்லமைப்படியே விசுவாசிக்கிறவர்களாகிய நம்மிடத்திலே காண்பிக்கும் தம்முடைய வல்லமையின் மகா மேன்மையான மகத்துவம் இன்னதென்றும், நீங்கள் அறியும்படிக்கு, அவர் உங்களுக்குப் பிரகாசமுள்ள மனக்கண்களைக் கொடுக்கவேண்டுமென்றும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[15. Wherefore I also, after I heard of your faith in the Lord Jesus, and love unto all the saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தாம் கிறிஸ்துவை மரித்தோரிலிருந்து எழுப்பி, அவரிடத்தில் நடப்பித்த தமது பலத்த சத்துவத்தின் வல்லமைப்படியே விசுவாசிக்கிறவர்களாகிய நம்மிடத்திலே காண்பிக்கும் தம்முடைய வல்லமையின் மகா மேன்மையான மகத்துவம் இன்னதென்றும், நீங்கள் அறியும்படிக்கு, அவர் உங்களுக்குப் பிரகாசமுள்ள மனக்கண்களைக் கொடுக்கவேண்டுமென்றும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
+              <a:t><![CDATA[16. Cease not to give thanks for you, making mention of you in my prayers;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தமக்குமுன்பாக நாம் அன்பில் பரிசுத்தமுள்ளவர்களும் குற்றமில்லாதவர்களுமாயிருப்பதற்கு, அவர் உலகத்தோற்றத்துக்கு முன்னே கிறிஸ்துவுக்குள் நம்மைத் தெரிந்துகொண்டபடியே,]]></a:t>
+              <a:t><![CDATA[1. Paul, an apostle of Jesus Christ by the will of God, to the saints which are at Ephesus, and to the faithful in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எல்லாத் துரைத்தனத்துக்கும், அதிகாரத்துக்கும், வல்லமைக்கும், கர்த்தத்துவத்துக்கும், இம்மையில்மாத்திரமல்ல மறுமையிலும் பேர்பெற்றிருக்கும் எல்லா நாமத்துக்கும் மேலாய் அவர் உயர்ந்திருக்கத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[17. That the God of our Lord Jesus Christ, the Father of glory, may give unto you the spirit of wisdom and revelation in the knowledge of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவரை உன்னதங்களில் தம்முடைய வலதுபாரிசத்தில் உட்காரும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[17. That the God of our Lord Jesus Christ, the Father of glory, may give unto you the spirit of wisdom and revelation in the knowledge of him:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவரை உன்னதங்களில் தம்முடைய வலதுபாரிசத்தில் உட்காரும்படி செய்து,]]></a:t>
+              <a:t><![CDATA[18. The eyes of your understanding being enlightened; that all of you may know what is the hope of his calling, and what the riches of the glory of his inheritance in the saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. எல்லாவற்றையும் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்தி,]]></a:t>
+              <a:t><![CDATA[18. The eyes of your understanding being enlightened; that all of you may know what is the hope of his calling, and what the riches of the glory of his inheritance in the saints,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எல்லாவற்றையும் எல்லாவற்றாலும் நிரப்புகிறவருடைய நிறைவாகிய சரீரமான சபைக்கு அவரை எல்லாவற்றிற்கும் மேலான தலையாகத் தந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[19. And what is the exceeding greatness of his power toward us who believe, according to the working of his mighty power,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எல்லாவற்றையும் எல்லாவற்றாலும் நிரப்புகிறவருடைய நிறைவாகிய சரீரமான சபைக்கு அவரை எல்லாவற்றிற்கும் மேலான தலையாகத் தந்தருளினார்.]]></a:t>
+              <a:t><![CDATA[19. And what is the exceeding greatness of his power toward us who believe, according to the working of his mighty power,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவினுடைய அப்போஸ்தலனாகிய பவுல், எபேசுவிலே கிறிஸ்து இயேசுவுக்குள் விசுவாசிகளாயிருக்கிற பரிசுத்தவான்களுக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[19. And what is the exceeding greatness of his power toward us who believe, according to the working of his mighty power,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவினுடைய அப்போஸ்தலனாகிய பவுல், எபேசுவிலே கிறிஸ்து இயேசுவுக்குள் விசுவாசிகளாயிருக்கிற பரிசுத்தவான்களுக்கு எழுதுகிறதாவது:]]></a:t>
+              <a:t><![CDATA[19. And what is the exceeding greatness of his power toward us who believe, according to the working of his mighty power,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[20. Which he wrought in Christ, when he raised him from the dead, and set him at his own right hand in the heavenly places,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும் சமாதானமும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[20. Which he wrought in Christ, when he raised him from the dead, and set him at his own right hand in the heavenly places,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. பிரியமானவருக்குள் தாம் நமக்குத் தந்தருளின தம்முடைய கிருபையின் மகிமைக்குப் புகழ்ச்சியாக,]]></a:t>
+              <a:t><![CDATA[2. Grace be to you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனுக்கு ஸ்தோத்திரம்; அவர் கிறிஸ்துவுக்குள் உன்னதங்களிலே ஆவிக்குரிய சகல ஆசீர்வாதத்தினாலும் நம்மை ஆசீர்வதித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[20. Which he wrought in Christ, when he raised him from the dead, and set him at his own right hand in the heavenly places,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4144,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனுக்கு ஸ்தோத்திரம்; அவர் கிறிஸ்துவுக்குள் உன்னதங்களிலே ஆவிக்குரிய சகல ஆசீர்வாதத்தினாலும் நம்மை ஆசீர்வதித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[21. Far above all principality, and power, and might, and dominion, and every name that is named, not only in this world, but also in that which is to come:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. And has put all things under his feet, and gave him to be the head over all things to the church,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Which is his body, the fullness of him that fills all in all.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. Which is his body, the fullness of him that fills all in all.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தம்முடைய தயவுள்ள சித்தத்தின்படியே, நம்மை இயேசுகிறிஸ்துமூலமாய்த் தமக்குச் சுவிகாரபுத்திரராகும்படி முன் குறித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[2. Grace be to you, and peace, from God our Father, and from the Lord Jesus Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. தம்முடைய தயவுள்ள சித்தத்தின்படியே, நம்மை இயேசுகிறிஸ்துமூலமாய்த் தமக்குச் சுவிகாரபுத்திரராகும்படி முன் குறித்திருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. Blessed be the God and Father of our Lord Jesus Christ, who has blessed us with all spiritual blessings in heavenly places in Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவருடைய கிருபையின் ஐசுவரியத்தின்படியே, இவருடைய இரத்தத்தினாலே பாவமன்னிப்பாகிய மீட்பு இவருக்குள் நமக்கு உண்டாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. Blessed be the God and Father of our Lord Jesus Christ, who has blessed us with all spiritual blessings in heavenly places in Christ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அந்தக் கிருபையை அவர் சகல ஞானத்தோடும் புத்தியோடும் எங்களிடத்தில் பெருகப்பண்ணினார்.]]></a:t>
+              <a:t><![CDATA[4. According as he has chosen us in him before the foundation of the world, that we should be holy and without blame before him in love:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. காலங்கள் நிறைவேறும்போது விளங்கும் நியமத்தின்படி பரலோகத்திலிருக்கிறவைகளும் பூலோகத்திலிருக்கிறவைகளுமாகிய சகலமும் கிறிஸ்துவுக்குள்ளே கூட்டப்படவேண்டுமென்று,]]></a:t>
+              <a:t><![CDATA[4. According as he has chosen us in him before the foundation of the world, that we should be holy and without blame before him in love:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493873" r:id="rId1"/>
+    <p:sldLayoutId id="2474545378" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5080,50 +5419,74 @@
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5264,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയിച്ചു.]]></a:t>
+              <a:t><![CDATA[5. பிரியமானவருக்குள் தாம் நமக்குத் தந்தருளின தம்முடைய கிருபையின் மகிமைக்குப் புகழ்ச்சியாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അതു സ്വർഗ്ഗത്തിലും ഭൂമിയിലുമുള്ളതു എല്ലാം പിന്നെയും ക്രിസ്തുവിൽ ഒന്നായിച്ചേർക്ക എന്നിങ്ങനെ]]></a:t>
+              <a:t><![CDATA[6. தம்முடைய தயவுள்ள சித்தத்தின்படியே, நம்மை இயேசுகிறிஸ்துமூலமாய்த் தமக்குச் சுவிகாரபுத்திரராகும்படி]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാലസമ്പൂർണ്ണതയിലെ വ്യവസ്ഥെക്കായിക്കൊണ്ടു തന്നേ.]]></a:t>
+              <a:t><![CDATA[முன் குறித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവനിൽ നാം അവകാശവും പ്രാപിച്ചു, തന്റെ ഹിതത്തിന്റെ ആലോചനപോലെ സകലവും പ്രവർത്തിക്കുന്നവന്റെ]]></a:t>
+              <a:t><![CDATA[7. அவருடைய கிருபையின் ஐசுவரியத்தின்படியே, இவருடைய இரத்தத்தினாலே பாவமன்னிப்பாகிய மீட்பு இவருக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിർണ്ണയപ്രകാരം മുന്നിയമിക്കപ്പെട്ടതു മുമ്പിൽകൂട്ടി]]></a:t>
+              <a:t><![CDATA[நமக்கு உண்டாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ക്രിസ്തുവിൽ ആശവെച്ചവരായ ഞങ്ങൾ അവന്റെ മഹത്വത്തിന്റെ പുകഴ്ചെക്കാകേണ്ടതിന്നു തന്നേ.]]></a:t>
+              <a:t><![CDATA[8. அந்தக் கிருபையை அவர் சகல ஞானத்தோடும் புத்தியோடும் எங்களிடத்தில் பெருகப்பண்ணினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവനിൽ നിങ്ങൾക്കും നിങ്ങളുടെ രക്ഷയെക്കുറിച്ചുള്ള സുവിശേഷം എന്ന സത്യവചനം നിങ്ങൾ കേൾക്കയും അവനിൽ]]></a:t>
+              <a:t><![CDATA[9. காலங்கள் நிறைவேறும்போது விளங்கும் நியமத்தின்படி பரலோகத்திலிருக்கிறவைகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസിക്കയും ചെയ്തിട്ടു,]]></a:t>
+              <a:t><![CDATA[பூலோகத்திலிருக்கிறவைகளுமாகிய சகலமும் கிறிஸ்துவுக்குள்ளே கூட்டப்படவேண்டுமென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. തന്റെ സ്വന്തജനത്തിന്റെ വീണ്ടെടുപ്പിന്നു വേണ്ടി തന്റെ മഹത്വത്തിന്റെ പുകഴ്ചെക്കായിട്ടു നമ്മുടെ]]></a:t>
+              <a:t><![CDATA[10. தமக்குள்ளே தீர்மானித்திருந்த தம்முடைய தயவுள்ள சித்தத்தின் இரகசியத்தை எனக்கு அறிவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശത്തിന്റെ അച്ചാരമായ വാഗ്ദത്തത്തിൻ പരിശുദ്ധാത്മാവിനാൽ മുദ്രയിട്ടിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[11. மேலும் கிறிஸ்துவின்மேல் முன்னே நம்பிக்கையாயிருந்த நாங்கள் அவருடைய மகிமைக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നാം തന്റെ സന്നിധിയിൽ വിശുദ്ധരും നിഷ്കളങ്കരും ആകേണ്ടതിന്നു അവൻ ലോകസ്ഥാപനത്തിന്നു മുമ്പെ നമ്മെ]]></a:t>
+              <a:t><![CDATA[1. தேவனுடைய சித்தத்தினாலே இயேசுகிறிஸ்துவினுடைய அப்போஸ்தலனாகிய பவுல், எபேசுவிலே கிறிஸ்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അതുനിമിത്തം ഞാനും നിങ്ങൾക്കു കർത്താവായ യേശുവിലുള്ള വിശ്വാസത്തെയും സകല വിശുദ്ധന്മാരോടുമുള്ള]]></a:t>
+              <a:t><![CDATA[புகழ்ச்சியாயிருக்கும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സ്നേഹത്തെയും കുറിച്ചു കേട്ടിട്ടു,]]></a:t>
+              <a:t><![CDATA[12. தமது சித்தத்தின் ஆலோசனைக்குத்தக்கதாக எல்லாவற்றையும் நடப்பிக்கிற அவருடைய தீர்மானத்தின்படியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. നിങ്ങൾക്കു വേണ്ടി ഇടവിടാതെ സ്തോത്രംചെയ്തു എന്റെ പ്രാർത്ഥനയിൽ]]></a:t>
+              <a:t><![CDATA[நாங்கள் முன்குறிக்கப்பட்டு, கிறிஸ்துவுக்குள் அவருடைய சுதந்தரமாகும்படி தெரிந்துகொள்ளப்பட்டோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിങ്ങളെ ഓർത്തുംകൊണ്ടു നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ ദൈവവും മഹത്വമുള്ള പിതാവുമായവൻ]]></a:t>
+              <a:t><![CDATA[13. நீங்களும் உங்கள் இரட்சிப்பின் சுவிசேஷமாகிய சத்திய வசனத்தைக் கேட்டு, விசுவாசிகளானபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിങ്ങൾക്കു തന്നെക്കുറിച്ചുള്ള പരിജ്ഞാനത്തിൽ ജ്ഞാനത്തിന്റെയും വെളിപ്പാടിന്റെയും ആത്മാവിനെ]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தம்பண்ணப்பட்ட பரிசுத்த ஆவியால் அவருக்குள் முத்திரைபோடப்பட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തരേണ്ടതിന്നും നിങ്ങളുടെ ഹൃദയദൃഷ്ടി പ്രകാശിപ്പിച്ചിട്ടു]]></a:t>
+              <a:t><![CDATA[14. அவருக்குச் சொந்தமானவர்கள் அவருடைய மகிமைக்குப் புகழ்ச்சியாக மீட்கப்படுவார்கள் என்பதற்கு ஆவியானவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവന്റെ വിളിയാലുള്ള ആശ ഇന്നതെന്നും വിശുദ്ധന്മാരൽ അവന്റെ അവകാശത്തിന്റെ മഹിമാധനം ഇന്നതെന്നും അവന്റെ]]></a:t>
+              <a:t><![CDATA[நம்முடைய சுதந்தரத்தின் அச்சாரமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബലത്തിൻ വല്ലഭത്വത്തിന്റെ വ്യാപാരത്താൽ]]></a:t>
+              <a:t><![CDATA[15. ஆனபடியினாலே, கர்த்தராகிய இயேசுவின்மேலுள்ள உங்கள் விசுவாசத்தையும், பரிசுத்தவான்களெல்லார்மேலுள்ள]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. വിശ്വസിക്കുന്ന നമുക്കുവേണ്ടി വ്യാപരിക്കുന്ന അവന്റെ ശക്തിയുടെ അളവറ്റ വലിപ്പം ഇന്നതെന്നും നിങ്ങൾ]]></a:t>
+              <a:t><![CDATA[உங்கள் அன்பையுங்குறித்து நான் கேள்விப்பட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറിയേണ്ടതിന്നും പ്രാർത്ഥിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[16. இடைவிடாமல் உங்களுக்காக ஸ்தோத்திரம்பண்ணி, என் ஜெபங்களில் உங்களை நினைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവനിൽ തിരഞ്ഞെടുക്കയും]]></a:t>
+              <a:t><![CDATA[இயேசுவுக்குள் விசுவாசிகளாயிருக்கிற பரிசுத்தவான்களுக்கு எழுதுகிறதாவது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അങ്ങനെ അവൻ ക്രിസ്തുവിലും വ്യാപരിച്ചു അവനെ മരിച്ചവരുടെ ഇടയിൽനിന്നു ഉയിർപ്പിക്കയും]]></a:t>
+              <a:t><![CDATA[17. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் தேவனும் மகிமையின் பிதாவுமானவர் தம்மை நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. സ്വർഗ്ഗത്തിൽ തന്റെ വലത്തുഭാഗത്തു എല്ലാ വാഴ്ചെക്കും അധികാരത്തിന്നും ശക്തിക്കും കർത്തൃത്വത്തിന്നും]]></a:t>
+              <a:t><![CDATA[அறிந்துகொள்வதற்கான ஞானத்தையும் தெளிவையும் அளிக்கிற ஆவியை உங்களுக்குத் தந்தருளவேண்டுமென்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഈ ലോകത്തിൽ മാത്രമല്ല വരുവാനുള്ളതിലും വിളിക്കപ്പെടുന്ന സകല നാമത്തിന്നും അത്യന്തം മീതെ ഇരുത്തുകയും]]></a:t>
+              <a:t><![CDATA[18. தாம் நம்மை அழைத்ததினாலே நமக்கு உண்டாயிருக்கிற நம்பிக்கை இன்னதென்றும், பரிசுத்தவான்களிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. സർവ്വവും അവന്റെ കാൽക്കീഴാക്കിവെച്ചു അവനെ സർവ്വത്തിന്നും മീതെ തലയാക്കി]]></a:t>
+              <a:t><![CDATA[தமக்கு உண்டாயிருக்கிற சுதந்தரத்தினுடைய மகிமையின் ஐசுவரியம் இன்னதென்றும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. എല്ലാറ്റിലും എല്ലാം നിറെക്കുന്നവന്റെ നിറവായിരിക്കുന്ന അവന്റെ ശരീരമായ സഭെക്കു കൊടുക്കയും]]></a:t>
+              <a:t><![CDATA[19. தாம் கிறிஸ்துவை மரித்தோரிலிருந்து எழுப்பி, அவரிடத்தில் நடப்பித்த தமது பலத்த சத்துவத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[வல்லமைப்படியே விசுவாசிக்கிறவர்களாகிய நம்மிடத்திலே காண்பிக்கும் தம்முடைய வல்லமையின் மகா மேன்மையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ദൈവേഷ്ടത്താൽ ക്രിസ്തുയേശുവിന്റെ അപ്പൊസ്തലനായ പൌലൊസ് (എഫെസൊസിൽ ഉള്ള) വിശുദ്ധന്മാരും]]></a:t>
+              <a:t><![CDATA[மகத்துவம் இன்னதென்றும், நீங்கள் அறியும்படிக்கு, அவர் உங்களுக்குப் பிரகாசமுள்ள மனக்கண்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്രിസ്തുയേശുവിൽ വിശ്വാസികളുമായവർക്കു എഴുതുന്നതു:]]></a:t>
+              <a:t><![CDATA[கொடுக்கவேண்டுமென்றும் வேண்டிக்கொள்ளுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നമ്മുടെ പിതാവായ ദൈവത്തിങ്കൽ നിന്നും കർത്താവായ യേശുക്രിസ്തുവിങ്കൽ നിന്നും നിങ്ങൾക്കു കൃപയും]]></a:t>
+              <a:t><![CDATA[20. எல்லாத் துரைத்தனத்துக்கும், அதிகாரத்துக்கும், வல்லமைக்கும், கர்த்தத்துவத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സമാധാനവും ഉണ്ടാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[இம்மையில்மாத்திரமல்ல மறுமையிலும் பேர்பெற்றிருக்கும் எல்லா நாமத்துக்கும் மேலாய் அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. തിരുഹിതത്തിന്റെ പ്രസാദപ്രകാരം യേശുക്രിസ്തുമുഖാന്തരം നമ്മെ ദത്തെടുക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[2. நம்முடைய பிதாவாகிய தேவனாலும், கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், உங்களுக்குக் கிருபையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. സ്വർഗ്ഗത്തിലെ സകല ആത്മികാനുഗ്രഹത്താലും നമ്മെ ക്രിസ്തുവിൽ അനുഗ്രഹിച്ചിരിക്കുന്ന നമ്മുടെ കർത്താവായ]]></a:t>
+              <a:t><![CDATA[உயர்ந்திருக்கத்தக்கதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +10115,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യേശുക്രിസ്തുവിന്റെ ദൈവവും പിതാവുമായവൻ വാഴ്ത്തപ്പെട്ടവൻ.]]></a:t>
+              <a:t><![CDATA[21. அவரை உன்னதங்களில் தம்முடைய வலதுபாரிசத்தில் உட்காரும்படி செய்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide42.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. எல்லாவற்றையும் அவருடைய பாதங்களுக்குக் கீழ்ப்படுத்தி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide43.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. எல்லாவற்றையும் எல்லாவற்றாலும் நிரப்புகிறவருடைய நிறைவாகிய சரீரமான சபைக்கு அவரை எல்லாவற்றிற்கும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மேலான தலையாகத் தந்தருளினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അവൻ പ്രിയനായവനിൽ നമുക്കു സൌജന്യമായി നല്കിയ തന്റെ കൃപാമഹത്വത്തിന്റെ പുകഴ്ചെക്കായി സ്നേഹത്തിൽ നമ്മെ]]></a:t>
+              <a:t><![CDATA[சமாதானமும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുന്നിയമിക്കയും ചെയ്തുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[3. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் பிதாவாகிய தேவனுக்கு ஸ்தோத்திரம்; அவர் கிறிஸ்துவுக்குள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അവനിൽ നമുക്കു അവന്റെ രക്തത്താൽ അതിക്രമങ്ങളുടെ മോചനമെന്ന വീണ്ടെടുപ്പു ഉണ്ടു.]]></a:t>
+              <a:t><![CDATA[உன்னதங்களிலே ஆவிக்குரிய சகல ஆசீர்வாதத்தினாலும் நம்மை ஆசீர்வதித்திருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അതു അവൻ നമുക്കു താൻ ധാരാളമായി കാണിച്ച കൃപാധനപ്രകാരം സകലജ്ഞാനവും വിവേകവുമായി നല്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. தமக்குமுன்பாக நாம் அன்பில் பரிசுத்தமுள்ளவர்களும் குற்றமில்லாதவர்களுமாயிருப்பதற்கு, அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. അവനിൽ താൻ മുന്നിർണ്ണയിച്ച തന്റെ പ്രസാദത്തിന്നു തക്കവണ്ണം തന്റെ ഹിതത്തിന്റെ മർമ്മം അവൻ നമ്മോടു]]></a:t>
+              <a:t><![CDATA[உலகத்தோற்றத்துக்கு முன்னே கிறிஸ்துவுக்குள் நம்மைத் தெரிந்துகொண்டபடியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபேசியர் : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme21">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme66">
   <a:themeElements>
-    <a:clrScheme name="Theme21">
+    <a:clrScheme name="Theme66">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme21">
+    <a:fontScheme name="Theme66">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme21">
+    <a:fmtScheme name="Theme66">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10758,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>41</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>