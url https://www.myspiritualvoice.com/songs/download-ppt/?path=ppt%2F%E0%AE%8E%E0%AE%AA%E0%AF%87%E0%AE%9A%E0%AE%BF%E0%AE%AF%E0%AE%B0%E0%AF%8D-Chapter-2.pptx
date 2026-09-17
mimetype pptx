--- v0 (2026-08-01)
+++ v1 (2026-09-17)
@@ -61,50 +61,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +130,55 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +311,58 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிறிஸ்து இயேசுவுக்குள் அவர் நம்மிடத்தில் வைத்த தயவினாலே, தம்முடைய கிருபையின் மகா மேன்மையான ஐசுவரியத்தை வருங்காலங்களில் விளங்கச்செய்வதற்காக,]]></a:t>
+              <a:t><![CDATA[5. Even when we were dead in sins, has quickened us together with Christ, (by grace all of you are saved;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கிறிஸ்து இயேசுவுக்குள் அவர் நம்மிடத்தில் வைத்த தயவினாலே, தம்முடைய கிருபையின் மகா மேன்மையான ஐசுவரியத்தை வருங்காலங்களில் விளங்கச்செய்வதற்காக,]]></a:t>
+              <a:t><![CDATA[6. And has raised us up together, and made us sit together in heavenly places in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கிறிஸ்து இயேசுவுக்குள் நம்மை அவரோடேகூட எழுப்பி, உன்னதங்களிலே அவரோடேகூட உட்காரவும் செய்தார்.]]></a:t>
+              <a:t><![CDATA[6. And has raised us up together, and made us sit together in heavenly places in Christ Jesus:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கிருபையினாலே விசுவாசத்தைக்கொண்டு இரட்சிக்கப்பட்டீர்கள்; இது உங்களால் உண்டானதல்ல, இது தேவனுடைய ஈவு;]]></a:t>
+              <a:t><![CDATA[7. That in the ages to come he might show the exceeding riches of his grace in his kindness toward us through Christ Jesus.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஒருவரும் பெருமைபாராட்டாதபடிக்கு இது கிரியைகளினால் உண்டானதல்ல;]]></a:t>
+              <a:t><![CDATA[8. For by grace are all of you saved through faith; and that not of yourselves: it is the gift of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், நற்கிரியைகளைச் செய்கிறதற்கு நாம் கிறிஸ்து இயேசுவுக்குள் சிருஷ்டிக்கப்பட்டு, தேவனுடைய செய்கையாயிருக்கிறோம்; அவைகளில் நாம் நடக்கும்படி அவர் முன்னதாக அவைகளை ஆயத்தம்பண்ணியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. For by grace are all of you saved through faith; and that not of yourselves: it is the gift of God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ஏனெனில், நற்கிரியைகளைச் செய்கிறதற்கு நாம் கிறிஸ்து இயேசுவுக்குள் சிருஷ்டிக்கப்பட்டு, தேவனுடைய செய்கையாயிருக்கிறோம்; அவைகளில் நாம் நடக்கும்படி அவர் முன்னதாக அவைகளை ஆயத்தம்பண்ணியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[9. Not of works, lest any man should boast.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனபடியினால் முன்னே மாம்சத்தின்படி புறஜாதியாராயிருந்து, மாம்சத்தில் கையினாலே செய்யப்படுகிற விருத்தசேதனமுடையவர்களால் விருத்தசேதனமில்லாதவர்களென்னப்பட்ட நீங்கள்,]]></a:t>
+              <a:t><![CDATA[10. For we are his workmanship, created in Christ Jesus unto good works, which God has before ordained that we should walk in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனபடியினால் முன்னே மாம்சத்தின்படி புறஜாதியாராயிருந்து, மாம்சத்தில் கையினாலே செய்யப்படுகிற விருத்தசேதனமுடையவர்களால் விருத்தசேதனமில்லாதவர்களென்னப்பட்ட நீங்கள்,]]></a:t>
+              <a:t><![CDATA[10. For we are his workmanship, created in Christ Jesus unto good works, which God has before ordained that we should walk in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே இயேசுகிறிஸ்துவைச் சேராதவர்களும், இஸ்ரவேலுடைய காணியாட்சிக்குப் புறம்பானவர்களும், வாக்குத்தத்தத்தின் உடன்படிக்கைகளுக்கு அந்நியரும், நம்பிக்கையில்லாதவர்களும், இவ்வுலகத்தில் தேவனற்றவர்களுமாயிருந்தீர்களென்று நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore remember, that all of you being in time past Gentiles in the flesh, who are called Uncircumcision by that which is called the Circumcision in the flesh made by hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. அக்கிரமங்களினாலும் பாவங்களினாலும் மரித்தவர்களாயிருந்த உங்களை உயிர்ப்பித்தார்.]]></a:t>
+              <a:t><![CDATA[1. And you has he quickened, who were dead in trespasses and sins;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே இயேசுகிறிஸ்துவைச் சேராதவர்களும், இஸ்ரவேலுடைய காணியாட்சிக்குப் புறம்பானவர்களும், வாக்குத்தத்தத்தின் உடன்படிக்கைகளுக்கு அந்நியரும், நம்பிக்கையில்லாதவர்களும், இவ்வுலகத்தில் தேவனற்றவர்களுமாயிருந்தீர்களென்று நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Wherefore remember, that all of you being in time past Gentiles in the flesh, who are called Uncircumcision by that which is called the Circumcision in the flesh made by hands;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அக்காலத்திலே இயேசுகிறிஸ்துவைச் சேராதவர்களும், இஸ்ரவேலுடைய காணியாட்சிக்குப் புறம்பானவர்களும், வாக்குத்தத்தத்தின் உடன்படிக்கைகளுக்கு அந்நியரும், நம்பிக்கையில்லாதவர்களும், இவ்வுலகத்தில் தேவனற்றவர்களுமாயிருந்தீர்களென்று நினைத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. That at that time all of you were without Christ, being aliens from the commonwealth of Israel, and strangers from the covenants of promise, having no hope, and without God in the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. முன்னே தூரமாயிருந்த நீங்கள் இப்பொழுது கிறிஸ்து இயேசுவுக்குள் கிறிஸ்துவின் இரத்தத்தினாலே சமீபமானீர்கள்.]]></a:t>
+              <a:t><![CDATA[12. That at that time all of you were without Christ, being aliens from the commonwealth of Israel, and strangers from the covenants of promise, having no hope, and without God in the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், அவரே நம்முடைய சமாதானகாரராகி, இருதிறத்தாரையும் ஒன்றாக்கி, பகையாக நின்ற பிரிவினையாகிய நடுச்சுவரைத் தகர்த்து,]]></a:t>
+              <a:t><![CDATA[12. That at that time all of you were without Christ, being aliens from the commonwealth of Israel, and strangers from the covenants of promise, having no hope, and without God in the world:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. எப்படியெனில், அவரே நம்முடைய சமாதானகாரராகி, இருதிறத்தாரையும் ஒன்றாக்கி, பகையாக நின்ற பிரிவினையாகிய நடுச்சுவரைத் தகர்த்து,]]></a:t>
+              <a:t><![CDATA[13. But now in Christ Jesus all of you who sometimes were far off are made nigh by the blood of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சட்டதிட்டங்களாகிய நியாயப்பிரமாணத்தைத் தம்முடைய மாம்சத்தினாலே ஒழித்து, இருதிறத்தாரையும் தமக்குள்ளாக ஒரே புதிய மனுஷனாகச் சிருஷ்டித்து, இப்படிச் சமாதானம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[13. But now in Christ Jesus all of you who sometimes were far off are made nigh by the blood of Christ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகையைச் சிலுவையினால் கொன்று, அதினாலே இருதிறத்தாரையும் ஒரே சரீரமாக தேவனுக்கு ஒப்புரவாக்கினார்.]]></a:t>
+              <a:t><![CDATA[14. For he is our peace, who has made both one, and has broken down the middle wall of partition between us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பகையைச் சிலுவையினால் கொன்று, அதினாலே இருதிறத்தாரையும் ஒரே சரீரமாக தேவனுக்கு ஒப்புரவாக்கினார்.]]></a:t>
+              <a:t><![CDATA[14. For he is our peace, who has made both one, and has broken down the middle wall of partition between us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அல்லாமலும் அவர் வந்து, தூரமாயிருந்த உங்களுக்கும், சமீபமாயிருந்த அவர்களுக்கும், சமாதானத்தைச் சுவிசேஷமாக அறிவித்தார்.]]></a:t>
+              <a:t><![CDATA[15. Having abolished in his flesh the enmity, even the law of commandments contained in ordinances; in order to make in himself of two one new man, so making peace;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அந்தப்படியே நாம் இருதிறத்தாரும் ஒரே ஆவியினாலே பிதாவினிடத்தில் சேரும் சிலாக்கியத்தை அவர்மூலமாய்ப் பெற்றிருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[15. Having abolished in his flesh the enmity, even the law of commandments contained in ordinances; in order to make in himself of two one new man, so making peace;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவைகளில் நீங்கள் முற்காலத்திலே இவ்வுலக வழக்கத்திற்கேற்றபடியாகவும், கீழ்ப்படியாமையின் பிள்ளைகளிடத்தில் இப்பொழுது கிரியைசெய்கிற ஆகாயத்து அதிகாரப் பிரபுவாகிய ஆவிக்கேற்றபடியாகவும் நடந்துகொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Wherein in time past all of you walked according to the course of this world, according to the prince of the power of the air, the spirit that now works in the children of disobedience:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், நீங்கள் இனி அந்நியரும் பரதேசிகளுமாயிராமல், பரிசுத்தவான்களோடே ஒரே நகரத்தாரும் தேவனுடைய வீட்டாருமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[16. And that he might reconcile both unto God in one body by the cross, having slain the enmity thereby:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஆகையால், நீங்கள் இனி அந்நியரும் பரதேசிகளுமாயிராமல், பரிசுத்தவான்களோடே ஒரே நகரத்தாரும் தேவனுடைய வீட்டாருமாயிருந்து,]]></a:t>
+              <a:t><![CDATA[17. And came and preached peace to you which were far off, and to them that were nigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்போஸ்தலர் தீர்க்கதரிசிகளென்பவர்களுடைய அஸ்திபாரத்தின்மேல் கட்டப்பட்டவர்களுமாயிருக்கிறீர்கள்; அதற்கு இயேசுகிறிஸ்து தாமே மூலைக்கல்லாயிருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[17. And came and preached peace to you which were far off, and to them that were nigh.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அப்போஸ்தலர் தீர்க்கதரிசிகளென்பவர்களுடைய அஸ்திபாரத்தின்மேல் கட்டப்பட்டவர்களுமாயிருக்கிறீர்கள்; அதற்கு இயேசுகிறிஸ்து தாமே மூலைக்கல்லாயிருக்கிறார்;]]></a:t>
+              <a:t><![CDATA[18. For through him we both have access by one Spirit unto the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர்மேல் மாளிகை முழுவதும் இசைவாய் இணைக்கப்பட்டு, கர்த்தருக்குள் பரிசுத்த ஆலயமாக எழும்புகிறது;]]></a:t>
+              <a:t><![CDATA[18. For through him we both have access by one Spirit unto the Father.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3365,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அவர்மேல் நீங்களும் ஆவியினாலே தேவனுடைய வாசஸ்தலமாகக் கூட்டிக்கட்டப்பட்டுவருகிறீர்கள்.]]></a:t>
+              <a:t><![CDATA[19. Now therefore all of you are no more strangers and foreigners, but fellow citizens with the saints, and of the household of God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Now therefore all of you are no more strangers and foreigners, but fellow citizens with the saints, and of the household of God;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And are built upon the foundation of the apostles and prophets, Jesus Christ himself being the chief corner stone;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And are built upon the foundation of the apostles and prophets, Jesus Christ himself being the chief corner stone;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. In whom all the building fitly framed together grows unto an holy temple in the Lord:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அவைகளில் நீங்கள் முற்காலத்திலே இவ்வுலக வழக்கத்திற்கேற்றபடியாகவும், கீழ்ப்படியாமையின் பிள்ளைகளிடத்தில் இப்பொழுது கிரியைசெய்கிற ஆகாயத்து அதிகாரப் பிரபுவாகிய ஆவிக்கேற்றபடியாகவும் நடந்துகொண்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[2. Wherein in time past all of you walked according to the course of this world, according to the prince of the power of the air, the spirit that now works in the children of disobedience:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. In whom all of you also are built together for an habitation of God through the Spirit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுக்குள்ளே நாமெல்லாரும் முற்காலத்திலே நமது மாம்ச இச்சையின்டியே நடந்து, நமது மாம்சமும் மனசும் விரும்பினவைகளைச் செய்து, சுபாவத்தினாலே மற்றவர்களைப்போலக் கோபாக்கினையின் பிள்ளைகளாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[2. Wherein in time past all of you walked according to the course of this world, according to the prince of the power of the air, the spirit that now works in the children of disobedience:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களுக்குள்ளே நாமெல்லாரும் முற்காலத்திலே நமது மாம்ச இச்சையின்டியே நடந்து, நமது மாம்சமும் மனசும் விரும்பினவைகளைச் செய்து, சுபாவத்தினாலே மற்றவர்களைப்போலக் கோபாக்கினையின் பிள்ளைகளாயிருந்தோம்.]]></a:t>
+              <a:t><![CDATA[3. Among whom also we all had our conversation in times past in the lusts of our flesh, fulfilling the desires of the flesh and of the mind; and were by nature the children of wrath, even as others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனோ இரக்கத்தில் ஐசுவரியமுள்ளவராய் நம்மில் அன்புகூர்ந்த தம்முடைய மிகுந்த அன்பினாலே,]]></a:t>
+              <a:t><![CDATA[3. Among whom also we all had our conversation in times past in the lusts of our flesh, fulfilling the desires of the flesh and of the mind; and were by nature the children of wrath, even as others.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேவனோ இரக்கத்தில் ஐசுவரியமுள்ளவராய் நம்மில் அன்புகூர்ந்த தம்முடைய மிகுந்த அன்பினாலே,]]></a:t>
+              <a:t><![CDATA[4. But God, who is rich in mercy, for his great love wherewith he loved us,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அக்கிரமங்களில் மரித்தவர்களாயிருந்த நம்மைக் கிறிஸ்துவுடனேகூட உயிர்ப்பித்தார்; கிருபையினாலே இரட்சிக்கப்பட்டீர்கள்.]]></a:t>
+              <a:t><![CDATA[5. Even when we were dead in sins, has quickened us together with Christ, (by grace all of you are saved;)]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474623706" r:id="rId1"/>
+    <p:sldLayoutId id="2478621465" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +4911,94 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. క్రీస్తుయేసునందు ఆయన మనకు చేసిన ఉపకారముద్వారా అత్యధికమైన తన కృపా మహదైశ్వర్యమును రాబోవు యుగములలో]]></a:t>
+              <a:t><![CDATA[இரட்சிக்கப்பட்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కనుపరచునిమిత్తము,]]></a:t>
+              <a:t><![CDATA[6. கிறிஸ்து இயேசுவுக்குள் அவர் நம்மிடத்தில் வைத்த தயவினாலே, தம்முடைய கிருபையின் மகா மேன்மையான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. క్రీస్తుయేసునందు మనలను ఆయనతోకూడ లేపి, పరలోకమందు ఆయనతోకూడ కూర్చుండబెట్టెను.]]></a:t>
+              <a:t><![CDATA[ஐசுவரியத்தை வருங்காலங்களில் விளங்கச்செய்வதற்காக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. మీరు విశ్వాసముద్వారా కృపచేతనే రక్షింపబడియున్నారు; ఇది మీవలన కలిగినది కాదు, దేవుని వరమే.]]></a:t>
+              <a:t><![CDATA[7. கிறிஸ்து இயேசுவுக்குள் நம்மை அவரோடேகூட எழுப்பி, உன்னதங்களிலே அவரோடேகூட உட்காரவும் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. అది క్రియలవలన కలిగినదికాదు గనుక ఎవడును అతిశయపడ వీలులేదు.]]></a:t>
+              <a:t><![CDATA[8. கிருபையினாலே விசுவாசத்தைக்கொண்டு இரட்சிக்கப்பட்டீர்கள்; இது உங்களால் உண்டானதல்ல, இது தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. మరియు వాటియందు మనము నడుచుకొనవలెనని దేవుడు ముందుగా సిద్ధపరచిన సత్‌క్రియలు చేయుటకై, మనము]]></a:t>
+              <a:t><![CDATA[ஈவு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[క్రీస్తుయేసునందు సృష్ఠింపబడినవారమై ఆయన చేసిన పనియైయున్నాము.]]></a:t>
+              <a:t><![CDATA[9. ஒருவரும் பெருமைபாராட்டாதபடிக்கு இது கிரியைகளினால் உண்டானதல்ல;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. కాబట్టి మునుపు శరీరవిషయములో అన్యజనులైయుండి, శరీరమందు చేతితో చేయబడిన సున్నతి గలవారు అనబడిన]]></a:t>
+              <a:t><![CDATA[10. ஏனெனில், நற்கிரியைகளைச் செய்கிறதற்கு நாம் கிறிஸ்து இயேசுவுக்குள் சிருஷ்டிக்கப்பட்டு, தேவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారిచేత సున్నతిలేనివారనబడిన మీరు]]></a:t>
+              <a:t><![CDATA[செய்கையாயிருக்கிறோம்; அவைகளில் நாம் நடக்கும்படி அவர் முன்னதாக அவைகளை ஆயத்தம்பண்ணியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఆ కాలమందు ఇశ్రాయేలుతో సహపౌరులుకాక, పరదేశులును, వాగ్దాన నిబంధనలు లేని పరజనులును,]]></a:t>
+              <a:t><![CDATA[11. ஆனபடியினால் முன்னே மாம்சத்தின்படி புறஜாதியாராயிருந்து, மாம்சத்தில் கையினாலே செய்யப்படுகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మీ అపరాధములచేతను పాపములచేతను మీరు చచ్చినవారై యుండగా, ఆయన మిమ్మును క్రీస్తుతో కూడ బ్రదికించెను.]]></a:t>
+              <a:t><![CDATA[1. அக்கிரமங்களினாலும் பாவங்களினாலும் மரித்தவர்களாயிருந்த உங்களை உயிர்ப்பித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నిరీక్షణలేనివారును, లోక మందు దేవుడులేనివారునైయుండి, క్రీస్తుకు దూరస్థులై యుంటిరని మీరు జ్ఞాపకము]]></a:t>
+              <a:t><![CDATA[விருத்தசேதனமுடையவர்களால் விருத்தசேதனமில்லாதவர்களென்னப்பட்ட நீங்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేసికొనుడి.]]></a:t>
+              <a:t><![CDATA[12. அக்காலத்திலே இயேசுகிறிஸ்துவைச் சேராதவர்களும், இஸ்ரவேலுடைய காணியாட்சிக்குப் புறம்பானவர்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. అయినను మునుపు దూరస్థులైన మీరు ఇప్పుడు క్రీస్తుయేసునందు క్రీస్తు రక్తమువలన సమీపస్థులై యున్నారు.]]></a:t>
+              <a:t><![CDATA[வாக்குத்தத்தத்தின் உடன்படிக்கைகளுக்கு அந்நியரும், நம்பிக்கையில்லாதவர்களும், இவ்வுலகத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఆయన మన సమాధానమైయుండి మీకును మాకును ఉండిన ద్వేషమును, అనగా విధిరూపకమైన ఆజ్ఞలుగల ధర్మశాస్త్ర మును]]></a:t>
+              <a:t><![CDATA[தேவனற்றவர்களுமாயிருந்தீர்களென்று நினைத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన శరీరమందు కొట్టివేయుటచేత మధ్యగోడను పడగొట్టి, మన ఉభయులను ఏకముచేసెను.]]></a:t>
+              <a:t><![CDATA[13. முன்னே தூரமாயிருந்த நீங்கள் இப்பொழுது கிறிஸ்து இயேசுவுக்குள் கிறிஸ்துவின் இரத்தத்தினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ఇట్లు సంధిచేయుచు, ఈ యిద్దరిని తనయందు ఒక్క నూతన పురుషునిగా సృష్టించి,]]></a:t>
+              <a:t><![CDATA[சமீபமானீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. తన సిలువవలన ఆ ద్వేషమును సంహరించి, దాని ద్వారా వీరిద్దరిని ఏకశరీరముగా చేసి, దేవునితో]]></a:t>
+              <a:t><![CDATA[14. எப்படியெனில், அவரே நம்முடைய சமாதானகாரராகி, இருதிறத்தாரையும் ஒன்றாக்கி, பகையாக நின்ற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[సమాధానపరచవలెనని యీలాగు చేసెను గనుక ఆయనయే మనకు సమాధానకారకుడై యున్నాడు.]]></a:t>
+              <a:t><![CDATA[பிரிவினையாகிய நடுச்சுவரைத் தகர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. మరియు ఆయన వచ్చి దూరస్థులైన మీకును సమీపస్థులైన వారికిని సమాధాన సువార్తను ప్రకటించెను.]]></a:t>
+              <a:t><![CDATA[15. சட்டதிட்டங்களாகிய நியாயப்பிரமாணத்தைத் தம்முடைய மாம்சத்தினாலே ஒழித்து, இருதிறத்தாரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ఆయన ద్వారానే మనము ఉభయులము ఒక్క ఆత్మయందు తండ్రిసన్నిధికి చేరగలిగియున్నాము.]]></a:t>
+              <a:t><![CDATA[தமக்குள்ளாக ஒரே புதிய மனுஷனாகச் சிருஷ்டித்து, இப்படிச் சமாதானம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. మీరు వాటిని చేయుచు, వాయు మండల సంబంధమైన అధిపతిని, అనగా అవిధేయులైన వారిని ఇప్పుడు ప్రేరేపించు]]></a:t>
+              <a:t><![CDATA[2. அவைகளில் நீங்கள் முற்காலத்திலே இவ்வுலக வழக்கத்திற்கேற்றபடியாகவும், கீழ்ப்படியாமையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. కాబట్టి మీరికమీదట పరజనులును పరదేశులునై యుండక, పరిశుద్ధులతో ఏక పట్టణస్థులును దేవుని యింటివారునై]]></a:t>
+              <a:t><![CDATA[16. பகையைச் சிலுவையினால் கொன்று, அதினாலே இருதிறத்தாரையும் ஒரே சரீரமாக தேவனுக்கு ஒப்புரவாக்கினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యున్నారు.]]></a:t>
+              <a:t><![CDATA[17. அல்லாமலும் அவர் வந்து, தூரமாயிருந்த உங்களுக்கும், சமீபமாயிருந்த அவர்களுக்கும், சமாதானத்தைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. క్రీస్తుయేసే ముఖ్యమైన మూలరాయియై యుండగా అపొస్తలులును ప్రవక్తలును వేసిన పునాదిమీద మీరు]]></a:t>
+              <a:t><![CDATA[சுவிசேஷமாக அறிவித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8443,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కట్టబడియున్నారు.]]></a:t>
+              <a:t><![CDATA[18. அந்தப்படியே நாம் இருதிறத்தாரும் ஒரே ஆவியினாலே பிதாவினிடத்தில் சேரும் சிலாக்கியத்தை அவர்மூலமாய்ப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ప్రతి కట్టడమును ఆయనలో చక్కగా అమర్చబడి, ప్రభువునందు పరిశుద్ధమైన దేవాలయ మగుటకు వృద్ధిపొందుచున్నది.]]></a:t>
+              <a:t><![CDATA[பெற்றிருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8707,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ఆయనలో మీరు కూడ ఆత్మమూలముగా దేవునికి నివాసస్థలమై యుండుటకు కట్టబడుచున్నారు.]]></a:t>
+              <a:t><![CDATA[19. ஆகையால், நீங்கள் இனி அந்நியரும் பரதேசிகளுமாயிராமல், பரிசுத்தவான்களோடே ஒரே நகரத்தாரும் தேவனுடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வீட்டாருமாயிருந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. அப்போஸ்தலர் தீர்க்கதரிசிகளென்பவர்களுடைய அஸ்திபாரத்தின்மேல் கட்டப்பட்டவர்களுமாயிருக்கிறீர்கள்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அதற்கு இயேசுகிறிஸ்து தாமே மூலைக்கல்லாயிருக்கிறார்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. அவர்மேல் மாளிகை முழுவதும் இசைவாய் இணைக்கப்பட்டு, கர்த்தருக்குள் பரிசுத்த ஆலயமாக எழும்புகிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శక్తికి అధిపతిని అనుసరించి, యీ ప్రపంచ ధర్మముచొప్పున మునుపు నడుచుకొంటిరి.]]></a:t>
+              <a:t><![CDATA[பிள்ளைகளிடத்தில் இப்பொழுது கிரியைசெய்கிற ஆகாயத்து அதிகாரப் பிரபுவாகிய ஆவிக்கேற்றபடியாகவும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 2]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அவர்மேல் நீங்களும் ஆவியினாலே தேவனுடைய வாசஸ்தலமாகக் கூட்டிக்கட்டப்பட்டுவருகிறீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. వారితో కలిసి మనమందరమును శరీరముయొక్కయు మనస్సుయొక్కయు కోరికలను నెరవేర్చుకొనుచు, మన శరీరాశలను]]></a:t>
+              <a:t><![CDATA[நடந்துகொண்டீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అనుసరించి మునుపు ప్రవర్తించుచు, కడమ వారివలెనే స్వభావసిద్ధముగా దైవోగ్రతకు పాత్రులమై యుంటిమి.]]></a:t>
+              <a:t><![CDATA[3. அவர்களுக்குள்ளே நாமெல்லாரும் முற்காலத்திலே நமது மாம்ச இச்சையின்டியே நடந்து, நமது மாம்சமும் மனசும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. అయినను దేవుడు కరుణాసంపన్నుడై యుండి, మనము మన అపరాధములచేత చచ్చినవారమై యుండినప్పుడు సయితము మనయెడల]]></a:t>
+              <a:t><![CDATA[விரும்பினவைகளைச் செய்து, சுபாவத்தினாலே மற்றவர்களைப்போலக் கோபாக்கினையின் பிள்ளைகளாயிருந்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చూపిన తన మహా ప్రేమచేత మనలను క్రీసు]]></a:t>
+              <a:t><![CDATA[4. தேவனோ இரக்கத்தில் ஐசுவரியமுள்ளவராய் நம்மில் அன்புகூர்ந்த தம்முடைய மிகுந்த அன்பினாலே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. కృపచేత మీరు రక్షింపబడియున్నారు.]]></a:t>
+              <a:t><![CDATA[5. அக்கிரமங்களில் மரித்தவர்களாயிருந்த நம்மைக் கிறிஸ்துவுடனேகூட உயிர்ப்பித்தார்; கிருபையினாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபேசியர் : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme46">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme70">
   <a:themeElements>
-    <a:clrScheme name="Theme46">
+    <a:clrScheme name="Theme70">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme46">
+    <a:fontScheme name="Theme70">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme46">
+    <a:fmtScheme name="Theme70">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>