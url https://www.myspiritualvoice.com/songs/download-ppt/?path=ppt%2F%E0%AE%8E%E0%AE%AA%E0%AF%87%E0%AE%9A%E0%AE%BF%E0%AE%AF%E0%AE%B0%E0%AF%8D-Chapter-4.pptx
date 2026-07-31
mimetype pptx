--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -91,50 +91,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +185,60 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +386,63 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதலால், கர்த்தர்நிமித்தம் கட்டுண்டவனாகிய நான் உங்களுக்குச் சொல்லுகிற புத்தியென்னவெனில், நீங்கள் அழைக்கப்பட்ட அழைப்புக்குப் பாத்திரவான்களாய் நடந்து,]]></a:t>
+              <a:t><![CDATA[30. அன்றியும், நீங்கள் மீட்கப்படும்நாளுக்கென்று முத்திரையாகப் பெற்ற தேவனுடைய பரிசுத்த ஆவியைத் துக்கப்படுத்தாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ஆதலால், கர்த்தர்நிமித்தம் கட்டுண்டவனாகிய நான் உங்களுக்குச் சொல்லுகிற புத்தியென்னவெனில், நீங்கள் அழைக்கப்பட்ட அழைப்புக்குப் பாத்திரவான்களாய் நடந்து,]]></a:t>
+              <a:t><![CDATA[30. அன்றியும், நீங்கள் மீட்கப்படும்நாளுக்கென்று முத்திரையாகப் பெற்ற தேவனுடைய பரிசுத்த ஆவியைத் துக்கப்படுத்தாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. மிகுந்த மனத்தாழ்மையும் சாந்தமும் நீடிய பொறுமையும் உடையவர்களாய், அன்பினால் ஒருவரையொருவர் தாங்கி,]]></a:t>
+              <a:t><![CDATA[31. சகலவிதமான கசப்பும், கோபமும், மூர்க்கமும், கூக்குரலும், தூஷணமும், மற்ற எந்தத் துர்க்குணமும் உங்களைவிட்டு நீங்கக்கடவது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. சமாதானக்கட்டினால் ஆவியின் ஒருமையைக் காத்துக்கொள்வதற்கு ஜாக்கிரதையாயிருங்கள்.]]></a:t>
+              <a:t><![CDATA[32. ஒருவருக்கொருவர் தயவாயும் மனஉருக்கமாயும் இருந்து, கிறிஸ்துவுக்குள் தேவன் உங்களுக்கு மன்னித்ததுபோல, நீங்களும் ஒருவருக்காருவர் மன்னியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. உங்களுக்கு உண்டான அழைப்பினாலே நீங்கள் ஒரே நம்பிக்கைக்கு அழைக்கப்பட்டதுபோல, ஒரே சரீரமும் ஒரே ஆவியும் உண்டு;]]></a:t>
+              <a:t><![CDATA[32. ஒருவருக்கொருவர் தயவாயும் மனஉருக்கமாயும் இருந்து, கிறிஸ்துவுக்குள் தேவன் உங்களுக்கு மன்னித்ததுபோல, நீங்களும் ஒருவருக்காருவர் மன்னியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ஒரே கர்த்தரும், ஒரே விசுவாசமும், ஒரே ஞானஸ்நானமும்,]]></a:t>
+              <a:t><![CDATA[1. ஆதலால், கர்த்தர்நிமித்தம் கட்டுண்டவனாகிய நான் உங்களுக்குச் சொல்லுகிற புத்தியென்னவெனில், நீங்கள் அழைக்கப்பட்ட அழைப்புக்குப் பாத்திரவான்களாய் நடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எல்லாருக்கும் ஒரே தேவனும் பிதாவும் உண்டு; அவர் எல்லார்மேலும், எல்லாரோடும், உங்கள் எல்லாருக்குள்ளும் இருக்கிறவர்.]]></a:t>
+              <a:t><![CDATA[1. ஆதலால், கர்த்தர்நிமித்தம் கட்டுண்டவனாகிய நான் உங்களுக்குச் சொல்லுகிற புத்தியென்னவெனில், நீங்கள் அழைக்கப்பட்ட அழைப்புக்குப் பாத்திரவான்களாய் நடந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. எல்லாருக்கும் ஒரே தேவனும் பிதாவும் உண்டு; அவர் எல்லார்மேலும், எல்லாரோடும், உங்கள் எல்லாருக்குள்ளும் இருக்கிறவர்.]]></a:t>
+              <a:t><![CDATA[2. மிகுந்த மனத்தாழ்மையும் சாந்தமும் நீடிய பொறுமையும் உடையவர்களாய், அன்பினால் ஒருவரையொருவர் தாங்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1374,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கிறிஸ்துவினுடைய ஈவின் அளவுக்குத்தக்கதாக நம்மில் அவனவனுக்குக் கிருபை அளிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. சமாதானக்கட்டினால் ஆவியின் ஒருமையைக் காத்துக்கொள்வதற்கு ஜாக்கிரதையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1483,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கெட்ட வார்த்தை ஒன்றும் உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; பக்திவிருத்திக்கு ஏதுவான நல்ல வார்த்தை உண்டானால் அதையே கேட்கிறவனுக்குப் பிரயோஜனமுண்டாகும்படி பேசுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. சமாதானக்கட்டினால் ஆவியின் ஒருமையைக் காத்துக்கொள்வதற்கு ஜாக்கிரதையாயிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1592,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மெய்யான நீதியிலும் பரிசுத்தத்திலும் தேவனுடைய சாயலாக சிருஷ்டிக்கப்பட்ட புதிய மனுஷனைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[25. அன்றியும், நாம் ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறபடியால், பொய்யைக் களைந்து, அவனவன் பிறனுடனே மெய்யைப் பேசக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1701,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. கெட்ட வார்த்தை ஒன்றும் உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; பக்திவிருத்திக்கு ஏதுவான நல்ல வார்த்தை உண்டானால் அதையே கேட்கிறவனுக்குப் பிரயோஜனமுண்டாகும்படி பேசுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. உங்களுக்கு உண்டான அழைப்பினாலே நீங்கள் ஒரே நம்பிக்கைக்கு அழைக்கப்பட்டதுபோல, ஒரே சரீரமும் ஒரே ஆவியும் உண்டு;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால், அவர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கி, மனுஷர்களுக்கு வரங்களை அளித்தார் என்று சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[5. ஒரே கர்த்தரும், ஒரே விசுவாசமும், ஒரே ஞானஸ்நானமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆதலால், அவர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கி, மனுஷர்களுக்கு வரங்களை அளித்தார் என்று சொல்லியிருக்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. எல்லாருக்கும் ஒரே தேவனும் பிதாவும் உண்டு; அவர் எல்லார்மேலும், எல்லாரோடும், உங்கள் எல்லாருக்குள்ளும் இருக்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அன்றியும், நீங்கள் மீட்கப்படும்நாளுக்கென்று முத்திரையாகப் பெற்ற தேவனுடைய பரிசுத்த ஆவியைத் துக்கப்படுத்தாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. எல்லாருக்கும் ஒரே தேவனும் பிதாவும் உண்டு; அவர் எல்லார்மேலும், எல்லாரோடும், உங்கள் எல்லாருக்குள்ளும் இருக்கிறவர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2137,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. அன்றியும், நீங்கள் மீட்கப்படும்நாளுக்கென்று முத்திரையாகப் பெற்ற தேவனுடைய பரிசுத்த ஆவியைத் துக்கப்படுத்தாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. கிறிஸ்துவினுடைய ஈவின் அளவுக்குத்தக்கதாக நம்மில் அவனவனுக்குக் கிருபை அளிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகலவிதமான கசப்பும், கோபமும், மூர்க்கமும், கூக்குரலும், தூஷணமும், மற்ற எந்தத் துர்க்குணமும் உங்களைவிட்டு நீங்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. ஆதலால், அவர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கி, மனுஷர்களுக்கு வரங்களை அளித்தார் என்று சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சகலவிதமான கசப்பும், கோபமும், மூர்க்கமும், கூக்குரலும், தூஷணமும், மற்ற எந்தத் துர்க்குணமும் உங்களைவிட்டு நீங்கக்கடவது.]]></a:t>
+              <a:t><![CDATA[8. ஆதலால், அவர் உன்னதத்திற்கு ஏறி, சிறைப்பட்டவர்களைச் சிறையாக்கி, மனுஷர்களுக்கு வரங்களை அளித்தார் என்று சொல்லியிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒருவருக்கொருவர் தயவாயும் மனஉருக்கமாயும் இருந்து, கிறிஸ்துவுக்குள் தேவன் உங்களுக்கு மன்னித்ததுபோல, நீங்களும் ஒருவருக்காருவர் மன்னியுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஏறினார் என்பதினாலே அவர் அதற்குமுன்னே பூமியின் தாழ்விடங்களில் இறங்கினார் என்று விளங்குகிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒருவருக்கொருவர் தயவாயும் மனஉருக்கமாயும் இருந்து, கிறிஸ்துவுக்குள் தேவன் உங்களுக்கு மன்னித்ததுபோல, நீங்களும் ஒருவருக்காருவர் மன்னியுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஏறினார் என்பதினாலே அவர் அதற்குமுன்னே பூமியின் தாழ்விடங்களில் இறங்கினார் என்று விளங்குகிறதல்லவா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏறினார் என்பதினாலே அவர் அதற்குமுன்னே பூமியின் தாழ்விடங்களில் இறங்கினார் என்று விளங்குகிறதல்லவா?]]></a:t>
+              <a:t><![CDATA[10. இறங்கினவரே எல்லாவற்றையும் நிரப்பத்தக்கதாக, எல்லா வானங்களுக்கும் மேலாக உன்னதத்திற்கு ஏறினவருமாயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2791,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. மெய்யான நீதியிலும் பரிசுத்தத்திலும் தேவனுடைய சாயலாக சிருஷ்டிக்கப்பட்ட புதிய மனுஷனைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[26. நீங்கள் கோபங்கொண்டாலும் பாவஞ்செய்யாதிருங்கள், சூரியன் அஸ்தமிக்கிறதற்கு முன்னாக உங்கள் எரிச்சல் தணியக்கடவது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நாம் இனிக் குழந்தைகளாயிராமல், மனுஷருடைய சூதும் வஞ்சிக்கிறதற்கேதுவான தந்திரமுமுள்ள போதகமாய் பலவித காற்றினாலே அலைகளைப்போல அடிபட்டு அலைகிறவர்களாயிராமல்,]]></a:t>
+              <a:t><![CDATA[13. அவர், சிலரை அப்போஸ்தலராகவும், சிலரைத் தீர்க்கதரிசிகளாகவும், சிலரைச் சுவிசேஷகராகவும், சிலரை மேய்ப்பராகவும், போதகராகவும் ஏற்படுத்தினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அன்புடன் சத்தியத்தைக் கைகொண்டு தலையாகிய கிறிஸ்துவுக்குள் எல்லாவற்றிலேயும், நாம் வளருகிறவர்களாயிருக்கும்படியாக அப்படிச் செய்தார்.]]></a:t>
+              <a:t><![CDATA[14. நாம் இனிக் குழந்தைகளாயிராமல், மனுஷருடைய சூதும் வஞ்சிக்கிறதற்கேதுவான தந்திரமுமுள்ள போதகமாய் பலவித காற்றினாலே அலைகளைப்போல அடிபட்டு அலைகிறவர்களாயிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்றியும், நாம் ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறபடியால், பொய்யைக் களைந்து, அவனவன் பிறனுடனே மெய்யைப் பேசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[27. பிசாசுக்கு இடங்கொடாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவராலே சரீரம் முழுதும், அதற்கு உதவியாயிருக்கிற சகல கணுக்களினாலும் இசைவாய்க் கட்டி இணைக்கப்பட்டு, ஒவ்வொரு அவயவமும் தன்தன் அளவுக்குத்தக்கதாய்க் கிரியைசெய்கிறபடியே, அது அன்பினாலே தனக்கு பக்திவிருத்தி உண்டாக்குகிறதற்கேதுவாகச் சரீரவளர்ச்சியை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[14. நாம் இனிக் குழந்தைகளாயிராமல், மனுஷருடைய சூதும் வஞ்சிக்கிறதற்கேதுவான தந்திரமுமுள்ள போதகமாய் பலவித காற்றினாலே அலைகளைப்போல அடிபட்டு அலைகிறவர்களாயிராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவராலே சரீரம் முழுதும், அதற்கு உதவியாயிருக்கிற சகல கணுக்களினாலும் இசைவாய்க் கட்டி இணைக்கப்பட்டு, ஒவ்வொரு அவயவமும் தன்தன் அளவுக்குத்தக்கதாய்க் கிரியைசெய்கிறபடியே, அது அன்பினாலே தனக்கு பக்திவிருத்தி உண்டாக்குகிறதற்கேதுவாகச் சரீரவளர்ச்சியை உண்டாக்குகிறது.]]></a:t>
+              <a:t><![CDATA[15. அன்புடன் சத்தியத்தைக் கைகொண்டு தலையாகிய கிறிஸ்துவுக்குள் எல்லாவற்றிலேயும், நாம் வளருகிறவர்களாயிருக்கும்படியாக அப்படிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், கர்த்தருக்குள் நான் உங்களுக்குச் சாட்சியாகச் சொல்லி எச்சரிக்கிறது என்னவெனில், மற்றப் புறஜாதிகள் தங்கள் வீணான சிந்தையிலே நடக்கிறதுபோல நீங்கள் இனி நடவாமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[15. அன்புடன் சத்தியத்தைக் கைகொண்டு தலையாகிய கிறிஸ்துவுக்குள் எல்லாவற்றிலேயும், நாம் வளருகிறவர்களாயிருக்கும்படியாக அப்படிச் செய்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆதலால், கர்த்தருக்குள் நான் உங்களுக்குச் சாட்சியாகச் சொல்லி எச்சரிக்கிறது என்னவெனில், மற்றப் புறஜாதிகள் தங்கள் வீணான சிந்தையிலே நடக்கிறதுபோல நீங்கள் இனி நடவாமலிருங்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவராலே சரீரம் முழுதும், அதற்கு உதவியாயிருக்கிற சகல கணுக்களினாலும் இசைவாய்க் கட்டி இணைக்கப்பட்டு, ஒவ்வொரு அவயவமும் தன்தன் அளவுக்குத்தக்கதாய்க் கிரியைசெய்கிறபடியே, அது அன்பினாலே தனக்கு பக்திவிருத்தி உண்டாக்குகிறதற்கேதுவாகச் சரீரவளர்ச்சியை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அவர்கள் புத்தியில் அந்தகாரப்பட்டு, தங்கள் இருதய கடினத்தினால் தங்களில் இருக்கும் அறியாமையினாலே தேவனுடைய ஜீவனுக்கு அந்நியராயிருந்து;]]></a:t>
+              <a:t><![CDATA[16. அவராலே சரீரம் முழுதும், அதற்கு உதவியாயிருக்கிற சகல கணுக்களினாலும் இசைவாய்க் கட்டி இணைக்கப்பட்டு, ஒவ்வொரு அவயவமும் தன்தன் அளவுக்குத்தக்கதாய்க் கிரியைசெய்கிறபடியே, அது அன்பினாலே தனக்கு பக்திவிருத்தி உண்டாக்குகிறதற்கேதுவாகச் சரீரவளர்ச்சியை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உணர்வில்லாதவர்களாய், சகலவித அசுத்தங்களையும் ஆவலோடே நடப்பிக்கும்படி, தங்களைக் காமவிகாரத்திற்கு ஒப்புக்கொடுத்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அவராலே சரீரம் முழுதும், அதற்கு உதவியாயிருக்கிற சகல கணுக்களினாலும் இசைவாய்க் கட்டி இணைக்கப்பட்டு, ஒவ்வொரு அவயவமும் தன்தன் அளவுக்குத்தக்கதாய்க் கிரியைசெய்கிறபடியே, அது அன்பினாலே தனக்கு பக்திவிருத்தி உண்டாக்குகிறதற்கேதுவாகச் சரீரவளர்ச்சியை உண்டாக்குகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உணர்வில்லாதவர்களாய், சகலவித அசுத்தங்களையும் ஆவலோடே நடப்பிக்கும்படி, தங்களைக் காமவிகாரத்திற்கு ஒப்புக்கொடுத்திருக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால், கர்த்தருக்குள் நான் உங்களுக்குச் சாட்சியாகச் சொல்லி எச்சரிக்கிறது என்னவெனில், மற்றப் புறஜாதிகள் தங்கள் வீணான சிந்தையிலே நடக்கிறதுபோல நீங்கள் இனி நடவாமலிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நீங்களோ இவ்விதமாய்க் கிறிஸ்துவைக் கற்றுக்கொள்ளவில்லை.]]></a:t>
+              <a:t><![CDATA[17. ஆதலால், கர்த்தருக்குள் நான் உங்களுக்குச் சாட்சியாகச் சொல்லி எச்சரிக்கிறது என்னவெனில், மற்றப் புறஜாதிகள் தங்கள் வீணான சிந்தையிலே நடக்கிறதுபோல நீங்கள் இனி நடவாமலிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. இயேசுவினிடத்திலுள்ள சத்தியத்தின்படியே, நீங்கள் அவரிடத்தில் கேட்டறிந்து, அவரால் போதிக்கப்பட்டீர்களே.]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் புத்தியில் அந்தகாரப்பட்டு, தங்கள் இருதய கடினத்தினால் தங்களில் இருக்கும் அறியாமையினாலே தேவனுடைய ஜீவனுக்கு அந்நியராயிருந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அந்தப்படி, முந்தின நடக்கைக்குரிய மோசம்போக்கும் இச்சைகளாலே கெட்டுப்போகிற பழைய மனுஷனை நீங்கள் களைந்துபோட்டு,]]></a:t>
+              <a:t><![CDATA[18. அவர்கள் புத்தியில் அந்தகாரப்பட்டு, தங்கள் இருதய கடினத்தினால் தங்களில் இருக்கும் அறியாமையினாலே தேவனுடைய ஜீவனுக்கு அந்நியராயிருந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அன்றியும், நாம் ஒருவருக்கொருவர் அவயவங்களாயிருக்கிறபடியால், பொய்யைக் களைந்து, அவனவன் பிறனுடனே மெய்யைப் பேசக்கடவன்.]]></a:t>
+              <a:t><![CDATA[28. திருடுகிறவன் இனித் திருடாமல், குறைச்சலுள்ளவனுக்குக் கொடுக்கத்தக்கதாகத் தனக்கு உண்டாயிருக்கும்படி, தன் கைகளினால் நலமான வேலைசெய்து, பிரயாசப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5298,1032 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
+              <a:t><![CDATA[19. உணர்வில்லாதவர்களாய், சகலவித அசுத்தங்களையும் ஆவலோடே நடப்பிக்கும்படி, தங்களைக் காமவிகாரத்திற்கு ஒப்புக்கொடுத்திருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. உணர்வில்லாதவர்களாய், சகலவித அசுத்தங்களையும் ஆவலோடே நடப்பிக்கும்படி, தங்களைக் காமவிகாரத்திற்கு ஒப்புக்கொடுத்திருக்கிறார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. நீங்களோ இவ்விதமாய்க் கிறிஸ்துவைக் கற்றுக்கொள்ளவில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இயேசுவினிடத்திலுள்ள சத்தியத்தின்படியே, நீங்கள் அவரிடத்தில் கேட்டறிந்து, அவரால் போதிக்கப்பட்டீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. இயேசுவினிடத்திலுள்ள சத்தியத்தின்படியே, நீங்கள் அவரிடத்தில் கேட்டறிந்து, அவரால் போதிக்கப்பட்டீர்களே.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அந்தப்படி, முந்தின நடக்கைக்குரிய மோசம்போக்கும் இச்சைகளாலே கெட்டுப்போகிற பழைய மனுஷனை நீங்கள் களைந்துபோட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அந்தப்படி, முந்தின நடக்கைக்குரிய மோசம்போக்கும் இச்சைகளாலே கெட்டுப்போகிற பழைய மனுஷனை நீங்கள் களைந்துபோட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. அந்தப்படி, முந்தின நடக்கைக்குரிய மோசம்போக்கும் இச்சைகளாலே கெட்டுப்போகிற பழைய மனுஷனை நீங்கள் களைந்துபோட்டு,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
               <a:t><![CDATA[23. உங்கள் உள்ளத்திலே புதிதான ஆவியுள்ளவர்களாகி,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மெய்யான நீதியிலும் பரிசுத்தத்திலும் தேவனுடைய சாயலாக சிருஷ்டிக்கப்பட்ட புதிய மனுஷனைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +6388,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. நீங்கள் கோபங்கொண்டாலும் பாவஞ்செய்யாதிருங்கள், சூரியன் அஸ்தமிக்கிறதற்கு முன்னாக உங்கள் எரிச்சல் தணியக்கடவது;]]></a:t>
+              <a:t><![CDATA[28. திருடுகிறவன் இனித் திருடாமல், குறைச்சலுள்ளவனுக்குக் கொடுக்கத்தக்கதாகத் தனக்கு உண்டாயிருக்கும்படி, தன் கைகளினால் நலமான வேலைசெய்து, பிரயாசப்படக்கடவன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. மெய்யான நீதியிலும் பரிசுத்தத்திலும் தேவனுடைய சாயலாக சிருஷ்டிக்கப்பட்ட புதிய மனுஷனைத் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. பிசாசுக்கு இடங்கொடாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[29. கெட்ட வார்த்தை ஒன்றும் உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; பக்திவிருத்திக்கு ஏதுவான நல்ல வார்த்தை உண்டானால் அதையே கேட்கிறவனுக்குப் பிரயோஜனமுண்டாகும்படி பேசுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. திருடுகிறவன் இனித் திருடாமல், குறைச்சலுள்ளவனுக்குக் கொடுக்கத்தக்கதாகத் தனக்கு உண்டாயிருக்கும்படி, தன் கைகளினால் நலமான வேலைசெய்து, பிரயாசப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[29. கெட்ட வார்த்தை ஒன்றும் உங்கள் வாயிலிருந்து புறப்படவேண்டாம்; பக்திவிருத்திக்கு ஏதுவான நல்ல வார்த்தை உண்டானால் அதையே கேட்கிறவனுக்குப் பிரயோஜனமுண்டாகும்படி பேசுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. திருடுகிறவன் இனித் திருடாமல், குறைச்சலுள்ளவனுக்குக் கொடுக்கத்தக்கதாகத் தனக்கு உண்டாயிருக்கும்படி, தன் கைகளினால் நலமான வேலைசெய்து, பிரயாசப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[30. அன்றியும், நீங்கள் மீட்கப்படும்நாளுக்கென்று முத்திரையாகப் பெற்ற தேவனுடைய பரிசுத்த ஆவியைத் துக்கப்படுத்தாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6903,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493798" r:id="rId1"/>
+    <p:sldLayoutId id="2474532444" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,54 +7307,134 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -6353,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. കർത്തൃസേവനിമിത്തം ബദ്ധനായിരിക്കുന്ന ഞാൻ പ്രബോധിപ്പിക്കുന്നതു: നിങ്ങളെ വിളിച്ചിരിക്കുന്ന വിളിക്കു]]></a:t>
+              <a:t><![CDATA[অধিকারভুক্ত৷ ঈশ্বরের নিরূপিত সময়ে ঈশ্বর য়ে তোমাদের যুক্ত করবেন তার প্রমাণস্বরূপ ঈশ্বর সেই আত্মাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യോഗ്യമാംവണ്ണം]]></a:t>
+              <a:t><![CDATA[তোমাদের মধ্যে দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. പൂർണ്ണവിനയത്തോടും സൌമ്യതയോടും ദീർഘക്ഷമയോടുംകൂടെ നടക്കയും സ്നേഹത്തിൽ അന്യോന്യം പൊറുക്കയും]]></a:t>
+              <a:t><![CDATA[31. সব রকমের তিক্ততা, রোষ, ক্রোধ, চেঁচামেচি, নিন্দা ও সব রকমের বিদ্বেষভাব তোমাদের থেকে দূরে রাখ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ആത്മാവിന്റെ ഐക്യത സമാധാനബന്ധത്തിൽ കാപ്പാൻ ശ്രമിക്കയും ചെയ്‍വിൻ.]]></a:t>
+              <a:t><![CDATA[32. পরস্পরের প্রতি স্নেহশীল হও, পরস্পরকে একইভাবে ক্ষমা কর, য়েভাবে ঈশ্বরও খ্রীষ্টে তোমাদের ক্ষমা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നിങ്ങളെ വിളിച്ചപ്പോൾ ഏകപ്രത്യാശെക്കായി നിങ്ങളെ വിളിച്ചതുപോലെ ശരീരം ഒന്നു, ആത്മാവു ഒന്നു,]]></a:t>
+              <a:t><![CDATA[করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. കർത്താവു ഒരുവൻ, വിശ്വാസം ഒന്നു, സ്നാനം ഒന്നു, എല്ലാവർക്കും മീതെയുള്ളവനും]]></a:t>
+              <a:t><![CDATA[1. আমি প্রভুর বলে কারাগারে বন্দী৷ ঈশ্বর তোমাদের মনোনীত করেছেন য়েন তোমরা তাঁর লোক হতে পার৷ আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എല്ലാവരിലും കൂടി വ്യാപരിക്കുന്നവനും എല്ലാവരിലും ഇരിക്കുന്നവനുമായി എല്ലാവർക്കും ദൈവവും പിതാവുമായവൻ]]></a:t>
+              <a:t><![CDATA[তোমাদের সেইরকম জীবনযাপন করতে অনুরোধ করি, য়েভাবে ঈশ্বরের লোকদের জীবনযাপন করা উচিত৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരുവൻ.]]></a:t>
+              <a:t><![CDATA[2. তোমরা সর্বদাই নতনম্র থাক, সহিষ্ণু হও, ভালবেসে একে অপরকে গ্রহণ কর৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എന്നാൽ നമ്മിൽ ഓരോരുത്തന്നു ക്രിസ്തുവിന്റെ ദാനത്തിന്റെ അളവിന്നു ഒത്തവണ്ണം കൃപ ലഭിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[3. পবিত্র আত্মা তোমাদের যুক্ত করেছিলেন৷ সেই একতা রক্ষা করার জন্য সর্বোত্তমভাবে চেষ্টা কর৷ শান্তি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. കേൾക്കുന്നവർക്കു കൃപ ലഭിക്കേണ്ടതിന്നു ആവശ്യംപോലെ ആത്മികവർദ്ധനെക്കായി നല്ല വാക്കല്ലാതെ ആകാത്തതു]]></a:t>
+              <a:t><![CDATA[তোমাদের একসঙ্গে ধরে থাকুক৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. സത്യത്തിന്റെ ഫലമായ നീതിയിലും വിശുദ്ധിയിലും ദൈവാനുരൂപമായി സൃഷ്ടിക്കപ്പെട്ട പുതുമനുഷ്യനെ]]></a:t>
+              <a:t><![CDATA[25. তাই একে অপরের কাছে মিথ্যা বলা বন্ধ কর, কারণ আমরা পরস্পর এক দেহেরই অঙ্গ প্রত্যঙ্গ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒന്നും നിങ്ങളുടെ വായിൽ നിന്നു പുറപ്പെടരുതു.]]></a:t>
+              <a:t><![CDATA[4. দেহ এক ও আত্মা এক, ঠিক সেইরকমই ঈশ্বর তোমাদের সকলকে এক প্রত্যাশার জন্য আহ্বান করেছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അതുകൊണ്ടു: “അവൻ ബദ്ധന്മാരെ പിടിച്ചുകൊണ്ടു പോയി ഉയരത്തിൽ കയറി മനുഷ്യർക്കു ദാനങ്ങളെ കൊടുത്തു”]]></a:t>
+              <a:t><![CDATA[5. কেবল একই প্রভু, এক বিশ্বাস ও এক বাপ্তিস্ম রয়েছে;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[6. আর আছেন এক ঈশ্বর যিনি সকলের পিতা৷ যিনি সকলের ওপরে কর্তৃত্ত্ব করেন৷ তিনি সর্বত্র আছেন ও সবকিছুতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ദൈവത്തിന്റെ പരിശുദ്ധാത്മാവിനെ ദുഃഖിപ്പിക്കരുതു; അവനാലല്ലോ നിങ്ങൾക്കു വീണ്ടെടുപ്പുനാളിന്നായി]]></a:t>
+              <a:t><![CDATA[আছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുദ്രയിട്ടിരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[7. খ্রীষ্ট আমাদের প্রত্যেককে বিশেষ বিশেষ বরদান দিয়েছেন৷ যাকে যা দিতে ইচ্ছা করেছেন তাকে তা দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. എല്ലാ കൈപ്പും കോപവും ക്രോധവും കൂറ്റാരവും ദൂഷണവും സകലദുർഗ്ഗുണവുമായി നിങ്ങളെ വിട്ടു]]></a:t>
+              <a:t><![CDATA[8. তাই শাস্ত্র বলছে: ‘তিনি উর্দ্ধে আকাশে গেলেন, সঙ্গে বন্দীদের নিয়ে গেলেন, আর মানুষের হাতে তুলে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒഴിഞ്ഞുപോകട്ടെ.]]></a:t>
+              <a:t><![CDATA[দিয়ে গেলেন নানা বরদান৷’ গীতসংহিতা 68 : 18]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. നിങ്ങൾ തമ്മിൽ ദയയും മനസ്സലിവുമുള്ളവരായി ദൈവം ക്രിസ്തുവിൽ നിങ്ങളോടു ക്ഷമിച്ചതുപോലെ അന്യോന്യം]]></a:t>
+              <a:t><![CDATA[9. যখন বলা হয়েছে, ‘তিনি উর্দ্ধে উঠে গেলেন,’ তার অর্থ কি? তার অর্থ এই য়ে প্রথমে তিনি নিম্নে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷമിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[পৃথিবীতে নেমেছিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. കയറി എന്നതിനാൽ അവൻ ഭൂമിയുടെ അധോഭാഗങ്ങളിലേക്കു ഇറങ്ങി എന്നു വരുന്നില്ലയോ?]]></a:t>
+              <a:t><![CDATA[10. সেই জন যিনি নেমে এসেছিলেন (খ্রীষ্ট) তিনি সেই একই ব্যক্তি যিনি আকাশের থেকেও উচ্চে উঠেছিলেন, যাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധരിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[26. রেগে গেলে তার প্রভাবে য়েন পাপ করো না এবং সারাদিন রাগ করে থেকো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഇറങ്ങിയവൻ സകലത്തെയും നിറെക്കേണ്ടതിന്നു സ്വർഗ്ഗാധിസ്വർഗ്ഗത്തിന്നു മീതെ കയറിയവനും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[সব কিছুই তাঁর দ্বারা পূর্ণ করতে পারেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവൻ ചിലരെ അപ്പൊസ്തലന്മാരായും ചിലരെ പ്രവാചകന്മാരായും ചിലരെ സുവിശേഷകന്മാരായും ചിലരെ ഇടയന്മാരായും]]></a:t>
+              <a:t><![CDATA[11. সেই খ্রীষ্ট লোকদের বরদান করলেন, তাদের কয়েকজনকে প্রেরিত করলেন, আবার কয়েকজনকে ভাববাদী, কয়েকজনকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉപദേഷ്ടാക്കന്മാരായും നിയമിച്ചിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[সুসমাচার প্রচারক, কয়েকজনকে শিক্ষক ও পালক হবার ক্ষমতা দিলেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അതു നാം എല്ലാവരും വിശ്വാസത്തിലും ദൈവപുത്രനെക്കുറിച്ചുള്ള പരിജ്ഞാനത്തിലുമുള്ള ഐക്യതയും തികഞ്ഞ]]></a:t>
+              <a:t><![CDATA[12. ঈশ্বরের লোকদেরকে প্রস্তুত করার জন্য ও সেবার কাজ সম্পন্ন করার উদ্দেশ্যে খ্রীষ্ট এইসব বরদান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുരുഷത്വവും ക്രിസ്തുവിന്റെ സമ്പൂർണ്ണതയായ പ്രായത്തിന്റെ അളവും പ്രാപിക്കുവോളം]]></a:t>
+              <a:t><![CDATA[করেছেন৷ খ্রীষ্টের দেহরূপে মণ্ডলীকে গঠন করার জন্য তিনি সেইসব বর দিয়েছেন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. വിശുദ്ധന്മാരുടെ യഥാസ്ഥാനത്വത്തിന്നായുള്ള ശുശ്രൂഷയുടെ വേലെക്കും ക്രിസ്തുവിന്റെ ശരീരത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[13. য়ে পর্যন্ত না আমরা ঈশ্বরের পুত্রের বিষয়ে একই বিশ্বাস ও তত্ত্বজ্ঞানে সুষ্ঠভাবে যুক্ত হব, সেই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആത്മികവർദ്ധനെക്കും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[পর্যন্ত এই কাজ চলতে থাকবে৷ আমাদের পরিণত মানুষের মতো হতে হবে৷ আমরা ততদিন বৃদ্ধি পেতে থাকব য়ে পর্যন্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അങ്ങനെ നാം ഇനി മനുഷ്യരുടെ ചതിയാലും ഉപായത്താലും തെറ്റിച്ചുകളയുന്ന തന്ത്രങ്ങളിൽ കുടുങ്ങിപ്പോകുവാൻ]]></a:t>
+              <a:t><![CDATA[না খ্রীষ্টের মত হই ও তাঁর মত সম্পূর্ণ সিদ্ধ হই৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തക്കവണ്ണം ഉപദേശത്തിന്റെ ഓരോ കാറ്റിനാൽ അലഞ്ഞുഴലുന്ന ശിശുക്കൾ ആയിരിക്കാതെ]]></a:t>
+              <a:t><![CDATA[14. তখন আমরা আর শিশুর মত থাকব না৷ জাহাজ য়েমন তরঙ্গের দাপটে এদিক ওদিক চালিত হয়, তেমনি আমরা কোন নতুন]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. സ്നേഹത്തിൽ സത്യം സംസാരിച്ചുകൊണ്ടു ക്രിസ്തു എന്ന തലയോളം സകലത്തിലും വളരുവാൻ ഇടയാകും.]]></a:t>
+              <a:t><![CDATA[শিক্ষা দ্বারা আর স্থানচ্যুত হব না; ঠগবাজ লোকের নতুন শিক্ষা দ্বারা আমরা প্রভাবিত হব না৷ এরা তাদের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ആകയാൽ ഭോഷ്കു ഉപേക്ഷിച്ചു ഓരോരുത്തൻ താന്താന്റെ കൂട്ടുകാരനോടു സത്യം സംസാരിപ്പിൻ; നാം തമ്മിൽ]]></a:t>
+              <a:t><![CDATA[27. তোমাকে পরাস্ত করতে দিয়াবলকে কোন রকম সুয়োগ নিতে দিও না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ശരീരം മുഴുവനും യുക്തമായി ചേർന്നും ഏകീഭവിച്ചും ഓരോ അംഗത്തിന്റെ അതതു വ്യാപാരത്തിന്നു ഒത്തവണ്ണം]]></a:t>
+              <a:t><![CDATA[পরিকল্পনা ও চালবাজি দ্বারা মানুষকে ঠকিয়ে ভুল পথে নিয়ে যায়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉതവി ലഭിപ്പാനുള്ള ഏതു സന്ധിയാലും സ്നേഹത്തിലുള്ള വർദ്ധനെക്കായി അവനിൽ നിന്നു വളർച്ച പ്രാപിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[15. আমরা বরং প্রেমের সঙ্গে সত্য কথাই বলব, এইভাবে খ্রীষ্টের মতো সব বিষয়ে আমরা বৃদ্ধিলাভ করব৷ খ্রীষ্ট]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആകയാൽ ഞാൻ കർത്താവിൽ സാക്ഷീകരിച്ചു പറയുന്നതു എന്തെന്നാൽ: ജാതികൾ തങ്ങളുടെ വ്യർത്ഥബുദ്ധി അനുസരിച്ചു]]></a:t>
+              <a:t><![CDATA[হলেন মস্তক, আমরা তাঁর দেহ৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +12315,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടക്കുന്നതുപോലെ നിങ്ങൾ ഇനി നടക്കരുതു.]]></a:t>
+              <a:t><![CDATA[16. সমস্ত দেহটা খ্রীষ্টের ওপর নির্ভরশীল৷ দেহের সমস্ত অঙ্গ প্রত্যঙ্গ পরস্পরের সঙ্গে একত্রে যুক্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +12447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവർ അന്ധബുദ്ധികളായി അജ്ഞാനം നിമിത്തം, ഹൃദയകാഠിന്യം നിമിത്തം തന്നേ,]]></a:t>
+              <a:t><![CDATA[রয়েছে৷ দেহের বিভিন্ন অঙ্গ যখন তাদের করণীয় কাজ করে, তখন সমস্ত দেহ বৃদ্ধিলাভ করে প্রেমে শক্ত ও দৃঢ়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12579,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ദൈവത്തിന്റെ ജീവനിൽ നിന്നു അകന്നു മനം തഴമ്പിച്ചു പോയവർ ആകയാൽ അത്യാഗ്രഹത്തോടെ സകല അശുദ്ധിയും]]></a:t>
+              <a:t><![CDATA[হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവർത്തിപ്പാൻ ദുഷ്കാമത്തിന്നു തങ്ങളെത്തന്നേ ഏല്പിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[17. প্রভুর হয়ে আমি তোমাদের সতর্ক করে দিচ্ছি, - যাঁরা বিশ্বাস করে না এমন লোকদের মতো জীবনযাপন করো না৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നിങ്ങളോ യേശുവിൽ സത്യം ഉള്ളതുപോലെ അവനെക്കുറിച്ചു കേട്ടു അവനിൽ ഉപദേശം ലഭിച്ചു എങ്കിൽ]]></a:t>
+              <a:t><![CDATA[এমন লোকের চিন্তাধারা মূল্যহীন৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ക്രിസ്തുവിനെക്കുറിച്ചു ഇങ്ങനെയല്ല പഠിച്ചതു.]]></a:t>
+              <a:t><![CDATA[18. তাদের জ্ঞান বুদ্ধি নেই৷ তারা কিছুই জানে না কারণ শুনতে চায় না৷ তাই য়ে জীবন ঈশ্বর তাদের দিতে চান]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +13107,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. മുമ്പിലത്തെ നടപ്പു സംബന്ധിച്ചു ചതിമോഹങ്ങളാൽ വഷളായിപ്പോകുന്ന പഴയ മനുഷ്യനെ ഉപേക്ഷിച്ചു]]></a:t>
+              <a:t><![CDATA[তা থেকে তারা বঞ্চিত থাকে৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +13239,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവയവങ്ങളല്ലോ.]]></a:t>
+              <a:t><![CDATA[28. য়ে এক সময় চুরি করত সে য়েন আর কখনও চুরি না করে, বরং ভাল কিছু কাজ করতে নিজ হাতে পরিশ্রম করে৷ সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +13371,1239 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. നിങ്ങളുടെ ഉള്ളിലെ ആത്മാവു സംബന്ധമായി പുതുക്കം പ്രാപിച്ചു]]></a:t>
+              <a:t><![CDATA[19. তাদের মনে লজ্জা বলে কোন অনুভূতিই নেই, তারা মন্দ পথে নিজেদের গা ভাসিয়ে দিয়েছে৷ বিনা দ্বিধায়]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[তারা সব রকম খারাপ কাজ করে চলে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. কিন্তু খ্রীষ্টের কাছ থেকে তোমরা তো এমন মন্দ শিক্ষা পাও নি৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. আমি জানি তাঁর অনুগামী হিসাবে সেই সত্য অনুসারে তোমাদের শিক্ষা দেওয়া হয়েছিল, য়ে সত্য খ্রীষ্ট]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[যীশুতে রয়েছে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. তোমাদের পুরানো প্রবৃত্তিকে ত্যাগ করতে শিক্ষা দেওয়া হয়েছে৷ আগে য়েভাবে মন্দ জীবনযাপন করতে তা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ছাড়তে বলা হয়েছে৷ সেই পুরানো সত্ত্বা দিন দিন মন্দ থেকে মন্দতর হয়, কারণ লোকরা তাদের মন্দ চিন্তা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[দ্বারা প্রবঞ্চিত হয়৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. কিন্তু তোমাদের শেখানো শিক্ষা অনুসারে তোমরা আপন হৃদয়ে পুনরায় নতুন হয়ে ওঠ,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. এবং সেই নতুন সত্ত্বাকে অবশ্যই পরিধান কর৷ সেই নতুন সত্ত্বা ঈশ্বরের মত হবার জন্য সৃষ্টি করা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +14691,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. കോപിച്ചാൽ പാപം ചെയ്യാതിരിപ്പിൻ. സൂര്യൻ അസ്തമിക്കുവോളം നിങ്ങൾ കോപം വെച്ചുകൊണ്ടിരിക്കരുതു.]]></a:t>
+              <a:t><![CDATA[য়েন সবরকম ভাল কাজ করে, তাহলে অভাবী লোকদের সঙ্গে ভাগ করে দেবার জন্যেও তার কিছু থাকবে৷]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எபேசியர் : 4]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[হয়েছে, যা সত্যই ভাল এবং পবিত্র৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +14955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. പിശാചിന്നു ഇടം കൊടുക്കരുതു.]]></a:t>
+              <a:t><![CDATA[29. অপরের সঙ্গে আলাপ আলোচনা করার সময় কোন খারাপ কথা বলো না৷ লোকেদের প্রযোজনীয় আত্মিক শক্তি দেবার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +15087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. കള്ളൻ ഇനി കക്കാതെ മുട്ടുള്ളവന്നു ദാനം ചെയ്‍വാൻ ഉണ്ടാകേണ്ടതിന്നു കൈകൊണ്ടു നല്ലതു പ്രവർത്തിച്ചു]]></a:t>
+              <a:t><![CDATA[জন্য যা ভাল কেবল তাই-ই বল৷ এমনভাবে কথা বল য়েন তোমার কথায় অপরের উপকার হয়৷]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +15219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അദ്ധ്വാനിക്കയത്രേ വേണ്ടതു.]]></a:t>
+              <a:t><![CDATA[30. তোমরা ঈশ্বরের পবিত্র আত্মাকে বিষন্ন করো না৷ আত্মা ঈশ্বরের কাছে প্রমাণ করে য়ে তোমরা ঈশ্বরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +15280,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபேசியர் : 4]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme11">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme11">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme11">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +15390,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme11">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +15565,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>60</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>