--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -87,52 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -161,51 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -351,54 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -458,51 +454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்படிப்பட்டவைகளினிமித்தமாகக் கீழ்ப்படியாமையின் பிள்ளைகள்மேல் தேவகோபாக்கினை வருவதால், ஒருவனும் உங்களை வீண்வார்த்தைகளினாலே மோசம்போக்காதபடிக்கு எச்சரிக்கையாயிருங்கள்;]]></a:t>
+              <a:t><![CDATA[5. விபசாரக்காரனாவது, அசுத்தனாவது, விக்கிரகாராதனைக்காரனாகிய பொருளாசைக்காரனாவது தேவனுடைய ராஜ்யமாகிய கிறிஸ்துவின் ராஜ்யத்திலே சுதந்தரமடைவதில்லையென்று அறிந்திருக்கிறீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -676,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவர்களுக்குப் பங்காளிகளாகாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[6. இப்படிப்பட்டவைகளினிமித்தமாகக் கீழ்ப்படியாமையின் பிள்ளைகள்மேல் தேவகோபாக்கினை வருவதால், ஒருவனும் உங்களை வீண்வார்த்தைகளினாலே மோசம்போக்காதபடிக்கு எச்சரிக்கையாயிருங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -785,51 +781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. முற்காலத்தில் நீங்கள் அந்தகாரமாயிருந்தீர்கள், இப்பொழுதோ கர்த்தருக்குள் வெளிச்சமாயிருக்கிறீர்கள்; வெளிச்சத்தின் பிள்ளைகளாய் நடந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. அவர்களுக்குப் பங்காளிகளாகாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -894,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆவியின் கனி, சகல நற்குணத்திலும் நீதியிலும் உண்மையிலும் விளங்கும்.]]></a:t>
+              <a:t><![CDATA[8. முற்காலத்தில் நீங்கள் அந்தகாரமாயிருந்தீர்கள், இப்பொழுதோ கர்த்தருக்குள் வெளிச்சமாயிருக்கிறீர்கள்; வெளிச்சத்தின் பிள்ளைகளாய் நடந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1003,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தருக்குப் பிரியமானது இன்னதென்று நீங்கள் சோதித்துப்பாருங்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஆவியின் கனி, சகல நற்குணத்திலும் நீதியிலும் உண்மையிலும் விளங்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1112,51 +1108,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கனியற்ற அந்தகாரக் கிரியைகளுக்கு உடன்படாமல், அவைகளைக் கடிந்துகொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தருக்குப் பிரியமானது இன்னதென்று நீங்கள் சோதித்துப்பாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1221,51 +1217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்களால் ஒளிப்பிடத்தில் செய்யப்படும் கிரியைகளைச் சொல்லுகிறதும் அவலட்சணமாயிருக்கிறதே.]]></a:t>
+              <a:t><![CDATA[11. கனியற்ற அந்தகாரக் கிரியைகளுக்கு உடன்படாமல், அவைகளைக் கடிந்துகொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1330,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவைகளெல்லாம் கடிந்துகொள்ளப்பட்டு வெளிச்சத்தினால் வெளியரங்கமாகும்; வெளியரங்கமாக்குகிறதெல்லாம் வெளிச்சமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[12. அவர்களால் ஒளிப்பிடத்தில் செய்யப்படும் கிரியைகளைச் சொல்லுகிறதும் அவலட்சணமாயிருக்கிறதே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2311,51 +2307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. துன்மார்க்கத்திற்கு ஏதுவான மதுபான வெறிகொள்ளாமல், ஆவியினால் நிறைந்து;]]></a:t>
+              <a:t><![CDATA[19. சங்கீதங்களினாலும் கீர்த்தனைகளினாலும் ஞானப்பாட்டுகளினாலும் ஒருவருக்கொருவர் புத்திசொல்லிக்கொண்டு, உங்கள் இருதயத்தில் கர்த்தரைப் பாடிக் கீர்த்தனம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2529,51 +2525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சங்கீதங்களினாலும் கீர்த்தனைகளினாலும் ஞானப்பாட்டுகளினாலும் ஒருவருக்கொருவர் புத்திசொல்லிக்கொண்டு, உங்கள் இருதயத்தில் கர்த்தரைப் பாடிக் கீர்த்தனம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[20. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே எப்பொழுதும் எல்லாவற்றிற்காகவும் பிதாவாகிய தேவனை ஸ்தோத்திரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2856,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவின் நாமத்தினாலே எப்பொழுதும் எல்லாவற்றிற்காகவும் பிதாவாகிய தேவனை ஸ்தோத்திரித்து,]]></a:t>
+              <a:t><![CDATA[21. தெய்வ பயத்தோடே ஒருவருக்கொருவர் கீழ்ப்படிந்திருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2965,51 +2961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. தெய்வ பயத்தோடே ஒருவருக்கொருவர் கீழ்ப்படிந்திருங்கள்.]]></a:t>
+              <a:t><![CDATA[22. மனைவிகளே, கர்த்தருக்குக் கீழ்ப்படிகிறதுபோல, உங்கள் சொந்தப் புருஷருக்குங் கீழ்ப்படியுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3074,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. மனைவிகளே, கர்த்தருக்குக் கீழ்ப்படிகிறதுபோல, உங்கள் சொந்தப் புருஷருக்குங் கீழ்ப்படியுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. கிறிஸ்து சபைக்குத் தலையாயிருக்கிறதுபோல, புருஷனும் மனைவிக்குத் தலையாயிருக்கிறான்; அவரே சரீரத்திற்கும் இரட்சகராயிருக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3401,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆகையால், சபையானது கிறிஸ்துவுக்குக் கீழ்ப்படிகிறதுபோல மனைவிகளும் தங்கள் சொந்தப் புருஷர்களுக்கு எந்தக் காரியத்திலேயும் கீழ்ப்படிந்திருக்க வேண்டும்.]]></a:t>
+              <a:t><![CDATA[25. புருஷர்களே, உங்கள் மனைவிகளில் அன்புகூருங்கள்; அப்படியே கிறிஸ்துவும் சபையில் அன்புகூர்ந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3510,51 +3506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. புருஷர்களே, உங்கள் மனைவிகளில் அன்புகூருங்கள்; அப்படியே கிறிஸ்துவும் சபையில் அன்புகூர்ந்து,]]></a:t>
+              <a:t><![CDATA[26. தாம் அதைத் திருவசனத்தைக்கொண்டு தண்ணீர் முழுக்கினால் சுத்திகரித்து, பரிசுத்தமாக்குகிறதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3619,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. தாம் அதைத் திருவசனத்தைக்கொண்டு தண்ணீர் முழுக்கினால் சுத்திகரித்து, பரிசுத்தமாக்குகிறதற்கும்,]]></a:t>
+              <a:t><![CDATA[27. கறைதிரை முதலானவைகள் ஒன்றும் இல்லாமல் பரிசுத்தமும் பிழையற்றதுமான மகிமையுள்ள சபையாக அதைத் தமக்குமுன் நிறுத்திக்கொள்வதற்கும் தம்மைத்தாமே அதற்காக ஒப்புக்கொடுத்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3837,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. கறைதிரை முதலானவைகள் ஒன்றும் இல்லாமல் பரிசுத்தமும் பிழையற்றதுமான மகிமையுள்ள சபையாக அதைத் தமக்குமுன் நிறுத்திக்கொள்வதற்கும் தம்மைத்தாமே அதற்காக ஒப்புக்கொடுத்தார்.]]></a:t>
+              <a:t><![CDATA[28. அப்படியே, புருஷர்களும் தங்கள் மனைவிகளைத் தங்கள் சொந்தச் சரீரங்களாகப் பாவித்து, அவர்களில் அன்புகூரவேண்டும்; தன் மனைவியில் அன்புகூருகிறவன் தன்னில்தான் அன்புகூருகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4164,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அப்படியே, புருஷர்களும் தங்கள் மனைவிகளைத் தங்கள் சொந்தச் சரீரங்களாகப் பாவித்து, அவர்களில் அன்புகூரவேண்டும்; தன் மனைவியில் அன்புகூருகிறவன் தன்னில்தான் அன்புகூருகிறான்.]]></a:t>
+              <a:t><![CDATA[29. தன் சொந்த மாம்சத்தைப் பகைத்தவன் ஒருவனுமில்லையே; கர்த்தர் சபையைப் போஷித்துக்காப்பாற்றுகிறது போல ஒவ்வொருவனும் தன் மாம்சத்தைப் போஷித்துக் காப்பாற்றுகிறான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4273,51 +4269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் சொந்த மாம்சத்தைப் பகைத்தவன் ஒருவனுமில்லையே; கர்த்தர் சபையைப் போஷித்துக்காப்பாற்றுகிறது போல ஒவ்வொருவனும் தன் மாம்சத்தைப் போஷித்துக் காப்பாற்றுகிறான்.]]></a:t>
+              <a:t><![CDATA[30. நாம் அவருடைய சரீரத்தின் அவயவங்களாயும், அவருடைய மாம்சத்திற்கும் அவருடைய எலும்புக்கும் உரியவர்களாயும் இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4382,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தன் சொந்த மாம்சத்தைப் பகைத்தவன் ஒருவனுமில்லையே; கர்த்தர் சபையைப் போஷித்துக்காப்பாற்றுகிறது போல ஒவ்வொருவனும் தன் மாம்சத்தைப் போஷித்துக் காப்பாற்றுகிறான்.]]></a:t>
+              <a:t><![CDATA[30. நாம் அவருடைய சரீரத்தின் அவயவங்களாயும், அவருடைய மாம்சத்திற்கும் அவருடைய எலும்புக்கும் உரியவர்களாயும் இருக்கிறோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4491,51 +4487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நாம் அவருடைய சரீரத்தின் அவயவங்களாயும், அவருடைய மாம்சத்திற்கும் அவருடைய எலும்புக்கும் உரியவர்களாயும் இருக்கிறோம்.]]></a:t>
+              <a:t><![CDATA[31. இதினிமித்தம் மனுஷன் தன் தகப்பனையும் தன் தாயையும் விட்டு, தன் மனைவியுடன் இசைந்து, இருவரும் ஒரே மாம்சமாயிருப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4709,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. இதினிமித்தம் மனுஷன் தன் தகப்பனையும் தன் தாயையும் விட்டு, தன் மனைவியுடன் இசைந்து, இருவரும் ஒரே மாம்சமாயிருப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[32. இந்த இரகசியம் பெரியது; நான் கிறிஸ்துவைப்பற்றியும் சபையைப்பற்றியும் சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4818,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. இந்த இரகசியம் பெரியது; நான் கிறிஸ்துவைப்பற்றியும் சபையைப்பற்றியும் சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[33. எப்படியும், உங்களிலும் அவனவன் தன்னிடத்தில் அன்புகூருவதுபோல, தன் மனைவியினிடத்திலும் அன்புகூரக்கடவன்; மனைவியும் புருஷனிடத்தில் பயபக்தியாயிருக்கக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4937,159 +4933,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[33. எப்படியும், உங்களிலும் அவனவன் தன்னிடத்தில் அன்புகூருவதுபோல, தன் மனைவியினிடத்திலும் அன்புகூரக்கடவன்; மனைவியும் புருஷனிடத்தில் பயபக்தியாயிருக்கக்கடவள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -5254,51 +5141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே வம்பும், புத்தியீனமான பேச்சும், பரியாசமும் தகாதவைகள்; ஸ்தோத்திரஞ்செய்தலே தகும்.]]></a:t>
+              <a:t><![CDATA[3. மேலும், பரிசுத்தவான்களுக்கு ஏற்றபடி, வேசித்தனமும், மற்றெந்த அசுத்தமும், பொருளாசையுமாகிய இவைகளின் பேர்முதலாய் உங்களுக்குள்ளே சொல்லப்படவுங்கூடாது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5472,51 +5359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. விபசாரக்காரனாவது, அசுத்தனாவது, விக்கிரகாராதனைக்காரனாகிய பொருளாசைக்காரனாவது தேவனுடைய ராஜ்யமாகிய கிறிஸ்துவின் ராஜ்யத்திலே சுதந்தரமடைவதில்லையென்று அறிந்திருக்கிறீர்களே.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே வம்பும், புத்தியீனமான பேச்சும், பரியாசமும் தகாதவைகள்; ஸ்தோத்திரஞ்செய்தலே தகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5660,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493878" r:id="rId1"/>
+    <p:sldLayoutId id="2474539401" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6040,58 +5927,50 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6232,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. വ്യർത്ഥവാക്കുകളാൽ ആരും നിങ്ങളെ ചതിക്കരുതു; ഈ വക നിമിത്തമല്ലോ ദൈവകോപം അനുസരണം കെട്ടവരുടെ മേൽ]]></a:t>
+              <a:t><![CDATA[దేవునియొక్కయురాజ్యమునకు హక్కుదారుడు కాడను సంగతి మీకు నిశ్చయముగా తెలియును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരുന്നു.]]></a:t>
+              <a:t><![CDATA[6. వ్యర్థమైన మాటలవలన ఎవడును మిమ్మును మోసపరచ నియ్యకుడి; ఇట్టి క్రియల వలన దేవుని ఉగ్రత]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. നിങ്ങൾ അവരുടെ കൂട്ടാളികൾ ആകരുതു.]]></a:t>
+              <a:t><![CDATA[అవిధేయులైనవారిమీదికి వచ్చును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. മുമ്പെ നിങ്ങൾ ഇരുളായിരുന്നു; ഇപ്പോഴോ കർത്താവിൽ വെളിച്ചം ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[7. గనుక మీరు అట్టివారితో పాలివారై యుండకుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. കർത്താവിന്നു പ്രസാദമായതു എന്തെന്നു പരിശോധിച്ചുകൊണ്ടു വെളിച്ചത്തിലുള്ളവരായി നടന്നുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[8. మీరు పూర్వమందు చీకటియై యుంటిరి, ఇప్పుడైతే ప్రభువునందు వెలుగైయున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. സകല സല്ഗുണവും നീതിയും സത്യവുമല്ലോ വെളിച്ചത്തിന്റെ ഫലം.]]></a:t>
+              <a:t><![CDATA[9. వెలుగు ఫలము సమస్తవిధములైన మంచితనము, నీతి, సత్యమను వాటిలో కనబడుచున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ഇരുട്ടിന്റെ നിഷ്ഫലപ്രവൃത്തികളിൽ കൂട്ടാളികൾ ആകരുതു; അവയെ ശാസിക്ക അത്രേ വേണ്ടതു.]]></a:t>
+              <a:t><![CDATA[10. గనుక ప్రభువుకేది ప్రీతికరమైనదో దానిని పరీక్షించుచు, వెలుగు సంబంధులవలె నడుచు కొనుడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവർ ഗൂഢമായി ചെയ്യുന്നതു പറവാൻ പോലും ലജ്ജയാകുന്നു.]]></a:t>
+              <a:t><![CDATA[11. నిష్ఫలమైన అంధకార క్రియలలో పాలి వారైయుండక వాటిని ఖండించుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവയെ ശാസിക്കുമ്പോഴോ സകലത്തെയും കുറിച്ചു വെളിച്ചത്താൽ ബോധം വരും; ബോധം വരുന്നതെല്ലാം വെളിച്ചം]]></a:t>
+              <a:t><![CDATA[12. ఏలయనగా అట్టి క్రియలు చేయువారు రహస్యమందు జరిగించు పనులను గూర్చి మాటలాడుటయైనను అవమానకరమై యున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോലെ തെളിവല്ലോ.]]></a:t>
+              <a:t><![CDATA[13. సమస్తమును ఖండింపబడి వెలుగుచేత ప్రత్యక్షపరచబడును; ప్రత్యక్షపరచునది ఏదో అది వెలుగేగదా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ആകയാൽ പ്രിയമക്കൾ എന്നപോലെ ദൈവത്തെ അനുകരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[1. కావున మీరు ప్రియులైన పిల్లలవలె దేవునిపోలి నడుచుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. അതുകൊണ്ടു: “ഉറങ്ങുന്നവനേ, ഉണർന്നു മരിച്ചവരുടെ ഇടയിൽ നിന്നു എഴുന്നേൽക്ക; എന്നാൽ ക്രിസ്തു നിന്റെ]]></a:t>
+              <a:t><![CDATA[14. అందుచేత నిద్రించుచున్న నీవు మేల్కొని మృతులలోనుండి లెమ్ము, క్రీస్తు నీమీద ప్రకాశించునని ఆయన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മേൽ പ്രകാശിക്കും” എന്നു ചൊല്ലുന്നു.]]></a:t>
+              <a:t><![CDATA[చెప్పు చున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ആകയാൽ സൂക്ഷമത്തോടെ, അജ്ഞാനികളായിട്ടല്ല ജ്ഞാനികളായിട്ടത്രേ നടപ്പാൻ നോക്കുവിൻ.]]></a:t>
+              <a:t><![CDATA[15. దినములు చెడ్డవి గనుక, మీరు సమయమును పోనియ్యక సద్వినియోగము చేసికొనుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഇതു ദുഷ്കാലമാകയാൽ സമയം തക്കത്തിൽ ഉപയോഗിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[16. అజ్ఞానులవలె కాక, జ్ఞానులవలె నడుచుకొనునట్లు జాగ్రత్తగా చూచుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ബുദ്ധിഹീനരാകാതെ കർത്താവിന്റെ ഇഷ്ടം ഇന്നതെന്നു ഗ്രഹിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[17. ఇందు నిమిత్తము మీరు అవివేకులు కాక ప్రభువుయొక్క చిత్తమేమిటో గ్రహించుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. വീഞ്ഞു കുടിച്ചു മത്തരാകാരുതു; അതിനാൽ ദുർന്നടപ്പു ഉണ്ടാകുമല്ലോ. ആത്മാവു നിറഞ്ഞവരായി]]></a:t>
+              <a:t><![CDATA[18. మరియు మద్యముతో మత్తులైయుండకుడి, దానిలో దుర్వ్యాపారము కలదు; అయితే ఆత్మ పూర్ణులైయుండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സങ്കീർത്തനങ്ങളാലും]]></a:t>
+              <a:t><![CDATA[19. ఒకనినొకడు కీర్తనల తోను సంగీతములతోను ఆత్మసంబంధమైన పాటలతోను హెచ్చరించుచు, మీ హృదయములలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. സ്തുതികളാലും ആത്മിക ഗീതങ്ങളാലും തമ്മിൽ സംസാരിച്ചും നിങ്ങളുടെ ഹൃദയത്തിൽ കർത്താവിന്നു പാടിയും]]></a:t>
+              <a:t><![CDATA[ప్రభువునుగూర్చి పాడుచు కీర్తించుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കീർത്തനം ചെയ്തും]]></a:t>
+              <a:t><![CDATA[20. మన ప్రభువైన యేసుక్రీస్తు పేరట సమస్తమునుగూర్చి తండ్రియైన దేవునికి ఎల్లప్పుడును కృతజ్ఞతాస్తుతులు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിന്റെ നാമത്തിൽ ദൈവവും പിതാവുമായവന്നു എല്ലായ്പോഴും എല്ലാറ്റിന്നു]]></a:t>
+              <a:t><![CDATA[చెల్లించుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ക്രിസ്തുവും നിങ്ങളെ സ്നേഹിച്ചു നമുക്കു വേണ്ടി തന്നെത്താൻ ദൈവത്തിന്നു സൌരഭ്യവാസനയായ വഴിപാടും]]></a:t>
+              <a:t><![CDATA[2. క్రీస్తు మిమ్మును ప్రేమించి, పరిమళ వాసనగా ఉండుటకు మనకొరకు తన్నుతాను దేవునికి అర్పణముగాను బలిగాను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേണ്ടിയും സ്തോത്രം ചെയ്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[21. క్రీస్తునందలి భయముతో ఒకనికొకడు లోబడియుండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ക്രിസ്തുവിന്റെ ഭയത്തിൽ അന്യോന്യം കീഴ്പെട്ടിരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[22. స్త్రీలారా, ప్రభువునకువలె మీ సొంతపురుషులకు లోబడియుండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഭാര്യമാരേ, കർത്താവിന്നു എന്നപോലെ സ്വന്ത ഭർത്താക്കന്മാർക്കു കീഴടങ്ങുവിൻ.]]></a:t>
+              <a:t><![CDATA[23. క్రీస్తు సంఘమునకు శిరస్సై యున్న లాగున పురుషుడు భార్యకు శిరస్సై యున్నాడు. క్రీస్తే శరీరమునకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ക്രിസ്തു ശരീരത്തിന്റെ രക്ഷിതാവായി സഭെക്കു തലയാകുന്നതുപോലെ ഭർത്താവു ഭാര്യകൂ തലയാകുന്നു.]]></a:t>
+              <a:t><![CDATA[రక్షకుడైయున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. എന്നാൽ സഭ ക്രിസ്തുവിന്നു കീഴടങ്ങിയിരിക്കുന്നതു പോലെ ഭാര്യമാരും ഭർത്താക്കന്മാർക്കു സകലത്തിലും]]></a:t>
+              <a:t><![CDATA[24. సంఘము క్రీస్తునకు లోబడినట్టుగా భార్యలుకూడ ప్రతి విషయములోను తమ పురుషులకు లోబడవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കീഴടങ്ങിയിരിക്കേണം.]]></a:t>
+              <a:t><![CDATA[25. పురుషులారా, మీరును మీ భార్యలను ప్రేమించుడి. అటువలె క్రీస్తుకూడ సంఘమును ప్రేమించి,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ഭർത്താക്കന്മാരേ, ക്രിസ്തുവും സഭയെ സ്നേഹിച്ചതുപോലെ നിങ്ങളുടെ ഭാര്യമാരെ സ്നേഹിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[26. అది కళంకమైనను ముడతయైనను అట్టిది మరి ఏదైనను లేక, పరిశుద్ధమైనదిగాను,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അവൻ അവളെ വചനത്തോടുകൂടിയ ജലസ്നാനത്താൽ വെടിപ്പാക്കി വിശുദ്ധീകരിക്കേണ്ടതിന്നും]]></a:t>
+              <a:t><![CDATA[27. నిర్దోష మైనదిగాను మహిమగల సంఘముగాను ఆయన తనయెదుట దానిని నిలువబెట్టుకొనవలెనని, వాక్యముతో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. കറ, ചുളുക്കം മുതലായതു ഒന്നും ഇല്ലാതെ സഭയെ ശുദ്ധയും നിഷ്കളങ്കയുമായി തനിക്കു തന്നേ തേജസ്സോടെ]]></a:t>
+              <a:t><![CDATA[ఉదకస్నానముచేత దానిని పవిత్రపరచి, పరిశుద్ధపరచుటకై దానికొరకు తన్ను తాను అప్పగించుకొనెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുന്നിറുത്തേണ്ടതിന്നും തന്നെത്താൻ അവൾക്കു വേണ്ടി ഏല്പിച്ചുകൊടുത്തു.]]></a:t>
+              <a:t><![CDATA[28. అటువలెనే పురుషులుకూడ తమ సొంతశరీరములనువలె తమ భార్యలను ప్రేమింప బద్ధులైయున్నారు. తన భార్యను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യാഗവുമായി അർപ്പിച്ചതു പോലെ സ്നേഹത്തിൽ നടപ്പിൻ]]></a:t>
+              <a:t><![CDATA[అప్పగించుకొనెను; ఆలాగుననే మీరును ప్రేమగలిగి నడుచుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. അവ്വണ്ണം ഭർത്താക്കന്മാരും തങ്ങളുടെ ഭാര്യമാരെ സ്വന്ത ശരീരങ്ങളെപ്പോലെ സ്നേഹിക്കേണ്ടതാകുന്നു.]]></a:t>
+              <a:t><![CDATA[ప్రేమించువాడు తన్ను ప్రేమించుకొనుచున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭാര്യയെ സ്നേഹിക്കുന്നവൻ തന്നെത്താൻ സ്നേഹിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[29. తన శరీరమును ద్వేషించినవాడెవడును లేడు గాని ప్రతివాడును దానిని పోషించి సంర క్షించుకొనును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ആരും തന്റെ ജഡത്തെ ഒരുനാളും പകെച്ചിട്ടില്ലല്ലോ; ക്രിസ്തുവും സഭയെ ചെയ്യുന്നതു പോലെ അതിനെ പോറ്റി]]></a:t>
+              <a:t><![CDATA[30. మనము క్రీస్తు శరీరమునకు అవయవములమై యున్నాము గనుక అలాగే క్రీస్తుకూడ సంఘమును పోషించి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുലർത്തുകയത്രേ ചെയ്യുന്നതു.]]></a:t>
+              <a:t><![CDATA[సంరక్షించుచున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. നാം അവന്റെ ശരീരത്തിന്റെ അവയവങ്ങളല്ലോ.]]></a:t>
+              <a:t><![CDATA[31. ఈ హేతువుచేత పురుషుడు తన తండ్రిని తల్లిని విడిచి తన భార్యను హత్తుకొనును; వారిద్దరును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. അതു നിമിത്തം ഒരു മനുഷ്യൻ അപ്പനെയും അമ്മയെയും വിട്ടു ഭാര്യയോടു പറ്റിച്ചേരും; ഇരുവരും ഒരു]]></a:t>
+              <a:t><![CDATA[ఏకశరీరమగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേഹമായിത്തീരും.]]></a:t>
+              <a:t><![CDATA[32. ఈ మర్మము గొప్పది; అయితే నేను క్రీస్తునుగూర్చియు సంఘమునుగూర్చియు చెప్పుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ഈ മർമ്മം വലിയതു; ഞാൻ ക്രിസ്തുവിനെയും സഭയെയും ഉദ്ദേശിച്ചത്രേ പറയുന്നതു.]]></a:t>
+              <a:t><![CDATA[33. మెట్టుకు మీలో ప్రతి పురుషుడును తననువలె తన భార్యను ప్రేమింప వలెను, భార్యయైతే తన భర్తయందు భయము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. എന്നാൽ നിങ്ങളും അങ്ങനെ തന്നേ ഓരോരുത്തൻ താന്താന്റെ ഭാര്യയെ തന്നെപ്പോലെ തന്നേ സ്നേഹിക്കേണം.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ഭാര്യയോ ഭർത്താവിനെ ഭയപ്പെടേണ്ടതാകുന്നു.]]></a:t>
+              <a:t><![CDATA[కలిగి యుండునట్లు చూచుకొనవలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ദുർന്നടപ്പും യാതൊരു അശുദ്ധിയും അത്യാഗ്രഹവും നിങ്ങളുടെ ഇടയിൽ പേർ പറകപോലും അരുതു;]]></a:t>
+              <a:t><![CDATA[3. మీలో జారత్వమే గాని, యే విధమైన అపవిత్రతయే గాని, లోభత్వమేగాని, వీటి పేరైనను ఎత్తకూడదు, ఇదే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അങ്ങനെ ആകുന്നു വിശുദ്ധന്മാർക്കു ഉചിതം. ചീത്തത്തരം, പൊട്ടച്ചൊൽ, കളിവാക്കു ഇങ്ങനെ ചേർച്ചയല്ലാത്തവ]]></a:t>
+              <a:t><![CDATA[పరిశుద్ధులకు తగినది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒന്നും അരുതു; സ്തോത്രമത്രേ വേണ്ടതു.]]></a:t>
+              <a:t><![CDATA[4. కృతజ్ఞతావచనమే మీరుచ్చరింపవలెను గాని మీరు బూతులైనను, పోకిరిమాటలైనను, సరసోక్తులైనను ఉచ్చరింపకూడదు;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ദുർന്നടപ്പുകാരൻ, അശുദ്ധൻ, വിഗ്രഹാരാധിയായ ദ്രവ്യാഗ്രഹി ഇവർക്കു ആർക്കും ക്രിസ്തുവിന്റെയും]]></a:t>
+              <a:t><![CDATA[ఇవి మీకు తగవు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവത്തിന്റെയും രാജ്യത്തിൽ അവകാശമില്ല എന്നു നിങ്ങൾ അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[5. వ్యభిచారియైనను, అపవిత్రుడైనను, విగ్రహారాధికుడై యున్నలోభియైనను, క్రీస్తుయొక్కయు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12497,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபேசியர் : 5]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme64">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme64">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme64">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12607,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme64">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12782,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>49</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>