--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -65,56 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -132,53 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-[...1 lines deleted...]
-    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -313,56 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...4 lines deleted...]
-  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -422,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், தீங்குநாளிலே அவைகளை நீங்கள் எதிர்க்கவும், சகலத்தையும் செய்துமுடித்தவர்களாய் நிற்கவும் திராணியுள்ளவர்களாகும்படிக்கு, தேவனுடைய சர்வாயுதவர்க்கத்தையும் எடுத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[7. அடிமையானவனானாலும், சுயாதீனமுள்ளவனானாலும், அவனவன் செய்கிற நன்மையின்படியே கர்த்தரிடத்தில் பலனை அடைவானென்று அறிந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -531,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. சத்தியம் என்னும் கச்சையை உங்கள் அரையில் கட்டினவர்களாயும் நீதியென்னும் மார்க்கவசத்தைத் தரித்தவர்களாயும்;]]></a:t>
+              <a:t><![CDATA[8. மனுஷருக்கென்று ஊழியஞ்செய்யாமல், கர்த்தருக்கென்றே நல்மனதோடே ஊழியஞ்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -640,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. சமாதானத்தின் சுவிசேஷத்திற்குரிய ஆயத்தம் என்னும் பாதரட்சையைக் கால்களிலே தொடுத்தவர்களாயும்,]]></a:t>
+              <a:t><![CDATA[8. மனுஷருக்கென்று ஊழியஞ்செய்யாமல், கர்த்தருக்கென்றே நல்மனதோடே ஊழியஞ்செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -749,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பொல்லாங்கன் எய்யும் அக்கினியாஸ்திரங்களையெல்லாம் அவித்துப்போடத்தக்கதாய், எல்லாவற்றிற்கும் மேலாக விசுவாசமென்னும் கேடகத்தைப் பிடித்துக்கொண்டவர்களாயும் நில்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. எஜமான்களே, அப்படியே நீங்களும், வேலைக்காரருக்குச் செய்யவேண்டியவைகளைச் செய்து, அவர்களுக்கும் உங்களுக்கும் எஜமானானவர் பரலோகத்தில் இருக்கிறாரென்றும், அவரிடத்தில் பட்சபாதமில்லையென்றும் அறிந்து, கடுஞ்சொல்லை விட்டுவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -858,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. பொல்லாங்கன் எய்யும் அக்கினியாஸ்திரங்களையெல்லாம் அவித்துப்போடத்தக்கதாய், எல்லாவற்றிற்கும் மேலாக விசுவாசமென்னும் கேடகத்தைப் பிடித்துக்கொண்டவர்களாயும் நில்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. எஜமான்களே, அப்படியே நீங்களும், வேலைக்காரருக்குச் செய்யவேண்டியவைகளைச் செய்து, அவர்களுக்கும் உங்களுக்கும் எஜமானானவர் பரலோகத்தில் இருக்கிறாரென்றும், அவரிடத்தில் பட்சபாதமில்லையென்றும் அறிந்து, கடுஞ்சொல்லை விட்டுவிடுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -967,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. இரட்சணியமென்னும் தலைச்சீராவையும், தேவவசனமாகிய ஆவியின் பட்டயத்தையும் எடுத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. கடைசியாக, என் சகோதரரே, கர்த்தரிலும் அவருடைய சத்துவத்தின் வல்லமையிலும் பலப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1076,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எந்தச் சமயத்திலும் சகலவிதமான வேண்டுதலோடும் விண்ணப்பத்தோடும் ஆவியினாலே ஜெபம்பண்ணி, அதன்பொருட்டு மிகுந்த மனஉறுதியோடும் சகல பரிசுத்தவான்களுக்காகவும் பண்ணும் வேண்டுதலோடும் விழித்துக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[11. நீங்கள் பிசாசின் தந்திரங்களோடு எதிர்த்துநிற்கத் திராணியுள்ளவர்களாகும்படி, தேவனுடைய சர்வாயுதவர்க்கத்தையும் தரித்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1185,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எந்தச் சமயத்திலும் சகலவிதமான வேண்டுதலோடும் விண்ணப்பத்தோடும் ஆவியினாலே ஜெபம்பண்ணி, அதன்பொருட்டு மிகுந்த மனஉறுதியோடும் சகல பரிசுத்தவான்களுக்காகவும் பண்ணும் வேண்டுதலோடும் விழித்துக்கொண்டிருங்கள்.]]></a:t>
+              <a:t><![CDATA[12. ஏனெனில், மாம்சத்தோடும் இரத்தத்தோடுமல்ல, துரைத்தனங்களோடும், அதிகாரங்களோடும், இப்பிரபஞ்சத்தின் அந்தகார லோகாதிபதிகளோடும், வானமண்டலங்களிலுள்ள பொல்லாத ஆவிகளின் சேனைகளோடும் நமக்குப் போராட்டம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1294,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சுவிசேஷத்திற்காகச் சங்கிலியால் கட்டப்பட்டிருக்கிற ஸ்தானாபதியாகிய நான் அதைப்பற்றிப் பேசவேண்டியபடி தைரியமாய்ப் பேசத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[12. ஏனெனில், மாம்சத்தோடும் இரத்தத்தோடுமல்ல, துரைத்தனங்களோடும், அதிகாரங்களோடும், இப்பிரபஞ்சத்தின் அந்தகார லோகாதிபதிகளோடும், வானமண்டலங்களிலுள்ள பொல்லாத ஆவிகளின் சேனைகளோடும் நமக்குப் போராட்டம் உண்டு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1403,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. சுவிசேஷத்திற்காகச் சங்கிலியால் கட்டப்பட்டிருக்கிற ஸ்தானாபதியாகிய நான் அதைப்பற்றிப் பேசவேண்டியபடி தைரியமாய்ப் பேசத்தக்கதாக,]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், தீங்குநாளிலே அவைகளை நீங்கள் எதிர்க்கவும், சகலத்தையும் செய்துமுடித்தவர்களாய் நிற்கவும் திராணியுள்ளவர்களாகும்படிக்கு, தேவனுடைய சர்வாயுதவர்க்கத்தையும் எடுத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1512,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எஜமான்களே, அப்படியே நீங்களும், வேலைக்காரருக்குச் செய்யவேண்டியவைகளைச் செய்து, அவர்களுக்கும் உங்களுக்கும் எஜமானானவர் பரலோகத்தில் இருக்கிறாரென்றும், அவரிடத்தில் பட்சபாதமில்லையென்றும் அறிந்து, கடுஞ்சொல்லை விட்டுவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[1. பிள்ளைகளே, உங்கள் பெற்றாருக்குக் கர்த்தருக்குள் கீழ்ப்படியுங்கள், இது நியாயம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1621,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. நான் தைரியமாய் என் வாயைத்திறந்து சுவிசேஷத்தின் இரகசியத்தை அறிவிக்கிறதற்கு வாக்கு எனக்கு கொடுக்கப்படும்படி எனக்காகவும் விண்ணப்பம்பண்ணுங்கள்.]]></a:t>
+              <a:t><![CDATA[13. ஆகையால், தீங்குநாளிலே அவைகளை நீங்கள் எதிர்க்கவும், சகலத்தையும் செய்துமுடித்தவர்களாய் நிற்கவும் திராணியுள்ளவர்களாகும்படிக்கு, தேவனுடைய சர்வாயுதவர்க்கத்தையும் எடுத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1730,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அன்றியும், எனக்கடுத்த காரியங்களும், என் சுகசெய்திகளும் உங்களுக்குத் தெரியவரும்படிக்கு, அவைகளையெல்லாம் நமக்குப் பிரியமான சகோதரனும் கர்த்தருக்குள் உண்மையுள்ள ஊழியக்காரனுமாயிருக்கிற தீகிக்கு உங்களுக்கு அறிவிப்பான்.]]></a:t>
+              <a:t><![CDATA[14. சத்தியம் என்னும் கச்சையை உங்கள் அரையில் கட்டினவர்களாயும் நீதியென்னும் மார்க்கவசத்தைத் தரித்தவர்களாயும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1839,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அன்றியும், எனக்கடுத்த காரியங்களும், என் சுகசெய்திகளும் உங்களுக்குத் தெரியவரும்படிக்கு, அவைகளையெல்லாம் நமக்குப் பிரியமான சகோதரனும் கர்த்தருக்குள் உண்மையுள்ள ஊழியக்காரனுமாயிருக்கிற தீகிக்கு உங்களுக்கு அறிவிப்பான்.]]></a:t>
+              <a:t><![CDATA[15. சமாதானத்தின் சுவிசேஷத்திற்குரிய ஆயத்தம் என்னும் பாதரட்சையைக் கால்களிலே தொடுத்தவர்களாயும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1948,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் எங்கள் செய்திகளை அறியவும், அவன் உங்கள் இருதயங்களுக்கு ஆறுதல் செய்யவும், அவனை உங்களிடத்தில் அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[16. பொல்லாங்கன் எய்யும் அக்கினியாஸ்திரங்களையெல்லாம் அவித்துப்போடத்தக்கதாய், எல்லாவற்றிற்கும் மேலாக விசுவாசமென்னும் கேடகத்தைப் பிடித்துக்கொண்டவர்களாயும் நில்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2057,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீங்கள் எங்கள் செய்திகளை அறியவும், அவன் உங்கள் இருதயங்களுக்கு ஆறுதல் செய்யவும், அவனை உங்களிடத்தில் அனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[16. பொல்லாங்கன் எய்யும் அக்கினியாஸ்திரங்களையெல்லாம் அவித்துப்போடத்தக்கதாய், எல்லாவற்றிற்கும் மேலாக விசுவாசமென்னும் கேடகத்தைப் பிடித்துக்கொண்டவர்களாயும் நில்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2166,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், சகோதரருக்குச் சமாதானமும் விசேஷத்தோடுகூடிய அன்பும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[17. இரட்சணியமென்னும் தலைச்சீராவையும், தேவவசனமாகிய ஆவியின் பட்டயத்தையும் எடுத்துக்கொள்ளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2275,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், சகோதரருக்குச் சமாதானமும் விசேஷத்தோடுகூடிய அன்பும் உண்டாவதாக.]]></a:t>
+              <a:t><![CDATA[18. எந்தச் சமயத்திலும் சகலவிதமான வேண்டுதலோடும் விண்ணப்பத்தோடும் ஆவியினாலே ஜெபம்பண்ணி, அதன்பொருட்டு மிகுந்த மனஉறுதியோடும் சகல பரிசுத்தவான்களுக்காகவும் பண்ணும் வேண்டுதலோடும் விழித்துக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2384,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அழியாத அன்புடனே அன்புகூருகிற யாவரோடும் கிருபை உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[18. எந்தச் சமயத்திலும் சகலவிதமான வேண்டுதலோடும் விண்ணப்பத்தோடும் ஆவியினாலே ஜெபம்பண்ணி, அதன்பொருட்டு மிகுந்த மனஉறுதியோடும் சகல பரிசுத்தவான்களுக்காகவும் பண்ணும் வேண்டுதலோடும் விழித்துக்கொண்டிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2493,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அழியாத அன்புடனே அன்புகூருகிற யாவரோடும் கிருபை உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
+              <a:t><![CDATA[19. சுவிசேஷத்திற்காகச் சங்கிலியால் கட்டப்பட்டிருக்கிற ஸ்தானாபதியாகிய நான் அதைப்பற்றிப் பேசவேண்டியபடி தைரியமாய்ப் பேசத்தக்கதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2602,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பிள்ளைகளே, உங்கள் பெற்றாருக்குக் கர்த்தருக்குள் கீழ்ப்படியுங்கள், இது நியாயம்.]]></a:t>
+              <a:t><![CDATA[19. சுவிசேஷத்திற்காகச் சங்கிலியால் கட்டப்பட்டிருக்கிற ஸ்தானாபதியாகிய நான் அதைப்பற்றிப் பேசவேண்டியபடி தைரியமாய்ப் பேசத்தக்கதாக,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2711,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எஜமான்களே, அப்படியே நீங்களும், வேலைக்காரருக்குச் செய்யவேண்டியவைகளைச் செய்து, அவர்களுக்கும் உங்களுக்கும் எஜமானானவர் பரலோகத்தில் இருக்கிறாரென்றும், அவரிடத்தில் பட்சபாதமில்லையென்றும் அறிந்து, கடுஞ்சொல்லை விட்டுவிடுங்கள்.]]></a:t>
+              <a:t><![CDATA[2. உனக்கு நன்மை உண்டாயிருப்பதற்கும், பூமியிலே வாழ்நாள் நீடித்திருப்பதற்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2820,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உனக்கு நன்மை உண்டாயிருப்பதற்கும், பூமியிலே வாழ்நாள் நீடித்திருப்பதற்கும்,]]></a:t>
+              <a:t><![CDATA[20. நான் தைரியமாய் என் வாயைத்திறந்து சுவிசேஷத்தின் இரகசியத்தை அறிவிக்கிறதற்கு வாக்கு எனக்கு கொடுக்கப்படும்படி எனக்காகவும் விண்ணப்பம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2929,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்பதே வாக்குத்தத்தமுள்ள முதலாங் கற்பனையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[20. நான் தைரியமாய் என் வாயைத்திறந்து சுவிசேஷத்தின் இரகசியத்தை அறிவிக்கிறதற்கு வாக்கு எனக்கு கொடுக்கப்படும்படி எனக்காகவும் விண்ணப்பம்பண்ணுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3038,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிதாக்களே, நீங்களும் உங்கள் பிள்ளைகளைக் கோபப்படுத்தாமல், கர்த்தருக்கேற்ற சிட்சையிலும் போதனையிலும் அவர்களை வளர்ப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[21. அன்றியும், எனக்கடுத்த காரியங்களும், என் சுகசெய்திகளும் உங்களுக்குத் தெரியவரும்படிக்கு, அவைகளையெல்லாம் நமக்குப் பிரியமான சகோதரனும் கர்த்தருக்குள் உண்மையுள்ள ஊழியக்காரனுமாயிருக்கிற தீகிக்கு உங்களுக்கு அறிவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3147,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. பிதாக்களே, நீங்களும் உங்கள் பிள்ளைகளைக் கோபப்படுத்தாமல், கர்த்தருக்கேற்ற சிட்சையிலும் போதனையிலும் அவர்களை வளர்ப்பீர்களாக.]]></a:t>
+              <a:t><![CDATA[21. அன்றியும், எனக்கடுத்த காரியங்களும், என் சுகசெய்திகளும் உங்களுக்குத் தெரியவரும்படிக்கு, அவைகளையெல்லாம் நமக்குப் பிரியமான சகோதரனும் கர்த்தருக்குள் உண்மையுள்ள ஊழியக்காரனுமாயிருக்கிற தீகிக்கு உங்களுக்கு அறிவிப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3256,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வேலைக்காரரே, நீங்கள் கிறிஸ்துவுக்குக் கீழ்ப்படிகிறதுபோல, சரீரத்தின்படி உங்கள் எஜமான்களாயிருக்கிறவர்களுக்கும் பயத்தோடும் நடுக்கத்தோடும் கபடற்ற மனதோடும் கீழ்ப்படிந்து;]]></a:t>
+              <a:t><![CDATA[22. நீங்கள் எங்கள் செய்திகளை அறியவும், அவன் உங்கள் இருதயங்களுக்கு ஆறுதல் செய்யவும், அவனை உங்களிடத்தில் அனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3365,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வேலைக்காரரே, நீங்கள் கிறிஸ்துவுக்குக் கீழ்ப்படிகிறதுபோல, சரீரத்தின்படி உங்கள் எஜமான்களாயிருக்கிறவர்களுக்கும் பயத்தோடும் நடுக்கத்தோடும் கபடற்ற மனதோடும் கீழ்ப்படிந்து;]]></a:t>
+              <a:t><![CDATA[23. பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், சகோதரருக்குச் சமாதானமும் விசேஷத்தோடுகூடிய அன்பும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3474,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனுஷருக்குப் பிரியமாயிருக்க விரும்புகிறவர்களாகப் பார்வைக்கு ஊழியஞ்செய்யாமல், கிறிஸ்துவின் ஊழியக்காரராக, மனப்பூர்வமாய் தேவனுடைய சித்தத்தின்படி செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. பிதாவாகிய தேவனாலும் கர்த்தராகிய இயேசுகிறிஸ்துவினாலும், சகோதரருக்குச் சமாதானமும் விசேஷத்தோடுகூடிய அன்பும் உண்டாவதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3583,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. மனுஷருக்குப் பிரியமாயிருக்க விரும்புகிறவர்களாகப் பார்வைக்கு ஊழியஞ்செய்யாமல், கிறிஸ்துவின் ஊழியக்காரராக, மனப்பூர்வமாய் தேவனுடைய சித்தத்தின்படி செய்யுங்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[8. மனுஷருக்கென்று ஊழியஞ்செய்யாமல், கர்த்தருக்கென்றே நல்மனதோடே ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[24. நம்முடைய கர்த்தராகிய இயேசுகிறிஸ்துவினிடத்தில் அழியாத அன்புடனே அன்புகூருகிற யாவரோடும் கிருபை உண்டாயிருப்பதாக. ஆமென்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3910,160 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கடைசியாக, என் சகோதரரே, கர்த்தரிலும் அவருடைய சத்துவத்தின் வல்லமையிலும் பலப்படுங்கள்.]]></a:t>
-[...108 lines deleted...]
-              <a:t><![CDATA[8. மனுஷருக்கென்று ஊழியஞ்செய்யாமல், கர்த்தருக்கென்றே நல்மனதோடே ஊழியஞ்செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[3. உன் தகப்பனையும் உன் தாயையும் கனம்பண்ணுவாயாக என்பதே வாக்குத்தத்தமுள்ள முதலாங் கற்பனையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4128,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் பிசாசின் தந்திரங்களோடு எதிர்த்துநிற்கத் திராணியுள்ளவர்களாகும்படி, தேவனுடைய சர்வாயுதவர்க்கத்தையும் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[4. பிதாக்களே, நீங்களும் உங்கள் பிள்ளைகளைக் கோபப்படுத்தாமல், கர்த்தருக்கேற்ற சிட்சையிலும் போதனையிலும் அவர்களை வளர்ப்பீர்களாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4237,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. நீங்கள் பிசாசின் தந்திரங்களோடு எதிர்த்துநிற்கத் திராணியுள்ளவர்களாகும்படி, தேவனுடைய சர்வாயுதவர்க்கத்தையும் தரித்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. வேலைக்காரரே, நீங்கள் கிறிஸ்துவுக்குக் கீழ்ப்படிகிறதுபோல, சரீரத்தின்படி உங்கள் எஜமான்களாயிருக்கிறவர்களுக்கும் பயத்தோடும் நடுக்கத்தோடும் கபடற்ற மனதோடும் கீழ்ப்படிந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4346,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏனெனில், மாம்சத்தோடும் இரத்தத்தோடுமல்ல, துரைத்தனங்களோடும், அதிகாரங்களோடும், இப்பிரபஞ்சத்தின் அந்தகார லோகாதிபதிகளோடும், வானமண்டலங்களிலுள்ள பொல்லாத ஆவிகளின் சேனைகளோடும் நமக்குப் போராட்டம் உண்டு.]]></a:t>
+              <a:t><![CDATA[5. வேலைக்காரரே, நீங்கள் கிறிஸ்துவுக்குக் கீழ்ப்படிகிறதுபோல, சரீரத்தின்படி உங்கள் எஜமான்களாயிருக்கிறவர்களுக்கும் பயத்தோடும் நடுக்கத்தோடும் கபடற்ற மனதோடும் கீழ்ப்படிந்து;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4455,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஏனெனில், மாம்சத்தோடும் இரத்தத்தோடுமல்ல, துரைத்தனங்களோடும், அதிகாரங்களோடும், இப்பிரபஞ்சத்தின் அந்தகார லோகாதிபதிகளோடும், வானமண்டலங்களிலுள்ள பொல்லாத ஆவிகளின் சேனைகளோடும் நமக்குப் போராட்டம் உண்டு.]]></a:t>
+              <a:t><![CDATA[6. மனுஷருக்குப் பிரியமாயிருக்க விரும்புகிறவர்களாகப் பார்வைக்கு ஊழியஞ்செய்யாமல், கிறிஸ்துவின் ஊழியக்காரராக, மனப்பூர்வமாய் தேவனுடைய சித்தத்தின்படி செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4564,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ஆகையால், தீங்குநாளிலே அவைகளை நீங்கள் எதிர்க்கவும், சகலத்தையும் செய்துமுடித்தவர்களாய் நிற்கவும் திராணியுள்ளவர்களாகும்படிக்கு, தேவனுடைய சர்வாயுதவர்க்கத்தையும் எடுத்துக்கொள்ளுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. மனுஷருக்குப் பிரியமாயிருக்க விரும்புகிறவர்களாகப் பார்வைக்கு ஊழியஞ்செய்யாமல், கிறிஸ்துவின் ஊழியக்காரராக, மனப்பூர்வமாய் தேவனுடைய சித்தத்தின்படி செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4643,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493794" r:id="rId1"/>
+    <p:sldLayoutId id="2474539401" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4927,78 +4588,54 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -5143,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കഴിയേണ്ടതിന്നു ദൈവത്തിന്റെ സർവ്വായുധവർഗ്ഗം എടുത്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[7. మనుష్యులకు చేసినట్టుకాక ప్రభువునకు చేసినట్టే యిష్టపూర్వకముగా సేవచేయుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5275,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നിങ്ങളുടെ അരെക്കു സത്യം കെട്ടിയും നീതി എന്ന കവചം ധരിച്ചും]]></a:t>
+              <a:t><![CDATA[8. దాసుడైనను స్వతంత్రుడైనను మీలో ప్రతివాడును ఏ సత్కార్యముచేయునో దాని ఫలము ప్రభువువలన పొందునని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5407,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. സമാധാനസുവിശേഷത്തിന്നായുള്ള ഒരുക്കം]]></a:t>
+              <a:t><![CDATA[మీరెరుగుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5539,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. കാലിന്നു ചെരിപ്പാക്കിയും എല്ലാറ്റിന്നും മീതെ ദുഷ്ടന്റെ തീയമ്പുകളെ ഒക്കെയും കെടുക്കുവാന്തക്കതായ]]></a:t>
+              <a:t><![CDATA[9. యజమాను లారా, మీకును వారికిని యజమానుడైనవాడు పరలోక మందున్నాడనియు, ఆయనకు పక్షపాతము లేదనియు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5671,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വാസം എന്ന പരിച എടുത്തുകൊണ്ടും നില്പിൻ.]]></a:t>
+              <a:t><![CDATA[ఎరిగినవారై, వారిని బెదరించుట మాని, ఆ ప్రకారమే వారియెడల ప్రవర్తించుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5803,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. രക്ഷ എന്ന ശിരസ്ത്രവും ദൈവവചനം എന്ന ആത്മാവിന്റെ വാളും കൈക്കൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[10. తుదకు ప్రభువుయొక్క మహాశక్తినిబట్టి ఆయనయందు బలవంతులై యుండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5935,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. സകലപ്രാർത്ഥനയാലും യാചനയാലും ഏതു നേരത്തും ആത്മാവിൽ പ്രാർത്ഥിച്ചും അതിന്നായി ജാഗരിച്ചും കൊണ്ടു]]></a:t>
+              <a:t><![CDATA[11. మీరు అపవాది తంత్రములను ఎదిరించుటకు శక్తిమంతులగునట్లు దేవుడిచ్చు సర్వాంగ కవచమును ధరించుకొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6067,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലവിശുദ്ധന്മാർക്കും എനിക്കും വേണ്ടി പ്രാർത്ഥനയിൽ പൂർണ്ണസ്ഥിരത കാണിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[12. ఏలయనగా మనము పోరాడునది శరీరులతో కాదు, గాని ప్రధానులతోను, అధికారులతోను, ప్రస్తుత అంధకారసంబంధులగు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6199,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഞാൻ ചങ്ങല ധരിച്ചു സ്ഥാനാപതിയായി സേവിക്കുന്ന സുവിശേഷത്തിന്റെ മർമ്മം പ്രാഗത്ഭ്യത്തോടെ അറിയിപ്പാൻ]]></a:t>
+              <a:t><![CDATA[లోక నాథులతోను, ఆకాశమండలమందున్న దురాత్మల సమూహ ములతోను పోరాడుచున్నాము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6331,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ വായി തുറക്കുമ്പോൾ എനിക്കു വചനം നല്കപ്പെടേണ്ടതിന്നും]]></a:t>
+              <a:t><![CDATA[13. అందుచేతను మీరు ఆపద్దినమందు వారిని ఎదిరించుటకును, సమస్తము నెరవేర్చినవారై నిలువ బడుటకును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6463,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യജമാനന്മാരേ, അവരുടെയും നിങ്ങളുടെയും യജമാനൻ സ്വർഗ്ഗത്തിൽ ഉണ്ടെന്നും അവന്റെ പക്കൽ മുഖപക്ഷം]]></a:t>
+              <a:t><![CDATA[1. పిల్లలారా, ప్రభువునందు మీ తలిదండ్రులకు విధే యులైయుండుడి; ఇది ధర్మమే.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6595,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ഞാൻ സംസാരിക്കേണ്ടുംവണ്ണം അതിൽ പ്രാഗത്ഭ്യത്തോടെ സംസാരിക്കേണ്ടതിന്നും പ്രാർത്ഥിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[శక్తిమంతులగునట్లు, దేవుడిచ్చు సర్వాంగ కవచమును ధరించుకొనుడి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഞാൻ എങ്ങനെ ഇരിക്കുന്നു എന്നു എന്റെ അവസ്ഥ നിങ്ങളും അറിയേണ്ടതിന്നു പ്രിയ സഹോദരനും കർത്താവിൽ]]></a:t>
+              <a:t><![CDATA[14. ఏలా గనగా మీ నడుమునకు సత్యమను దట్టి కట్టుకొని నీతియను మైమరువు తొడుగుకొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വസ്ത ശുശ്രൂഷകനുമായ തിഹിക്കോസ് നിങ്ങളോടു സകലവും അറിയിക്കും.]]></a:t>
+              <a:t><![CDATA[15. పాదములకు సమాధాన సువార్తవలననైన సిద్ధమనస్సను జోడుతొడుగుకొని నిలువ బడుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. നിങ്ങൾ ഞങ്ങളുടെ വസ്തുത അറിവാനും അവൻ നിങ്ങളുടെ ഹൃദയങ്ങളെ ആശ്വസിപ്പിപ്പാനുമായി ഞാൻ അവനെ നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[16. ఇవన్నియుగాక విశ్వాసమను డాలు పట్టు కొనుడి; దానితో మీరు దుష్టుని అగ్నిబాణములన్నిటిని ఆర్పుటకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കലേക്കു അയച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[శక్తిమంతులవుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. പിതാവായ ദൈവത്തിങ്കൽനിന്നും കർത്താവായ യേശുക്രിസ്തുവിങ്കൽ നിന്നും സഹോദരന്മാർക്കു സമാധാനവും]]></a:t>
+              <a:t><![CDATA[17. మరియు రక్షణయను శిరస్త్రాణమును,దేవుని వాక్యమను ఆత్మఖడ్గమును ధరించు కొనుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശ്വാസത്തോടുകൂടിയ സ്നേഹവും ഉണ്ടാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[18. ఆత్మవలన ప్రతి సమయమునందును ప్రతి విధమైన ప్రార్థనను విజ్ఞాపనను చేయుచు, ఆ విషయమై సమస్త పరిశుద్ధుల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. നമ്മുടെ കർത്താവായ യേശുക്രിസ്തുവിനെ അക്ഷയമായി സ്നേഹിക്കുന്ന എല്ലാവരോടും കൂടെ കൃപ]]></a:t>
+              <a:t><![CDATA[నిమిత్తమును పూర్ణమైన పట్టుదలతో విజ్ఞాపనచేయుచు మెలకువగా ఉండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[19. మరియు నేను దేనినిమిత్తము రాయబారినై సంకెళ్లలో ఉన్నానో, ఆ సువార్త మర్మమును ధైర్యముగా తెలియజేయుటకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. മക്കളേ, നിങ്ങളുടെ അമ്മയപ്പന്മാരെ കർത്താവിൽ അനുസരിപ്പിൻ; അതു ന്യായമല്ലോ.]]></a:t>
+              <a:t><![CDATA[నేను మాటలాడ నోరుతెరచునప్పుడు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇല്ലെന്നും അറിഞ്ഞുകൊണ്ടു അങ്ങനെ തന്നേ അവരോടു പെരുമാറുകയും ഭീഷണിവാക്കു ഒഴിക്കയും ചെയ്‍വിൻ.]]></a:t>
+              <a:t><![CDATA[2. నీకు మేలు కలుగునట్లు నీ తండ్రిని తల్లిని సన్మానింపుము,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “നിനക്കു നന്മ ഉണ്ടാകുവാനും നീ ഭൂമിയിൽ ദീർഘായുസ്സോടിരിപ്പാനും]]></a:t>
+              <a:t><![CDATA[20. దానినిగూర్చి నేను మాట లాడవలసినట్టుగా ధైర్యముతో మాటలాడుటకై వాక్చక్తి నాకు అనుగ్రహింపబడునట్లు నా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നിന്റെ അപ്പനെയും അമ്മയെയും ബഹുമാനിക്ക” എന്നതു വാഗ്ദത്തത്തോടുകൂടിയ ആദ്യകല്പന ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[నిమిత్తమును పూర్ణమైన పట్టుదలతో విజ్ఞాపనచేయుచు మెలకువగా ఉండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. പിതാക്കന്മാരേ, നിങ്ങളുടെ മക്കളെ കോപിപ്പിക്കാതെ കർത്താവിന്റെ ബാലശിക്ഷയിലും പാത്ഥ്യോപദേശത്തിലും]]></a:t>
+              <a:t><![CDATA[21. మీరును నా క్షేమసమాచారమంతయు తెలిసికొనుటకు ప్రియసహోదరుడును ప్రభువునందు నమ్మకమైన పరి చారకుడునైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പോറ്റി വളർത്തുവിൻ.]]></a:t>
+              <a:t><![CDATA[తుకికు నా సంగతులన్నియు మీకు తెలియ జేయును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ദാസന്മാരേ, ജഡപ്രകാരം യജമാനന്മാരായവരെ ക്രിസ്തുവിനെപ്പോലെ തന്നേ ഹൃദയത്തിന്റെ ഏകാഗ്രതയിൽ ഭയത്തോടും]]></a:t>
+              <a:t><![CDATA[22. మీరు మా సమాచారము తెలిసికొనుటకును అతడు మీ హృదయములను ఓదార్చుటకును అతనిని మీయొద్దకు పంపితిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിറയലോടും കൂടെ അനുസരിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[23. తండ్రియైన దేవునినుండియు ప్రభువైన యేసుక్రీస్తు నుండియు సమాధానమును విశ్వాసముతోకూడిన ప్రేమయును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. മനുഷ്യരെ പ്രസാധിപ്പിക്കുന്നവരെപ്പോലെ ദൃഷ്ടിസേവയാൽ അല്ല, ക്രിസ്തുവിന്റെ ദാസന്മാരെപ്പോലെ ദൈവേഷ്ടം]]></a:t>
+              <a:t><![CDATA[సహోదరులకు కలుగును గాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനസ്സോടെ ചെയ്തും]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[8. ദാസനോ സ്വതന്ത്രനോ ഓരോരുത്തൻ ചെയ്യുന്ന നന്മെക്കു കർത്താവിൽ നിന്നു പ്രതിഫലം പ്രാപിക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[24. మన ప్రభువైన యేసుక్రీస్తును శాశ్వతమైన ప్రేమతో ప్రేమించు వారికందరికిని కృప కలుగును గాక.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,183 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഒടുവിൽ കർത്താവിലും അവന്റെ അമിത ബലത്തിലും ശക്തിപ്പെടുവിൻ.]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[നിങ്ങൾ അറിയുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[3. అప్పుడు నీవు భూమిమీద దీర్ఘాయుష్మంతుడ వగువుదు, ఇది వాగ్దానముతో కూడిన ఆజ్ఞలలో మొదటిది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. പിശാചിന്റെ തന്ത്രങ്ങളോടു എതിർത്തുനില്പാൻ കഴിയേണ്ടതിന്നു ദൈവത്തിന്റെ സർവ്വായുധവർഗ്ഗം]]></a:t>
+              <a:t><![CDATA[4. తండ్రులారా, మీ పిల్లలకు కోపము రేపక ప్రభువు యొక్క శిక్షలోను బోధలోను వారిని పెంచుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ധരിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[5. దాసులారా, యథార్థమైన హృదయముగలవారై భయముతోను వణకుతోను క్రీస్తునకువలె, శరీర విషయమై మీ యజమానులైనవారికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. നമുക്കു പോരാട്ടം ഉള്ളതു ജഡരക്തങ്ങളോടല്ല, വാഴ്ചകളോടും അധികാരങ്ങളോടും ഈ അന്ധകാരത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[విధేయులై యుండుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലോകാധിപതികളോടും സ്വർല്ലോകങ്ങളിലെ ദുഷ്ടാത്മസേനയോടും അത്രേ.]]></a:t>
+              <a:t><![CDATA[6. మను ష్యులను సంతోషపెట్టువారు చేయు నట్లు, కంటికి కనబడుటకే కాక, క్రీస్తు దాసులమని యెరిగి, దేవుని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അതുകൊണ്ടു നിങ്ങൾ ദുർദ്ദിവസത്തിൽ എതിർപ്പാനും സകലവും സമാപിച്ചിട്ടു ഉറെച്ചു നില്പാനും]]></a:t>
+              <a:t><![CDATA[చిత్తమును మనఃపూర్వకముగా జరి గించుచు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10220,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எபேசியர் : 6]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme55">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme55">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme55">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10330,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme55">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10505,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>40</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>