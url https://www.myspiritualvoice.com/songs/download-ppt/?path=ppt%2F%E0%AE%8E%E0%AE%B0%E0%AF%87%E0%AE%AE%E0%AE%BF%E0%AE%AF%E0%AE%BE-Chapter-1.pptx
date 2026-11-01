--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -63,50 +63,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -123,50 +129,53 @@
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -300,53 +309,56 @@
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -406,51 +418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன்னைத் தாயின் வயிற்றில் உருவாக்கு முன்னே உன்னை அறிந்தேன்; நீ கர்ப்பத்திலிருந்து வெளிப்படுமுன்னே நான் உன்னைப் பரிசுத்தம்பண்ணி, உன்னை ஜாதிகளுக்குத் தீர்க்கதரிசியாகக் கட்டளையிட்டேன் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[5. Before I formed you in the belly I knew you; and before you came forth out of the womb I sanctified you, and I ordained you a prophet unto the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -515,51 +527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது நான்: ஆ கர்த்தராகிய ஆண்டவரே, இதோ, நான் பேச அறியேன்; சிறுபிள்ளையாயிருக்கிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[5. Before I formed you in the belly I knew you; and before you came forth out of the womb I sanctified you, and I ordained you a prophet unto the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -624,51 +636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் நான் சிறுபிள்ளையென்று நீ சொல்லாதே, நான் உன்னை அனுப்புகிற எல்லாரிடத்திலும் நீ போய் நான் உனக்குக் கட்டளையிடுகிறவைகளையெல்லாம் நீ பேசுவாயாக.]]></a:t>
+              <a:t><![CDATA[5. Before I formed you in the belly I knew you; and before you came forth out of the womb I sanctified you, and I ordained you a prophet unto the nations.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -733,51 +745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் நான் சிறுபிள்ளையென்று நீ சொல்லாதே, நான் உன்னை அனுப்புகிற எல்லாரிடத்திலும் நீ போய் நான் உனக்குக் கட்டளையிடுகிறவைகளையெல்லாம் நீ பேசுவாயாக.]]></a:t>
+              <a:t><![CDATA[6. Then said I, Ah, Lord GOD! behold, I cannot speak: for I am a child.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -842,51 +854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீ அவர்களுக்குப் பயப்படவேண்டாம்; உன்னைக் காக்கும்படிக்கு நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லி,]]></a:t>
+              <a:t><![CDATA[7. But the LORD said unto me, Say not, I am a child: for you shall go to all that I shall send you, and whatsoever I command you you shall speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -951,51 +963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. கர்த்தர் தமது கரத்தை நீட்டி, என் வாயைத் தொட்டு: இதோ, என் வார்த்தைகளை உன் வாயிலே வைக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. But the LORD said unto me, Say not, I am a child: for you shall go to all that I shall send you, and whatsoever I command you you shall speak.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1060,51 +1072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார், பிடுங்கவும், இடிக்கவும், அழிக்கவும், கவிழ்க்கவும், கட்டவும், நாட்டவும் உன்னை நான் இன்றையதினம் ஜாதிகளின்மேலும் ராஜ்யங்களின்மேலும் ஏற்படுத்தினேன் என்று கர்த்தர் என்னுடனே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. Be not afraid of their faces: for I am with you to deliver you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1169,51 +1181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார், பிடுங்கவும், இடிக்கவும், அழிக்கவும், கவிழ்க்கவும், கட்டவும், நாட்டவும் உன்னை நான் இன்றையதினம் ஜாதிகளின்மேலும் ராஜ்யங்களின்மேலும் ஏற்படுத்தினேன் என்று கர்த்தர் என்னுடனே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. Be not afraid of their faces: for I am with you to deliver you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1278,51 +1290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. பார், பிடுங்கவும், இடிக்கவும், அழிக்கவும், கவிழ்க்கவும், கட்டவும், நாட்டவும் உன்னை நான் இன்றையதினம் ஜாதிகளின்மேலும் ராஜ்யங்களின்மேலும் ஏற்படுத்தினேன் என்று கர்த்தர் என்னுடனே சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. Then the LORD put forth his hand, and touched my mouth. And the LORD said unto me, Behold, I have put my words in your mouth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1387,51 +1399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்: எரேமியாவே, நீ என்னத்தைக் காண்கிறாய் என்று கேட்ட, வாதுமைமரத்தின் கிளையைக் காண்கிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. See, I have this day set you over the nations and over the kingdoms, to root out, and to pull down, and to destroy, and to throw down, to build, and to plant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1496,51 +1508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. பென்யமீன் தேசத்திலுள்ள ஆனதோத் ஊரிலிருந்த ஆசாரியர்களில் ஒருவனாகிய இல்க்கியாவின் குமாரன் எரேமியாவினுடைய வசனங்கள்:]]></a:t>
+              <a:t><![CDATA[1. The words of Jeremiah the son of Hilkiah, of the priests that were in Anathoth in the land of Benjamin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1605,51 +1617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்: எரேமியாவே, நீ என்னத்தைக் காண்கிறாய் என்று கேட்ட, வாதுமைமரத்தின் கிளையைக் காண்கிறேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. See, I have this day set you over the nations and over the kingdoms, to root out, and to pull down, and to destroy, and to throw down, to build, and to plant.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1714,51 +1726,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர்: நீ கண்டது சரியே; என் வார்த்தையைத் தீவிரமாய் நிறைவேற்றுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying, Jeremiah, what see you? And I said, I see a rod of an almond tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1823,51 +1835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது கர்த்தர்: நீ கண்டது சரியே; என் வார்த்தையைத் தீவிரமாய் நிறைவேற்றுவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. Moreover the word of the LORD came unto me, saying, Jeremiah, what see you? And I said, I see a rod of an almond tree.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1932,51 +1944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய வார்த்தை இரண்டாந்தரம் எனக்கு உண்டாகி, அவர் நீ காண்கிறது என்ன என்று கேட்டார்; பொங்குகிற பானையைக் காண்கிறேன், அதின் வாய் வடக்கேயிருந்து நோக்குகிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[12. Then said the LORD unto me, You have well seen: for I will hasten my word to perform it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2041,51 +2053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தருடைய வார்த்தை இரண்டாந்தரம் எனக்கு உண்டாகி, அவர் நீ காண்கிறது என்ன என்று கேட்டார்; பொங்குகிற பானையைக் காண்கிறேன், அதின் வாய் வடக்கேயிருந்து நோக்குகிறது என்றேன்.]]></a:t>
+              <a:t><![CDATA[13. And the word of the LORD came unto me the second time, saying, What see you? And I said, I see a seething pot; and the face thereof is toward the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2150,51 +2162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் என்னை நோக்கி: வடக்கேயிருந்து தீங்கு தேசத்தினுடைய குடிகள் எல்லார்மேலும் வரும்.]]></a:t>
+              <a:t><![CDATA[13. And the word of the LORD came unto me the second time, saying, What see you? And I said, I see a seething pot; and the face thereof is toward the north.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2259,51 +2271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, நான் வடதிசை ராஜ்யங்களின் வம்சங்களையெல்லாம் கூப்பிடுவேன் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் வந்து அவனவன் தன் தன் சிங்காசனத்தை எருசலேமின் ஒலிமுகவாசல்களுக்கும், அதின் சுற்றுமதில்கள் எல்லாவற்றிற்கும் விரோதமாகவும், யூதா தேசத்து எல்லா பட்டணங்களுக்கும் விரோதமாகவும் வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Then the LORD said unto me, Out of the north an evil shall break forth upon all the inhabitants of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2368,51 +2380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, நான் வடதிசை ராஜ்யங்களின் வம்சங்களையெல்லாம் கூப்பிடுவேன் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் வந்து அவனவன் தன் தன் சிங்காசனத்தை எருசலேமின் ஒலிமுகவாசல்களுக்கும், அதின் சுற்றுமதில்கள் எல்லாவற்றிற்கும் விரோதமாகவும், யூதா தேசத்து எல்லா பட்டணங்களுக்கும் விரோதமாகவும் வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. For, lo, I will call all the families of the kingdoms of the north, says the LORD; and they shall come, and they shall set every one his throne at the entering of the gates of Jerusalem, and against all the walls thereof round about, and against all the cities of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2477,51 +2489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, நான் வடதிசை ராஜ்யங்களின் வம்சங்களையெல்லாம் கூப்பிடுவேன் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் வந்து அவனவன் தன் தன் சிங்காசனத்தை எருசலேமின் ஒலிமுகவாசல்களுக்கும், அதின் சுற்றுமதில்கள் எல்லாவற்றிற்கும் விரோதமாகவும், யூதா தேசத்து எல்லா பட்டணங்களுக்கும் விரோதமாகவும் வைப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. For, lo, I will call all the families of the kingdoms of the north, says the LORD; and they shall come, and they shall set every one his throne at the entering of the gates of Jerusalem, and against all the walls thereof round about, and against all the cities of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2586,51 +2598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் என்னைவிட்டு அந்நிய தேவர்களுக்குத் தூபங்காட்டி, தங்கள் கைகளின் கிரியையைப் பணிந்துகொண்ட அவர்களுடைய சகல தீமைகளினிமித்தமும் நான் என் நியாயத்தீர்ப்புகளை அவர்களுக்கு விரோதமாகக் கூறுவேன்.]]></a:t>
+              <a:t><![CDATA[15. For, lo, I will call all the families of the kingdoms of the north, says the LORD; and they shall come, and they shall set every one his throne at the entering of the gates of Jerusalem, and against all the walls thereof round about, and against all the cities of Judah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2695,51 +2707,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆமோனுடைய குமாரனாகிய யோசியா என்கிற யூதாவுடைய ராஜாவின் நாட்களில், அவன் அரசாண்ட பதின்மூன்றாம் வருஷத்தில் இவனுக்குக் கர்த்தருடைய வார்த்தை உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[1. The words of Jeremiah the son of Hilkiah, of the priests that were in Anathoth in the land of Benjamin:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2804,51 +2816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்கள் என்னைவிட்டு அந்நிய தேவர்களுக்குத் தூபங்காட்டி, தங்கள் கைகளின் கிரியையைப் பணிந்துகொண்ட அவர்களுடைய சகல தீமைகளினிமித்தமும் நான் என் நியாயத்தீர்ப்புகளை அவர்களுக்கு விரோதமாகக் கூறுவேன்.]]></a:t>
+              <a:t><![CDATA[16. And I will utter my judgments against them concerning all their wickedness, who have forsaken me, and have burned incense unto other gods, and worshipped the works of their own hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2913,51 +2925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் நீ உன் அரையைக் கட்டிக்கொண்டு நின்று, நான் உனக்குக் கட்டளையிடுகிறவைகளையெல்லாம் அவர்களுக்குச் சொல்; நான் உன்னை அவர்களுக்கு முன்பாகக் கலங்கப்பண்ணாதபடிக்கு, நீ அவர்கள் முகத்துக்கு அஞ்சாதிரு.]]></a:t>
+              <a:t><![CDATA[16. And I will utter my judgments against them concerning all their wickedness, who have forsaken me, and have burned incense unto other gods, and worshipped the works of their own hands.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3022,51 +3034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ஆகையால் நீ உன் அரையைக் கட்டிக்கொண்டு நின்று, நான் உனக்குக் கட்டளையிடுகிறவைகளையெல்லாம் அவர்களுக்குச் சொல்; நான் உன்னை அவர்களுக்கு முன்பாகக் கலங்கப்பண்ணாதபடிக்கு, நீ அவர்கள் முகத்துக்கு அஞ்சாதிரு.]]></a:t>
+              <a:t><![CDATA[17. You therefore gird up your loins, and arise, and speak unto them all that I command you: be not dismayed at their faces, lest I confound you before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3131,51 +3143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, தேசமனைத்துக்கும், யூதாவின் ராஜாக்களுக்கும், அதின் பிரபுக்களுக்கும், அதின் ஆசாரியர்களுக்கும், தேசத்தின் ஜனங்களுக்கும் எதிராக நான் உன்னை இன்றைய தினம் அரணிப்பான பட்டணமும், இருப்புத்தூணும், வெண்கல அலங்கமும் ஆக்கினேன்.]]></a:t>
+              <a:t><![CDATA[17. You therefore gird up your loins, and arise, and speak unto them all that I command you: be not dismayed at their faces, lest I confound you before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3240,51 +3252,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, தேசமனைத்துக்கும், யூதாவின் ராஜாக்களுக்கும், அதின் பிரபுக்களுக்கும், அதின் ஆசாரியர்களுக்கும், தேசத்தின் ஜனங்களுக்கும் எதிராக நான் உன்னை இன்றைய தினம் அரணிப்பான பட்டணமும், இருப்புத்தூணும், வெண்கல அலங்கமும் ஆக்கினேன்.]]></a:t>
+              <a:t><![CDATA[17. You therefore gird up your loins, and arise, and speak unto them all that I command you: be not dismayed at their faces, lest I confound you before them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3349,51 +3361,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் உனக்கு விரோதமாக யுத்தம்பண்ணுவார்கள்; ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை இரட்சிக்கும்படிக்கு நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. For, behold, I have made you this day a defenced city, and an iron pillar, and brazen walls against the whole land, against the kings of Judah, against the princes thereof, against the priests thereof, and against the people of the land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3458,51 +3470,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. அவர்கள் உனக்கு விரோதமாக யுத்தம்பண்ணுவார்கள்; ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை இரட்சிக்கும்படிக்கு நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. For, behold, I have made you this day a defenced city, and an iron pillar, and brazen walls against the whole land, against the kings of Judah, against the princes thereof, against the priests thereof, and against the people of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. For, behold, I have made you this day a defenced city, and an iron pillar, and brazen walls against the whole land, against the kings of Judah, against the princes thereof, against the priests thereof, and against the people of the land.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And they shall fight against you; but they shall not prevail against you; for I am with you, says the LORD, to deliver you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. And they shall fight against you; but they shall not prevail against you; for I am with you, says the LORD, to deliver you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3567,51 +3906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ஆமோனுடைய குமாரனாகிய யோசியா என்கிற யூதாவுடைய ராஜாவின் நாட்களில், அவன் அரசாண்ட பதின்மூன்றாம் வருஷத்தில் இவனுக்குக் கர்த்தருடைய வார்த்தை உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. To whom the word of the LORD came in the days of Josiah the son of Amon king of Judah, in the thirteenth year of his reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3676,51 +4015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்புறம் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாட்களிலும், யோசியாவின் குமாரனாகிய சிதேக்கியா என்கிற யூதாவுடைய ராஜாவின் பதினோராம் வருஷத்து முடிவுமட்டாகவும், எருசலேம் ஊரார் ஐந்தாம் மாதத்தில் சிறைப்பட்டுப்போகும்வரைக்கும் கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[2. To whom the word of the LORD came in the days of Josiah the son of Amon king of Judah, in the thirteenth year of his reign.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3785,51 +4124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்புறம் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாட்களிலும், யோசியாவின் குமாரனாகிய சிதேக்கியா என்கிற யூதாவுடைய ராஜாவின் பதினோராம் வருஷத்து முடிவுமட்டாகவும், எருசலேம் ஊரார் ஐந்தாம் மாதத்தில் சிறைப்பட்டுப்போகும்வரைக்கும் கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. It came also in the days of Jehoiakim the son of Josiah king of Judah, unto the end of the eleventh year of Zedekiah the son of Josiah king of Judah, unto the carrying away of Jerusalem captive in the fifth month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3894,51 +4233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அப்புறம் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாட்களிலும், யோசியாவின் குமாரனாகிய சிதேக்கியா என்கிற யூதாவுடைய ராஜாவின் பதினோராம் வருஷத்து முடிவுமட்டாகவும், எருசலேம் ஊரார் ஐந்தாம் மாதத்தில் சிறைப்பட்டுப்போகும்வரைக்கும் கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று.]]></a:t>
+              <a:t><![CDATA[3. It came also in the days of Jehoiakim the son of Josiah king of Judah, unto the end of the eleventh year of Zedekiah the son of Josiah king of Judah, unto the carrying away of Jerusalem captive in the fifth month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4003,51 +4342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[3. It came also in the days of Jehoiakim the son of Josiah king of Judah, unto the end of the eleventh year of Zedekiah the son of Josiah king of Judah, unto the carrying away of Jerusalem captive in the fifth month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4112,51 +4451,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் உன்னைத் தாயின் வயிற்றில் உருவாக்கு முன்னே உன்னை அறிந்தேன்; நீ கர்ப்பத்திலிருந்து வெளிப்படுமுன்னே நான் உன்னைப் பரிசுத்தம்பண்ணி, உன்னை ஜாதிகளுக்குத் தீர்க்கதரிசியாகக் கட்டளையிட்டேன் என்று சொன்னார்.]]></a:t>
+              <a:t><![CDATA[4. Then the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4191,51 +4530,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699508" r:id="rId1"/>
+    <p:sldLayoutId id="2482540433" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4467,50 +4806,74 @@
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4659,51 +5022,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വന്നതിന്നു മുമ്പെ ഞാൻ നിന്നെ വിശുദ്ധീകരിച്ചു, ജാതികൾക്കു പ്രവാചകനായി നിയമിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[5. நான் உன்னைத் தாயின் வயிற்றில் உருவாக்கு முன்னே உன்னை அறிந்தேன்; நீ கர்ப்பத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4791,51 +5154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ ഞാൻ: അയ്യോ, യഹോവയായ കർത്താവേ, എനിക്കു സംസാരിപ്പാൻ അറിഞ്ഞുകൂടാ; ഞാൻ ബാലനല്ലോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[வெளிப்படுமுன்னே நான் உன்னைப் பரிசுத்தம்பண்ணி, உன்னை ஜாதிகளுக்குத் தீர்க்கதரிசியாகக் கட்டளையிட்டேன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4923,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അതിന്നു യഹോവ എന്നോടു അരുളിച്ചെയ്തതു: ഞാൻ ബാലൻ എന്നു നീ പറയരുതു; ഞാൻ നിന്നെ അയക്കുന്ന ഏവരുടെയും]]></a:t>
+              <a:t><![CDATA[என்று சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5055,51 +5418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടുക്കൽ നീ പോകയും ഞാൻ നിന്നോടു കല്പിക്കുന്നതൊക്കെയും സംസാരിക്കയും വേണം.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது நான்: ஆ கர்த்தராகிய ஆண்டவரே, இதோ, நான் பேச அறியேன்; சிறுபிள்ளையாயிருக்கிறேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5187,51 +5550,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നീ അവരെ ഭയപ്പെടരുതു; നിന്നെ വിടുവിക്കേണ്ടതിന്നു ഞാൻ നിന്നോടുകൂടെ ഉണ്ടെന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[7. ஆனாலும் கர்த்தர் நான் சிறுபிள்ளையென்று நீ சொல்லாதே, நான் உன்னை அனுப்புகிற எல்லாரிடத்திலும் நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5319,51 +5682,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. പിന്നെ യഹോവ കൈ നീട്ടി എന്റെ വായെ തൊട്ടു: ഞാൻ എന്റെ വചനങ്ങളെ നിന്റെ വായിൽ തന്നിരിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[போய் நான் உனக்குக் கட்டளையிடுகிறவைகளையெல்லாம் நீ பேசுவாயாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5451,51 +5814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നോക്കുക; നിർമ്മൂലമാക്കുവാനും പൊളിപ്പാനും നശിപ്പിപ്പാനും ഇടിച്ചുകളവാനും പണിവാനും നടുവാനുംവേണ്ടി]]></a:t>
+              <a:t><![CDATA[8. நீ அவர்களுக்குப் பயப்படவேண்டாம்; உன்னைக் காக்கும்படிக்கு நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5583,51 +5946,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ നിന്നെ ഇന്നു ജാതികളുടെമേലും രാജ്യങ്ങളുടെമേലും ആക്കിവെച്ചിരിക്കുന്നു എന്നു യഹോവ എന്നോടു]]></a:t>
+              <a:t><![CDATA[சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5715,51 +6078,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[9. கர்த்தர் தமது கரத்தை நீட்டி, என் வாயைத் தொட்டு: இதோ, என் வார்த்தைகளை உன் வாயிலே வைக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5847,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യഹോവയുടെ അരുളപ്പാടു എനിക്കുണ്ടായി: യിരെമ്യാവേ, നീ എന്തു കാണുന്നു എന്നു ചോദിച്ചു. ബദാം (ജാഗ്രത്)]]></a:t>
+              <a:t><![CDATA[10. பார், பிடுங்கவும், இடிக்கவும், அழிக்கவும், கவிழ்க்கவும், கட்டவும், நாட்டவும் உன்னை நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5979,51 +6342,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ബെന്യാമീൻ ദേശത്തു അനാഥോത്തിലെ പുരോഹിതന്മാരിൽ ഹിൽക്കീയാവിന്റെ മകനായ യിരെമ്യാവിന്റെ വചനങ്ങൾ.]]></a:t>
+              <a:t><![CDATA[1. பென்யமீன் தேசத்திலுள்ள ஆனதோத் ஊரிலிருந்த ஆசாரியர்களில் ஒருவனாகிய இல்க்கியாவின் குமாரன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വൃക്ഷത്തിന്റെ ഒരു കൊമ്പു കാണുന്നു എന്നു ഞാൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[இன்றையதினம் ஜாதிகளின்மேலும் ராஜ்யங்களின்மேலும் ஏற்படுத்தினேன் என்று கர்த்தர் என்னுடனே சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. യഹോവ എന്നോടു: നീ കണ്ടതു ശരി തന്നേ; എന്റെ വചനം നിവർത്തിക്കേണ്ടതിന്നു ഞാൻ ജാഗരിച്ചുകൊള്ളും എന്നു]]></a:t>
+              <a:t><![CDATA[11. பின்னும் கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்: எரேமியாவே, நீ என்னத்தைக் காண்கிறாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[கேட்ட, வாதுமைமரத்தின் கிளையைக் காண்கிறேன் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യഹോവയുടെ അരുളപ്പാടു രണ്ടാം പ്രാവശ്യം എനിക്കുണ്ടായി: നീ എന്തു കാണുന്നു എന്നു ചോദിച്ചു.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது கர்த்தர்: நீ கண்டது சரியே; என் வார்த்தையைத் தீவிரமாய் நிறைவேற்றுவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തിളെക്കുന്ന ഒരു കലം കാണുന്നു. അതു വടക്കുനിന്നു പ്രത്യക്ഷമായി വരുന്നു എന്നു ഞാൻ പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தருடைய வார்த்தை இரண்டாந்தரம் எனக்கு உண்டாகி, அவர் நீ காண்கிறது என்ன என்று கேட்டார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. യഹോവ എന്നോടു: വടക്കുനിന്നു ദേശത്തിലെ സർവ്വനിവാസികൾക്കും അനർത്ഥം വരും.]]></a:t>
+              <a:t><![CDATA[பொங்குகிற பானையைக் காண்கிறேன், அதின் வாய் வடக்கேயிருந்து நோக்குகிறது என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഞാൻ വടക്കെ രാജ്യങ്ങളിലെ വംശങ്ങളെ ഒക്കെയും വിളിക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു; അവർ വന്നു,]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் என்னை நோக்கி: வடக்கேயிருந்து தீங்கு தேசத்தினுடைய குடிகள் எல்லார்மேலும் வரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഓരോരുത്തൻ താന്താന്റെ സിംഹാസനം യെരൂശലേമിന്റെ പടിവാതിലുകളുടെ പ്രവേശനത്തിങ്കലും ചുറ്റും അതിന്റെ എല്ലാ]]></a:t>
+              <a:t><![CDATA[15. இதோ, நான் வடதிசை ராஜ்யங்களின் வம்சங்களையெல்லாம் கூப்பிடுவேன் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മതിലുകൾക്കും നേരെയും യെഹൂദയിലെ എല്ലാപട്ടണങ്ങൾക്കും നേരെയും വെക്കും.]]></a:t>
+              <a:t><![CDATA[அவர்கள் வந்து அவனவன் தன் தன் சிங்காசனத்தை எருசலேமின் ஒலிமுகவாசல்களுக்கும், அதின் சுற்றுமதில்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവർ എന്നെ ഉപേക്ഷിക്കയും അന്യദേവന്മാർക്കു ധൂപം കാട്ടി തങ്ങളുടെ കൈപ്പണികളെ നമസ്കരിക്കയും ചെയ്ത]]></a:t>
+              <a:t><![CDATA[எல்லாவற்றிற்கும் விரோதமாகவும், யூதா தேசத்து எல்லா பட்டணங்களுக்கும் விரோதமாகவும் வைப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അവന്നു യെഹൂദാരാജാവായി ആമോന്റെ മകനായ യോശീയാവിന്റെ കാലത്തു, അവന്റെ വാഴ്ചയുടെ പതിമൂന്നാം ആണ്ടിൽ,]]></a:t>
+              <a:t><![CDATA[எரேமியாவினுடைய வசனங்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലദോഷത്തെയും കുറിച്ചു ഞാൻ അവരോടു ന്യായവാദം കഴിക്കും.]]></a:t>
+              <a:t><![CDATA[16. அவர்கள் என்னைவிட்டு அந்நிய தேவர்களுக்குத் தூபங்காட்டி, தங்கள் கைகளின் கிரியையைப் பணிந்துகொண்ட]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ആകയാൽ നീ അരകെട്ടി എഴുന്നേറ്റു ഞാൻ നിന്നോടു കല്പിക്കുന്നതൊക്കെയും അവരോടു പ്രസ്താവിക്ക; ഞാൻ നിന്നെ]]></a:t>
+              <a:t><![CDATA[அவர்களுடைய சகல தீமைகளினிமித்தமும் நான் என் நியாயத்தீர்ப்புகளை அவர்களுக்கு விரோதமாகக் கூறுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരുടെ മുമ്പിൽ ഭ്രമിപ്പിക്കാതെ ഇരിക്കേണ്ടതിന്നു നീ അവരെ കണ്ടു ഭ്രമിച്ചുപോകരുതു.]]></a:t>
+              <a:t><![CDATA[17. ஆகையால் நீ உன் அரையைக் கட்டிக்கொண்டு நின்று, நான் உனக்குக் கட்டளையிடுகிறவைகளையெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ഞാൻ ഇന്നു നിന്നെ സർവ്വദേശത്തിന്നും യെഹൂദാരാജാക്കന്മാർക്കും പ്രഭുക്കന്മാർക്കും പുരോഹിതന്മാർക്കും]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குச் சொல்; நான் உன்னை அவர்களுக்கு முன்பாகக் கலங்கப்பண்ணாதபடிக்கு, நீ அவர்கள் முகத்துக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തിലെ ജനത്തിന്നും നേരെ ഉറപ്പുള്ളോരു പട്ടണവും ഇരിമ്പുതൂണും താമ്രമതിലുകളും ആക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[அஞ்சாதிரு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. അവർ നിന്നോടു യുദ്ധം ചെയ്യും; നിന്നെ ജയിക്കയില്ലതാനും; നിന്നെ രക്ഷിപ്പാൻ ഞാൻ നിന്നോടുകൂടെ ഉണ്ടു]]></a:t>
+              <a:t><![CDATA[18. இதோ, தேசமனைத்துக்கும், யூதாவின் ராஜாக்களுக்கும், அதின் பிரபுக்களுக்கும், அதின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்களுக்கும், தேசத்தின் ஜனங்களுக்கும் எதிராக நான் உன்னை இன்றைய தினம் அரணிப்பான பட்டணமும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இருப்புத்தூணும், வெண்கல அலங்கமும் ஆக்கினேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. அவர்கள் உனக்கு விரோதமாக யுத்தம்பண்ணுவார்கள்; ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 1]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[இரட்சிக்கும்படிக்கு நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടുണ്ടായി.]]></a:t>
+              <a:t><![CDATA[2. ஆமோனுடைய குமாரனாகிய யோசியா என்கிற யூதாவுடைய ராஜாவின் நாட்களில், அவன் அரசாண்ட பதின்மூன்றாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യെഹൂദാരാജാവായി യോശീയാവിന്റെ മകനായ യെഹോയാക്കീമിന്റെ കാലത്തും യെഹൂദാരാജാവായി യോശീയാവിന്റെ മകനായ]]></a:t>
+              <a:t><![CDATA[வருஷத்தில் இவனுக்குக் கர்த்தருடைய வார்த்தை உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സിദെക്കീയാവിന്റെ പതിനൊന്നാം ആണ്ടിന്റെ അവസാനംവരെയും അഞ്ചാം മാസത്തിൽ യെരൂശലേമ്യരെ പ്രവാസത്തിലേക്കു]]></a:t>
+              <a:t><![CDATA[3. அப்புறம் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாட்களிலும், யோசியாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോയതുവരെയും തന്നേ അങ്ങനെ ഉണ്ടായി.]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய சிதேக்கியா என்கிற யூதாவுடைய ராஜாவின் பதினோராம் வருஷத்து முடிவுமட்டாகவும், எருசலேம் ஊரார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യഹോവയുടെ അരുളപ്പാടു എനിക്കുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[ஐந்தாம் மாதத்தில் சிறைப்பட்டுப்போகும்வரைக்கும் கர்த்தருடைய வார்த்தை அவனுக்கு உண்டாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. നിന്നെ ഉദരത്തിൽ ഉരുവാക്കിയതിന്നു മുമ്പെ ഞാൻ നിന്നെ അറിഞ്ഞു; നീ ഗർഭപാത്രത്തിൽനിന്നു പുറത്തു]]></a:t>
+              <a:t><![CDATA[4. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9208,91 +9967,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 1]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme71">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme71">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme71">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9318,51 +10077,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme71">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9493,51 +10252,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>36</Slides>
+  <Slides>39</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>