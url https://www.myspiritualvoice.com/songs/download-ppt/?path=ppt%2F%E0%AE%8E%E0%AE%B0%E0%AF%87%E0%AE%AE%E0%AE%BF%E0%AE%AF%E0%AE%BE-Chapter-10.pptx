--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -87,50 +87,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +165,53 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +357,56 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகள் பனையைப்போல நெட்டையாய் நிற்கிறது, அவைகள் பேசமாட்டாதவைகள், அவைகள் நடக்கமாட்டாததினால் சுமக்கப்படவேண்டும்; அவைகளுக்குப் பயப்படவேண்டாம்; அவைகள் தீமைசெய்யக் கூடாது, நன்மைசெய்யவும் அவைகளுக்குச் சக்தி இல்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. They are upright as the palm tree, but speak not: they must essentially be borne, because they cannot go. Be not afraid of them; for they cannot do evil, neither also is it in them to do good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தாவே உமக்கு ஒப்பானவனில்லை; நீரே பெரியவர்; உமது நாமமே வல்லமையில் பெரியது.]]></a:t>
+              <a:t><![CDATA[5. They are upright as the palm tree, but speak not: they must essentially be borne, because they cannot go. Be not afraid of them; for they cannot do evil, neither also is it in them to do good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜாதிகளின் ராஜாவே, உமக்குப் பயப்படாதிருப்பவன் யார்? தேவரீருக்கே பயப்படவேண்டிது; ஜாதிகளுடைய எல்லா ஞானிகளிலும், அவர்களுடைய எல்லா ராஜ்யத்திலும் உமக்கு ஒப்பானவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[6. Forasmuch as there is none like unto you, O LORD; you are great, and your name is great in might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜாதிகளின் ராஜாவே, உமக்குப் பயப்படாதிருப்பவன் யார்? தேவரீருக்கே பயப்படவேண்டிது; ஜாதிகளுடைய எல்லா ஞானிகளிலும், அவர்களுடைய எல்லா ராஜ்யத்திலும் உமக்கு ஒப்பானவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[7. Who would not fear you, O King of nations? in order to you does it appertain: forasmuch as among all the wise men of the nations, and in all their kingdoms, there is none like unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் யாவரும் மிருககுணமும் மதியீனமுமுள்ளவர்கள்; அந்தக் கட்டை மாயையான போதகமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[7. Who would not fear you, O King of nations? in order to you does it appertain: forasmuch as among all the wise men of the nations, and in all their kingdoms, there is none like unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகடாக்கப்பட்ட வெள்ளி தர்ஷீசிலும், பொன் ஊப்பாசிலுமிருத்து கொண்டுவரப்பட்டு, அவைகள் தொழிலாளியினாலும், தட்டானின் கைகளினாலும் செய்யப்பகிடுறது; இளநீலமும், இரத்தாம்பரமும் அவைகளின் உடுமானம்; அவைகளெல்லாம் தொழிலாளிகளின் கைவேலையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[8. But they are altogether brutish and foolish: the stock is a doctrine of vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகடாக்கப்பட்ட வெள்ளி தர்ஷீசிலும், பொன் ஊப்பாசிலுமிருத்து கொண்டுவரப்பட்டு, அவைகள் தொழிலாளியினாலும், தட்டானின் கைகளினாலும் செய்யப்பகிடுறது; இளநீலமும், இரத்தாம்பரமும் அவைகளின் உடுமானம்; அவைகளெல்லாம் தொழிலாளிகளின் கைவேலையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. Silver spread into plates is brought from Tarshish, and gold from Uphaz, the work of the workman, and of the hands of the founder: blue and purple is their clothing: they are all the work of cunning men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகடாக்கப்பட்ட வெள்ளி தர்ஷீசிலும், பொன் ஊப்பாசிலுமிருத்து கொண்டுவரப்பட்டு, அவைகள் தொழிலாளியினாலும், தட்டானின் கைகளினாலும் செய்யப்பகிடுறது; இளநீலமும், இரத்தாம்பரமும் அவைகளின் உடுமானம்; அவைகளெல்லாம் தொழிலாளிகளின் கைவேலையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. Silver spread into plates is brought from Tarshish, and gold from Uphaz, the work of the workman, and of the hands of the founder: blue and purple is their clothing: they are all the work of cunning men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ மெய்யான தெய்வம்; அவர் ஜீவனுள்ள தேவன், நித்திய ராஜா; அவருடைய கோபத்தினால் பூமி அதிரும்; அவருடைய உக்கிரத்தை ஜாதிகள் சகிக்கமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Silver spread into plates is brought from Tarshish, and gold from Uphaz, the work of the workman, and of the hands of the founder: blue and purple is their clothing: they are all the work of cunning men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ மெய்யான தெய்வம்; அவர் ஜீவனுள்ள தேவன், நித்திய ராஜா; அவருடைய கோபத்தினால் பூமி அதிரும்; அவருடைய உக்கிரத்தை ஜாதிகள் சகிக்கமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[10. But the LORD is the true God, he is the living God, and an everlasting king: at his wrath the earth shall tremble, and the nations shall not be able to abide his indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. இஸ்ரவேல் வீட்டாரே கர்த்தர் உங்களுக்குச் சொல்லுகிற வசனத்தைக் கேளுங்கள்:]]></a:t>
+              <a:t><![CDATA[1. Hear all of you the word which the LORD speaks unto you, O house of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானத்தையும் பூமியையும் உண்டாக்காத தெய்வங்கள், பூமியிலும் இந்த வானத்தின்கீழும் இராதபடிக்கு அழிந்துபோகும் என்பதை அவர்களுக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. But the LORD is the true God, he is the living God, and an everlasting king: at his wrath the earth shall tremble, and the nations shall not be able to abide his indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானத்தையும் பூமியையும் உண்டாக்காத தெய்வங்கள், பூமியிலும் இந்த வானத்தின்கீழும் இராதபடிக்கு அழிந்துபோகும் என்பதை அவர்களுக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[11. Thus shall all of you say unto them, The gods that have not made the heavens and the earth, even they shall perish from the earth, and from under these heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவரே பூமியைத் தம்முடைய வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தம்முடைய ஞானத்தினால் படைத்து, வானத்தைத் தம்முடைய அறிவினால் விரித்தார்.]]></a:t>
+              <a:t><![CDATA[11. Thus shall all of you say unto them, The gods that have not made the heavens and the earth, even they shall perish from the earth, and from under these heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவரே பூமியைத் தம்முடைய வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தம்முடைய ஞானத்தினால் படைத்து, வானத்தைத் தம்முடைய அறிவினால் விரித்தார்.]]></a:t>
+              <a:t><![CDATA[12. He has made the earth by his power, he has established the world by his wisdom, and has stretched out the heavens by his discretion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் சத்தமிடுகையில் வானத்திலே திரளான தண்ணீர் உண்டாகிறது; அவர் பூமியின் கடையாந்தரத்திலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டகசாலைகளிலிருந்து புறப்படப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. He has made the earth by his power, he has established the world by his wisdom, and has stretched out the heavens by his discretion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் சத்தமிடுகையில் வானத்திலே திரளான தண்ணீர் உண்டாகிறது; அவர் பூமியின் கடையாந்தரத்திலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டகசாலைகளிலிருந்து புறப்படப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. When he utters his voice, there is a multitude of waters in the heavens, and he causes the vapours to ascend from the ends of the earth; he makes lightnings with rain, and brings forth the wind out of his treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் சத்தமிடுகையில் வானத்திலே திரளான தண்ணீர் உண்டாகிறது; அவர் பூமியின் கடையாந்தரத்திலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டகசாலைகளிலிருந்து புறப்படப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. When he utters his voice, there is a multitude of waters in the heavens, and he causes the vapours to ascend from the ends of the earth; he makes lightnings with rain, and brings forth the wind out of his treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷர் அனைவரும் அறிவில்லாமல் மிருககுணமுள்ளவர்களானார்கள்; தட்டார் அனைவரும் வார்ப்பித்த சுரூபங்களாலே வெட்கிப்போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் ஆவி இல்லை.]]></a:t>
+              <a:t><![CDATA[13. When he utters his voice, there is a multitude of waters in the heavens, and he causes the vapours to ascend from the ends of the earth; he makes lightnings with rain, and brings forth the wind out of his treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷர் அனைவரும் அறிவில்லாமல் மிருககுணமுள்ளவர்களானார்கள்; தட்டார் அனைவரும் வார்ப்பித்த சுரூபங்களாலே வெட்கிப்போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் ஆவி இல்லை.]]></a:t>
+              <a:t><![CDATA[14. Every man is brutish in his knowledge: every founder is confounded by the graven image: for his molten image is falsehood, and there is no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் மாயையும், மகா எத்தான கிரியையுமாயிருக்கிறது; அவைகள் விசாரிக்கப்படும் நாளிலே அழியும்.]]></a:t>
+              <a:t><![CDATA[14. Every man is brutish in his knowledge: every founder is confounded by the graven image: for his molten image is falsehood, and there is no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. புறஜாதிகளுடைய மார்க்கத்தைக் கற்றுக்கொள்ளாதிருங்கள்; வானத்தின் அடையாளங்களாலே புறஜாதிகள் கலங்குகிறார்களே என்று சொல்லி, நீங்கள் அவைகளாலே கலங்காதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD, Learn not the way of the heathen, and be not dismayed at the signs of heaven; for the heathen are dismayed at them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல் அல்ல, அவர் சர்வத்தையும் உருவாக்கினவர்; இஸ்ரவேல் அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[15. They are vanity, and the work of errors: in the time of their visitation they shall perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல் அல்ல, அவர் சர்வத்தையும் உருவாக்கினவர்; இஸ்ரவேல் அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[16. The portion of Jacob is not like them: for he is the former of all things; and Israel is the rod of his inheritance: The LORD of hosts is his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அரணில் குடியிருக்கிறவளே, தேசத்திலிருந்து உன் பொருள்களைச் சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[16. The portion of Jacob is not like them: for he is the former of all things; and Israel is the rod of his inheritance: The LORD of hosts is his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, நான் இந்த முறை தேசத்தின் குடிகளைக் கவண்கொண்டெறிந்து, அவர்கள் கண்டு உணரும்படி அவர்களுக்கு நெருக்கமுண்டாக்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. Gather up your wares out of the land, O inhabitant of the fortress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, நான் இந்த முறை தேசத்தின் குடிகளைக் கவண்கொண்டெறிந்து, அவர்கள் கண்டு உணரும்படி அவர்களுக்கு நெருக்கமுண்டாக்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD, Behold, I will sling out the inhabitants of the land at this once, and will distress them, that they may find it so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஐயோ! நான் நொறுக்கப்பட்டேன்; என் காயம் கொடிதாயிருக்கிறது; ஆனாலும் இது நான் சகிக்கவேண்டிய என் நோய் என்று நான் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD, Behold, I will sling out the inhabitants of the land at this once, and will distress them, that they may find it so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஐயோ! நான் நொறுக்கப்பட்டேன்; என் காயம் கொடிதாயிருக்கிறது; ஆனாலும் இது நான் சகிக்கவேண்டிய என் நோய் என்று நான் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[19. Woe is me for my hurt! my wound is grievous; but I said, Truly this is a grief, and I must bear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் கூடாரம் அழிந்துபோயிற்று, என் கயிறுகளெல்லாம் அறுப்புண்டுபோயின; என் பிள்ளைகள் என்னைவிட்டுப் போய்விட்டார்கள்; அவர்களில் ஒருவனுமில்லை; இனி என் கூடாரத்தை விரித்து, என் திரைகளைத் தூக்கிக்கட்டுவாரில்லை.]]></a:t>
+              <a:t><![CDATA[19. Woe is me for my hurt! my wound is grievous; but I said, Truly this is a grief, and I must bear it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் கூடாரம் அழிந்துபோயிற்று, என் கயிறுகளெல்லாம் அறுப்புண்டுபோயின; என் பிள்ளைகள் என்னைவிட்டுப் போய்விட்டார்கள்; அவர்களில் ஒருவனுமில்லை; இனி என் கூடாரத்தை விரித்து, என் திரைகளைத் தூக்கிக்கட்டுவாரில்லை.]]></a:t>
+              <a:t><![CDATA[20. My tabernacle is spoiled, and all my cords are broken: my children are gone out of me, and they are not: there is none to stretch forth my tent any more, and to set up my curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேய்ப்பர்கள் மிருககுணமுள்ளவர்களாகி, கர்த்தரைத் தேடாமற்போனார்கள்; ஆகையால், அவர்கள் காரியம் வாய்க்காமற்போய், அவர்கள் மந்தையெல்லாம் சிதறடிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[20. My tabernacle is spoiled, and all my cords are broken: my children are gone out of me, and they are not: there is none to stretch forth my tent any more, and to set up my curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. புறஜாதிகளுடைய மார்க்கத்தைக் கற்றுக்கொள்ளாதிருங்கள்; வானத்தின் அடையாளங்களாலே புறஜாதிகள் கலங்குகிறார்களே என்று சொல்லி, நீங்கள் அவைகளாலே கலங்காதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD, Learn not the way of the heathen, and be not dismayed at the signs of heaven; for the heathen are dismayed at them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேய்ப்பர்கள் மிருககுணமுள்ளவர்களாகி, கர்த்தரைத் தேடாமற்போனார்கள்; ஆகையால், அவர்கள் காரியம் வாய்க்காமற்போய், அவர்கள் மந்தையெல்லாம் சிதறடிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[20. My tabernacle is spoiled, and all my cords are broken: my children are gone out of me, and they are not: there is none to stretch forth my tent any more, and to set up my curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, யூதாவின் பட்டணங்களைப் பாழும் வலுசர்ப்பங்களின் தாவுமாக்கிப்போடும் செய்தியின் சத்தமும், வடதேசத்திலிருந்து பெரிய கொந்தளிப்பும் வருகிறது.]]></a:t>
+              <a:t><![CDATA[21. For the pastors are become brutish, and have not sought the LORD: therefore they shall not prosper, and all their flocks shall be scattered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, யூதாவின் பட்டணங்களைப் பாழும் வலுசர்ப்பங்களின் தாவுமாக்கிப்போடும் செய்தியின் சத்தமும், வடதேசத்திலிருந்து பெரிய கொந்தளிப்பும் வருகிறது.]]></a:t>
+              <a:t><![CDATA[21. For the pastors are become brutish, and have not sought the LORD: therefore they shall not prosper, and all their flocks shall be scattered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தாவே, மனுஷனுடைய வழி அவனாலே ஆகிறதல்லவென்றும், தன் நடைகளை நடத்துவது நடக்கிறவனாலே ஆகிறதல்லவென்றும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[22. Behold, the noise of the bruit has come, and a great commotion out of the north country, to make the cities of Judah desolate, and a den of dragons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தாவே, மனுஷனுடைய வழி அவனாலே ஆகிறதல்லவென்றும், தன் நடைகளை நடத்துவது நடக்கிறவனாலே ஆகிறதல்லவென்றும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[22. Behold, the noise of the bruit has come, and a great commotion out of the north country, to make the cities of Judah desolate, and a den of dragons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தாவே என்னைத் தண்டியும்; ஆனாலும் நான் அவமாய்ப் போகாதபடிக்கு உம்முடைய கோபத்தினாலே அல்ல, மட்டாய்த் தண்டியும்.]]></a:t>
+              <a:t><![CDATA[23. O LORD, I know that the way of man is not in himself: it is not in man that walks to direct his steps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
+              <a:t><![CDATA[23. O LORD, I know that the way of man is not in himself: it is not in man that walks to direct his steps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
+              <a:t><![CDATA[24. O LORD, correct me, but with judgment; not in yours anger, lest you bring me to nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4935,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
+              <a:t><![CDATA[24. O LORD, correct me, but with judgment; not in yours anger, lest you bring me to nothing.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Pour out your fury upon the heathen that know you not, and upon the families that call not on your name: for they have eaten up Jacob, and devoured him, and consumed him, and have made his habitation desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5153,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களின் வழிபாடுகள் வீணாயிருக்கிறது; காட்டில் ஒரு மரத்தை வெட்டுகிறார்கள்; அது தச்சன் கையாடுகிற வாச்சியால் பணிப்படும்.]]></a:t>
+              <a:t><![CDATA[3. For the customs of the people are vain: for one cuts a tree out of the forest, the work of the hands of the workman, with the axe.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Pour out your fury upon the heathen that know you not, and upon the families that call not on your name: for they have eaten up Jacob, and devoured him, and consumed him, and have made his habitation desolate.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. Pour out your fury upon the heathen that know you not, and upon the families that call not on your name: for they have eaten up Jacob, and devoured him, and consumed him, and have made his habitation desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஜனங்களின் வழிபாடுகள் வீணாயிருக்கிறது; காட்டில் ஒரு மரத்தை வெட்டுகிறார்கள்; அது தச்சன் கையாடுகிற வாச்சியால் பணிப்படும்.]]></a:t>
+              <a:t><![CDATA[3. For the customs of the people are vain: for one cuts a tree out of the forest, the work of the hands of the workman, with the axe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5589,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வெள்ளியினாலும் பொன்னினாலும் அதை அலங்கரித்து, அது அசையாதபடிக்கு அதை ஆணிகளாலும் சுத்திகளாலும் உறுதியாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They deck it with silver and with gold; they fasten it with nails and with hammers, that it move not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. வெள்ளியினாலும் பொன்னினாலும் அதை அலங்கரித்து, அது அசையாதபடிக்கு அதை ஆணிகளாலும் சுத்திகளாலும் உறுதியாக்குகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[4. They deck it with silver and with gold; they fasten it with nails and with hammers, that it move not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகள் பனையைப்போல நெட்டையாய் நிற்கிறது, அவைகள் பேசமாட்டாதவைகள், அவைகள் நடக்கமாட்டாததினால் சுமக்கப்படவேண்டும்; அவைகளுக்குப் பயப்படவேண்டாம்; அவைகள் தீமைசெய்யக் கூடாது, நன்மைசெய்யவும் அவைகளுக்குச் சக்தி இல்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. They are upright as the palm tree, but speak not: they must essentially be borne, because they cannot go. Be not afraid of them; for they cannot do evil, neither also is it in them to do good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414293" r:id="rId1"/>
+    <p:sldLayoutId id="2478619345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6266,78 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[cannot go. Be not afraid of them; for they cannot do evil, neither also is it in them to do good.]]></a:t>
+              <a:t><![CDATA[சுமக்கப்படவேண்டும்; அவைகளுக்குப் பயப்படவேண்டாம்; அவைகள் தீமைசெய்யக் கூடாது, நன்மைசெய்யவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Forasmuch as there is none like unto you, O LORD; you are great, and your name is great in might.]]></a:t>
+              <a:t><![CDATA[அவைகளுக்குச் சக்தி இல்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Who would not fear you, O King of nations? in order to you does it appertain: forasmuch as among]]></a:t>
+              <a:t><![CDATA[6. கர்த்தாவே உமக்கு ஒப்பானவனில்லை; நீரே பெரியவர்; உமது நாமமே வல்லமையில் பெரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all the wise men of the nations, and in all their kingdoms, there is none like unto you.]]></a:t>
+              <a:t><![CDATA[7. ஜாதிகளின் ராஜாவே, உமக்குப் பயப்படாதிருப்பவன் யார்? தேவரீருக்கே பயப்படவேண்டிது; ஜாதிகளுடைய எல்லா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. But they are altogether brutish and foolish: the stock is a doctrine of vanities.]]></a:t>
+              <a:t><![CDATA[ஞானிகளிலும், அவர்களுடைய எல்லா ராஜ்யத்திலும் உமக்கு ஒப்பானவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Silver spread into plates is brought from Tarshish, and gold from Uphaz, the work of the workman,]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் யாவரும் மிருககுணமும் மதியீனமுமுள்ளவர்கள்; அந்தக் கட்டை மாயையான போதகமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and of the hands of the founder: blue and purple is their clothing: they are all the work of cunning]]></a:t>
+              <a:t><![CDATA[9. தகடாக்கப்பட்ட வெள்ளி தர்ஷீசிலும், பொன் ஊப்பாசிலுமிருத்து கொண்டுவரப்பட்டு, அவைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[men.]]></a:t>
+              <a:t><![CDATA[தொழிலாளியினாலும், தட்டானின் கைகளினாலும் செய்யப்பகிடுறது; இளநீலமும், இரத்தாம்பரமும் அவைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. But the LORD is the true God, he is the living God, and an everlasting king: at his wrath the]]></a:t>
+              <a:t><![CDATA[உடுமானம்; அவைகளெல்லாம் தொழிலாளிகளின் கைவேலையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[earth shall tremble, and the nations shall not be able to abide his indignation.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ மெய்யான தெய்வம்; அவர் ஜீவனுள்ள தேவன், நித்திய ராஜா; அவருடைய கோபத்தினால் பூமி அதிரும்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Hear all of you the word which the LORD speaks unto you, O house of Israel:]]></a:t>
+              <a:t><![CDATA[1. இஸ்ரவேல் வீட்டாரே கர்த்தர் உங்களுக்குச் சொல்லுகிற வசனத்தைக் கேளுங்கள்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Thus shall all of you say unto them, The gods that have not made the heavens and the earth, even]]></a:t>
+              <a:t><![CDATA[அவருடைய உக்கிரத்தை ஜாதிகள் சகிக்கமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall perish from the earth, and from under these heavens.]]></a:t>
+              <a:t><![CDATA[11. வானத்தையும் பூமியையும் உண்டாக்காத தெய்வங்கள், பூமியிலும் இந்த வானத்தின்கீழும் இராதபடிக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. He has made the earth by his power, he has established the world by his wisdom, and has]]></a:t>
+              <a:t><![CDATA[அழிந்துபோகும் என்பதை அவர்களுக்குச் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stretched out the heavens by his discretion.]]></a:t>
+              <a:t><![CDATA[12. அவரே பூமியைத் தம்முடைய வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தம்முடைய ஞானத்தினால் படைத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. When he utters his voice, there is a multitude of waters in the heavens, and he causes the]]></a:t>
+              <a:t><![CDATA[வானத்தைத் தம்முடைய அறிவினால் விரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vapours to ascend from the ends of the earth; he makes lightnings with rain, and brings forth the]]></a:t>
+              <a:t><![CDATA[13. அவர் சத்தமிடுகையில் வானத்திலே திரளான தண்ணீர் உண்டாகிறது; அவர் பூமியின் கடையாந்தரத்திலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[wind out of his treasures.]]></a:t>
+              <a:t><![CDATA[மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டகசாலைகளிலிருந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Every man is brutish in his knowledge: every founder is confounded by the graven image: for his]]></a:t>
+              <a:t><![CDATA[புறப்படப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[molten image is falsehood, and there is no breath in them.]]></a:t>
+              <a:t><![CDATA[14. மனுஷர் அனைவரும் அறிவில்லாமல் மிருககுணமுள்ளவர்களானார்கள்; தட்டார் அனைவரும் வார்ப்பித்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. They are vanity, and the work of errors: in the time of their visitation they shall perish.]]></a:t>
+              <a:t><![CDATA[சுரூபங்களாலே வெட்கிப்போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் ஆவி இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Thus says the LORD, Learn not the way of the heathen, and be not dismayed at the signs of heaven;]]></a:t>
+              <a:t><![CDATA[2. புறஜாதிகளுடைய மார்க்கத்தைக் கற்றுக்கொள்ளாதிருங்கள்; வானத்தின் அடையாளங்களாலே புறஜாதிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The portion of Jacob is not like them: for he is the former of all things; and Israel is the rod]]></a:t>
+              <a:t><![CDATA[15. அவைகள் மாயையும், மகா எத்தான கிரியையுமாயிருக்கிறது; அவைகள் விசாரிக்கப்படும் நாளிலே அழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of his inheritance: The LORD of hosts is his name.]]></a:t>
+              <a:t><![CDATA[16. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல் அல்ல, அவர் சர்வத்தையும் உருவாக்கினவர்; இஸ்ரவேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Gather up your wares out of the land, O inhabitant of the fortress.]]></a:t>
+              <a:t><![CDATA[அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. For thus says the LORD, Behold, I will sling out the inhabitants of the land at this once, and]]></a:t>
+              <a:t><![CDATA[17. அரணில் குடியிருக்கிறவளே, தேசத்திலிருந்து உன் பொருள்களைச் சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[will distress them, that they may find it so.]]></a:t>
+              <a:t><![CDATA[18. இதோ, நான் இந்த முறை தேசத்தின் குடிகளைக் கவண்கொண்டெறிந்து, அவர்கள் கண்டு உணரும்படி அவர்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Woe is me for my hurt! my wound is grievous; but I said, Truly this is a grief, and I must bear]]></a:t>
+              <a:t><![CDATA[நெருக்கமுண்டாக்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[it.]]></a:t>
+              <a:t><![CDATA[19. ஐயோ! நான் நொறுக்கப்பட்டேன்; என் காயம் கொடிதாயிருக்கிறது; ஆனாலும் இது நான் சகிக்கவேண்டிய என் நோய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. My tabernacle is spoiled, and all my cords are broken: my children are gone out of me, and they]]></a:t>
+              <a:t><![CDATA[என்று நான் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[are not: there is none to stretch forth my tent any more, and to set up my curtains.]]></a:t>
+              <a:t><![CDATA[20. என் கூடாரம் அழிந்துபோயிற்று, என் கயிறுகளெல்லாம் அறுப்புண்டுபோயின; என் பிள்ளைகள் என்னைவிட்டுப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. For the pastors are become brutish, and have not sought the LORD: therefore they shall not]]></a:t>
+              <a:t><![CDATA[போய்விட்டார்கள்; அவர்களில் ஒருவனுமில்லை; இனி என் கூடாரத்தை விரித்து, என் திரைகளைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[for the heathen are dismayed at them.]]></a:t>
+              <a:t><![CDATA[கலங்குகிறார்களே என்று சொல்லி, நீங்கள் அவைகளாலே கலங்காதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[prosper, and all their flocks shall be scattered.]]></a:t>
+              <a:t><![CDATA[தூக்கிக்கட்டுவாரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Behold, the noise of the bruit has come, and a great commotion out of the north country, to make]]></a:t>
+              <a:t><![CDATA[21. மேய்ப்பர்கள் மிருககுணமுள்ளவர்களாகி, கர்த்தரைத் தேடாமற்போனார்கள்; ஆகையால், அவர்கள் காரியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cities of Judah desolate, and a den of dragons.]]></a:t>
+              <a:t><![CDATA[வாய்க்காமற்போய், அவர்கள் மந்தையெல்லாம் சிதறடிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. O LORD, I know that the way of man is not in himself: it is not in man that walks to direct his]]></a:t>
+              <a:t><![CDATA[22. இதோ, யூதாவின் பட்டணங்களைப் பாழும் வலுசர்ப்பங்களின் தாவுமாக்கிப்போடும் செய்தியின் சத்தமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[steps.]]></a:t>
+              <a:t><![CDATA[வடதேசத்திலிருந்து பெரிய கொந்தளிப்பும் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. O LORD, correct me, but with judgment; not in yours anger, lest you bring me to nothing.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தாவே, மனுஷனுடைய வழி அவனாலே ஆகிறதல்லவென்றும், தன் நடைகளை நடத்துவது நடக்கிறவனாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Pour out your fury upon the heathen that know you not, and upon the families that call not on]]></a:t>
+              <a:t><![CDATA[ஆகிறதல்லவென்றும் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[your name: for they have eaten up Jacob, and devoured him, and consumed him, and have made his]]></a:t>
+              <a:t><![CDATA[24. கர்த்தாவே என்னைத் தண்டியும்; ஆனாலும் நான் அவமாய்ப் போகாதபடிக்கு உம்முடைய கோபத்தினாலே அல்ல,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +11886,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[habitation desolate.]]></a:t>
+              <a:t><![CDATA[மட்டாய்த் தண்டியும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12150,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. For the customs of the people are vain: for one cuts a tree out of the forest, the work of the]]></a:t>
+              <a:t><![CDATA[3. ஜனங்களின் வழிபாடுகள் வீணாயிருக்கிறது; காட்டில் ஒரு மரத்தை வெட்டுகிறார்கள்; அது தச்சன் கையாடுகிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 10]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands of the workman, with the axe.]]></a:t>
+              <a:t><![CDATA[வாச்சியால் பணிப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. They deck it with silver and with gold; they fasten it with nails and with hammers, that it move]]></a:t>
+              <a:t><![CDATA[4. வெள்ளியினாலும் பொன்னினாலும் அதை அலங்கரித்து, அது அசையாதபடிக்கு அதை ஆணிகளாலும் சுத்திகளாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not.]]></a:t>
+              <a:t><![CDATA[உறுதியாக்குகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They are upright as the palm tree, but speak not: they must essentially be borne, because they]]></a:t>
+              <a:t><![CDATA[5. அவைகள் பனையைப்போல நெட்டையாய் நிற்கிறது, அவைகள் பேசமாட்டாதவைகள், அவைகள் நடக்கமாட்டாததினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme92">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme92">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme92">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>