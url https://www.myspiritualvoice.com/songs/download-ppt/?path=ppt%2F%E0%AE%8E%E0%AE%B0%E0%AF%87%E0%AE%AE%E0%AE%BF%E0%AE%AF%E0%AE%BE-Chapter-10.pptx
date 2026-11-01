--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -5886,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619345" r:id="rId1"/>
+    <p:sldLayoutId id="2482538978" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -13003,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme26">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme26">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme26">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme26">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>