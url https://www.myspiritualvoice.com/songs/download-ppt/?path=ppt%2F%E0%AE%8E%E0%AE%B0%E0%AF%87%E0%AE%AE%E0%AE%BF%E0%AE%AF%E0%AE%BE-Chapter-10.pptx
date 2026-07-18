--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -87,54 +87,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -163,52 +159,50 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
-    <p:sldId id="304" r:id="rId51"/>
-    <p:sldId id="305" r:id="rId52"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -354,55 +348,53 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -571,51 +563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவைகள் பனையைப்போல நெட்டையாய் நிற்கிறது, அவைகள் பேசமாட்டாதவைகள், அவைகள் நடக்கமாட்டாததினால் சுமக்கப்படவேண்டும்; அவைகளுக்குப் பயப்படவேண்டாம்; அவைகள் தீமைசெய்யக் கூடாது, நன்மைசெய்யவும் அவைகளுக்குச் சக்தி இல்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. கர்த்தாவே உமக்கு ஒப்பானவனில்லை; நீரே பெரியவர்; உமது நாமமே வல்லமையில் பெரியது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +672,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. கர்த்தாவே உமக்கு ஒப்பானவனில்லை; நீரே பெரியவர்; உமது நாமமே வல்லமையில் பெரியது.]]></a:t>
+              <a:t><![CDATA[7. ஜாதிகளின் ராஜாவே, உமக்குப் பயப்படாதிருப்பவன் யார்? தேவரீருக்கே பயப்படவேண்டிது; ஜாதிகளுடைய எல்லா ஞானிகளிலும், அவர்களுடைய எல்லா ராஜ்யத்திலும் உமக்கு ஒப்பானவன் இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +890,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஜாதிகளின் ராஜாவே, உமக்குப் பயப்படாதிருப்பவன் யார்? தேவரீருக்கே பயப்படவேண்டிது; ஜாதிகளுடைய எல்லா ஞானிகளிலும், அவர்களுடைய எல்லா ராஜ்யத்திலும் உமக்கு ஒப்பானவன் இல்லை.]]></a:t>
+              <a:t><![CDATA[8. அவர்கள் யாவரும் மிருககுணமும் மதியீனமுமுள்ளவர்கள்; அந்தக் கட்டை மாயையான போதகமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +999,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவர்கள் யாவரும் மிருககுணமும் மதியீனமுமுள்ளவர்கள்; அந்தக் கட்டை மாயையான போதகமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[9. தகடாக்கப்பட்ட வெள்ளி தர்ஷீசிலும், பொன் ஊப்பாசிலுமிருத்து கொண்டுவரப்பட்டு, அவைகள் தொழிலாளியினாலும், தட்டானின் கைகளினாலும் செய்யப்பகிடுறது; இளநீலமும், இரத்தாம்பரமும் அவைகளின் உடுமானம்; அவைகளெல்லாம் தொழிலாளிகளின் கைவேலையாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1326,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. தகடாக்கப்பட்ட வெள்ளி தர்ஷீசிலும், பொன் ஊப்பாசிலுமிருத்து கொண்டுவரப்பட்டு, அவைகள் தொழிலாளியினாலும், தட்டானின் கைகளினாலும் செய்யப்பகிடுறது; இளநீலமும், இரத்தாம்பரமும் அவைகளின் உடுமானம்; அவைகளெல்லாம் தொழிலாளிகளின் கைவேலையாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தரோ மெய்யான தெய்வம்; அவர் ஜீவனுள்ள தேவன், நித்திய ராஜா; அவருடைய கோபத்தினால் பூமி அதிரும்; அவருடைய உக்கிரத்தை ஜாதிகள் சகிக்கமாட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தரோ மெய்யான தெய்வம்; அவர் ஜீவனுள்ள தேவன், நித்திய ராஜா; அவருடைய கோபத்தினால் பூமி அதிரும்; அவருடைய உக்கிரத்தை ஜாதிகள் சகிக்கமாட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[11. வானத்தையும் பூமியையும் உண்டாக்காத தெய்வங்கள், பூமியிலும் இந்த வானத்தின்கீழும் இராதபடிக்கு அழிந்துபோகும் என்பதை அவர்களுக்குச் சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. வானத்தையும் பூமியையும் உண்டாக்காத தெய்வங்கள், பூமியிலும் இந்த வானத்தின்கீழும் இராதபடிக்கு அழிந்துபோகும் என்பதை அவர்களுக்குச் சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. அவரே பூமியைத் தம்முடைய வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தம்முடைய ஞானத்தினால் படைத்து, வானத்தைத் தம்முடைய அறிவினால் விரித்தார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவரே பூமியைத் தம்முடைய வல்லமையினால் உண்டாக்கி, பூச்சக்கரத்தைத் தம்முடைய ஞானத்தினால் படைத்து, வானத்தைத் தம்முடைய அறிவினால் விரித்தார்.]]></a:t>
+              <a:t><![CDATA[13. அவர் சத்தமிடுகையில் வானத்திலே திரளான தண்ணீர் உண்டாகிறது; அவர் பூமியின் கடையாந்தரத்திலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டகசாலைகளிலிருந்து புறப்படப்பண்ணுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அவர் சத்தமிடுகையில் வானத்திலே திரளான தண்ணீர் உண்டாகிறது; அவர் பூமியின் கடையாந்தரத்திலிருந்து மேகங்களை எழும்பப்பண்ணி, மழையுடனே மின்னல்களை உண்டாக்கி, காற்றைத் தமது பண்டகசாலைகளிலிருந்து புறப்படப்பண்ணுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. மனுஷர் அனைவரும் அறிவில்லாமல் மிருககுணமுள்ளவர்களானார்கள்; தட்டார் அனைவரும் வார்ப்பித்த சுரூபங்களாலே வெட்கிப்போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் ஆவி இல்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. மனுஷர் அனைவரும் அறிவில்லாமல் மிருககுணமுள்ளவர்களானார்கள்; தட்டார் அனைவரும் வார்ப்பித்த சுரூபங்களாலே வெட்கிப்போகிறார்கள்; அவர்கள் வார்ப்பித்த விக்கிரகம் பொய்யே, அவைகளில் ஆவி இல்லை.]]></a:t>
+              <a:t><![CDATA[15. அவைகள் மாயையும், மகா எத்தான கிரியையுமாயிருக்கிறது; அவைகள் விசாரிக்கப்படும் நாளிலே அழியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவைகள் மாயையும், மகா எத்தான கிரியையுமாயிருக்கிறது; அவைகள் விசாரிக்கப்படும் நாளிலே அழியும்.]]></a:t>
+              <a:t><![CDATA[16. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல் அல்ல, அவர் சர்வத்தையும் உருவாக்கினவர்; இஸ்ரவேல் அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. யாக்கோபின் பங்காயிருக்கிறவர் அவைகளைப்போல் அல்ல, அவர் சர்வத்தையும் உருவாக்கினவர்; இஸ்ரவேல் அவருடைய சுதந்தரமான கோத்திரம்; சேனைகளின் கர்த்தர் என்பது அவருடைய நாமம்.]]></a:t>
+              <a:t><![CDATA[17. அரணில் குடியிருக்கிறவளே, தேசத்திலிருந்து உன் பொருள்களைச் சேர்த்துக்கொள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அரணில் குடியிருக்கிறவளே, தேசத்திலிருந்து உன் பொருள்களைச் சேர்த்துக்கொள்.]]></a:t>
+              <a:t><![CDATA[18. இதோ, நான் இந்த முறை தேசத்தின் குடிகளைக் கவண்கொண்டெறிந்து, அவர்கள் கண்டு உணரும்படி அவர்களுக்கு நெருக்கமுண்டாக்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இதோ, நான் இந்த முறை தேசத்தின் குடிகளைக் கவண்கொண்டெறிந்து, அவர்கள் கண்டு உணரும்படி அவர்களுக்கு நெருக்கமுண்டாக்குவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[19. ஐயோ! நான் நொறுக்கப்பட்டேன்; என் காயம் கொடிதாயிருக்கிறது; ஆனாலும் இது நான் சகிக்கவேண்டிய என் நோய் என்று நான் சொல்லுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஐயோ! நான் நொறுக்கப்பட்டேன்; என் காயம் கொடிதாயிருக்கிறது; ஆனாலும் இது நான் சகிக்கவேண்டிய என் நோய் என்று நான் சொல்லுவேன்.]]></a:t>
+              <a:t><![CDATA[20. என் கூடாரம் அழிந்துபோயிற்று, என் கயிறுகளெல்லாம் அறுப்புண்டுபோயின; என் பிள்ளைகள் என்னைவிட்டுப் போய்விட்டார்கள்; அவர்களில் ஒருவனுமில்லை; இனி என் கூடாரத்தை விரித்து, என் திரைகளைத் தூக்கிக்கட்டுவாரில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. என் கூடாரம் அழிந்துபோயிற்று, என் கயிறுகளெல்லாம் அறுப்புண்டுபோயின; என் பிள்ளைகள் என்னைவிட்டுப் போய்விட்டார்கள்; அவர்களில் ஒருவனுமில்லை; இனி என் கூடாரத்தை விரித்து, என் திரைகளைத் தூக்கிக்கட்டுவாரில்லை.]]></a:t>
+              <a:t><![CDATA[21. மேய்ப்பர்கள் மிருககுணமுள்ளவர்களாகி, கர்த்தரைத் தேடாமற்போனார்கள்; ஆகையால், அவர்கள் காரியம் வாய்க்காமற்போய், அவர்கள் மந்தையெல்லாம் சிதறடிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. மேய்ப்பர்கள் மிருககுணமுள்ளவர்களாகி, கர்த்தரைத் தேடாமற்போனார்கள்; ஆகையால், அவர்கள் காரியம் வாய்க்காமற்போய், அவர்கள் மந்தையெல்லாம் சிதறடிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[22. இதோ, யூதாவின் பட்டணங்களைப் பாழும் வலுசர்ப்பங்களின் தாவுமாக்கிப்போடும் செய்தியின் சத்தமும், வடதேசத்திலிருந்து பெரிய கொந்தளிப்பும் வருகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, யூதாவின் பட்டணங்களைப் பாழும் வலுசர்ப்பங்களின் தாவுமாக்கிப்போடும் செய்தியின் சத்தமும், வடதேசத்திலிருந்து பெரிய கொந்தளிப்பும் வருகிறது.]]></a:t>
+              <a:t><![CDATA[23. கர்த்தாவே, மனுஷனுடைய வழி அவனாலே ஆகிறதல்லவென்றும், தன் நடைகளை நடத்துவது நடக்கிறவனாலே ஆகிறதல்லவென்றும் அறிவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. கர்த்தாவே, மனுஷனுடைய வழி அவனாலே ஆகிறதல்லவென்றும், தன் நடைகளை நடத்துவது நடக்கிறவனாலே ஆகிறதல்லவென்றும் அறிவேன்.]]></a:t>
+              <a:t><![CDATA[24. கர்த்தாவே என்னைத் தண்டியும்; ஆனாலும் நான் அவமாய்ப் போகாதபடிக்கு உம்முடைய கோபத்தினாலே அல்ல, மட்டாய்த் தண்டியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தாவே என்னைத் தண்டியும்; ஆனாலும் நான் அவமாய்ப் போகாதபடிக்கு உம்முடைய கோபத்தினாலே அல்ல, மட்டாய்த் தண்டியும்.]]></a:t>
+              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. கர்த்தாவே என்னைத் தண்டியும்; ஆனாலும் நான் அவமாய்ப் போகாதபடிக்கு உம்முடைய கோபத்தினாலே அல்ல, மட்டாய்த் தண்டியும்.]]></a:t>
+              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4941,159 +4933,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -5150,159 +5033,50 @@
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[3. ஜனங்களின் வழிபாடுகள் வீணாயிருக்கிறது; காட்டில் ஒரு மரத்தை வெட்டுகிறார்கள்; அது தச்சன் கையாடுகிற வாச்சியால் பணிப்படும்.]]></a:t>
-            </a:r>
-[...107 lines deleted...]
-              <a:t><![CDATA[25. உம்மை அறியாத ஜாதிகளின்மேலும், உமது நாமத்தைத் தொழுதுகொள்ளாத வம்சங்களின்மேலும், உம்முடைய உக்கிரத்தை ஊற்றிவிடும்; அவர்கள் யாக்கோபைப் பட்சித்து, அவனை விழுங்கி, அவனை நிர்மூலமாக்கி, அவன் வாசஸ்தலத்தைப் பாழாக்கினார்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5773,51 +5547,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493703" r:id="rId1"/>
+    <p:sldLayoutId id="2473414293" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6153,70 +5927,54 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
-</Relationships>
-[...6 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6353,51 +6111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവയെ ചുമന്നുകൊണ്ടു പോകേണം; അവയെ ഭയപ്പെടരുതു; ഒരു ദോഷവും ചെയ്‍വാൻ അവെക്കു കഴികയില്ല; ഗുണം]]></a:t>
+              <a:t><![CDATA[cannot go. Be not afraid of them; for they cannot do evil, neither also is it in them to do good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +6243,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്‍വാനും അവെക്കു പ്രാപ്തിയില്ല.]]></a:t>
+              <a:t><![CDATA[6. Forasmuch as there is none like unto you, O LORD; you are great, and your name is great in might.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +6375,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. യഹോവേ, നിന്നോടു തുല്യനായവൻ ആരുമില്ല; നീ വലിയവനും നിന്റെ നാമം ബലത്തിൽ വലിയതും ആകുന്നു.]]></a:t>
+              <a:t><![CDATA[7. Who would not fear you, O King of nations? in order to you does it appertain: forasmuch as among]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +6507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ജാതികളുടെ രാജാവേ, ആർ നിന്നെ ഭയപ്പെടാതെയിരിക്കും? അതു നിനക്കു യോഗ്യമല്ലോ; ജാതികളുടെ സകല]]></a:t>
+              <a:t><![CDATA[all the wise men of the nations, and in all their kingdoms, there is none like unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +6639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജ്ഞാനികളിലും അവരുടെ സകലരാജ്യങ്ങളിലും നിന്നോടു തുല്യനായവൻ ആരും ഇല്ല.]]></a:t>
+              <a:t><![CDATA[8. But they are altogether brutish and foolish: the stock is a doctrine of vanities.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +6771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവർ ഒരുപോലെ മൃഗപ്രായരും ഭോഷന്മാരും ആകുന്നു; മിത്ഥ്യാമൂർത്തികളുടെ ഉപദേശമോ മരമുട്ടിയത്രേ.]]></a:t>
+              <a:t><![CDATA[9. Silver spread into plates is brought from Tarshish, and gold from Uphaz, the work of the workman,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +6903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. തർശീശിൽനിന്നുകൊണ്ടു വന്ന വെള്ളിയും ഊഫാസിൽനിന്നുള്ള പൊന്നും അടിച്ചുപരത്തുന്നു; അതു]]></a:t>
+              <a:t><![CDATA[and of the hands of the founder: blue and purple is their clothing: they are all the work of cunning]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +7035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൌശലപ്പണിക്കാരന്റെയും തട്ടാന്റെയും കൈപ്പണിതന്നേ; നീലവും രക്താംബരവും അവയുടെ ഉടുപ്പു; അവയൊക്കെയും]]></a:t>
+              <a:t><![CDATA[men.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +7167,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൌശലപ്പണിക്കാരുടെ പണി അത്രേ.]]></a:t>
+              <a:t><![CDATA[10. But the LORD is the true God, he is the living God, and an everlasting king: at his wrath the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +7299,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. യഹോവയോ സത്യദൈവം; അവൻ ജീവനുള്ള ദൈവവും ശാശ്വതരാജാവും തന്നേ; അവന്റെ ക്രോധത്താൽ ഭൂമി നടുങ്ങുന്നു;]]></a:t>
+              <a:t><![CDATA[earth shall tremble, and the nations shall not be able to abide his indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +7431,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യിസ്രായേൽഗൃഹമേ, യഹോവ നിങ്ങളോടു അരുളിച്ചെയ്യുന്ന വചനം കേൾപ്പിൻ!]]></a:t>
+              <a:t><![CDATA[1. Hear all of you the word which the LORD speaks unto you, O house of Israel:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +7563,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജാതികൾക്കു അവന്റെ ഉഗ്രകോപം സഹിപ്പാൻ കഴികയുമില്ല.]]></a:t>
+              <a:t><![CDATA[11. Thus shall all of you say unto them, The gods that have not made the heavens and the earth, even]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +7695,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ആകാശത്തെയും ഭൂമിയെയും നിർമ്മിക്കാത്ത ദേവന്മാരോ ഭൂമിയിൽനിന്നും ആകാശത്തിൻ കീഴിൽനിന്നും]]></a:t>
+              <a:t><![CDATA[they shall perish from the earth, and from under these heavens.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +7827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നശിച്ചുപോകും എന്നിങ്ങനെ അവരോടു പറവിൻ.]]></a:t>
+              <a:t><![CDATA[12. He has made the earth by his power, he has established the world by his wisdom, and has]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +7959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അവൻ തന്റെ ശക്തിയാൽ ഭൂമിയെ സൃഷ്ടിച്ചു, തന്റെ ജ്ഞാനത്താൽ ഭൂമണ്ഡലത്തെ സ്ഥാപിച്ചു, തന്റെ വിവേകത്താൽ]]></a:t>
+              <a:t><![CDATA[stretched out the heavens by his discretion.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +8091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആകാശത്തെ വിരിച്ചു.]]></a:t>
+              <a:t><![CDATA[13. When he utters his voice, there is a multitude of waters in the heavens, and he causes the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +8223,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവൻ തന്റെ നാദം പുറപ്പെടുവിക്കുമ്പോൾ ആകാശത്തു വെള്ളത്തിന്റെ മുഴക്കം ഉണ്ടാകുന്നു; ഭൂമിയുടെ]]></a:t>
+              <a:t><![CDATA[vapours to ascend from the ends of the earth; he makes lightnings with rain, and brings forth the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +8355,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറ്റങ്ങളിൽനിന്നു അവൻ ആവി കയറ്റുന്നു; മഴെക്കു മിന്നൽ ഉണ്ടാക്കി തന്റെ ഭണ്ഡാരത്തിൽനിന്നു കാറ്റു]]></a:t>
+              <a:t><![CDATA[wind out of his treasures.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +8487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറപ്പെടുവിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. Every man is brutish in his knowledge: every founder is confounded by the graven image: for his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +8619,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഏതു മനുഷ്യനും മൃഗപ്രായനും പരിജ്ഞാനമില്ലാത്തവനും ആകുന്നു; തട്ടാന്മാരൊക്കെയും വിഗ്രഹംനിമിത്തം]]></a:t>
+              <a:t><![CDATA[molten image is falsehood, and there is no breath in them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +8751,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ലജ്ജിച്ചുപോകുന്നു; അവർ വാർത്തുണ്ടാക്കിയ വിഗ്രഹം വ്യാജമത്രേ; അവയിൽ ശ്വാസവുമില്ല.]]></a:t>
+              <a:t><![CDATA[15. They are vanity, and the work of errors: in the time of their visitation they shall perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +8883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ജാതികളുടെ വഴി പഠിക്കരുതു; ആകാശത്തിലെ ലക്ഷണങ്ങൾ കണ്ടു]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD, Learn not the way of the heathen, and be not dismayed at the signs of heaven;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9015,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവ മായയും വ്യർത്ഥ പ്രവൃർത്തിയും തന്നേ; സന്ദർശനകാലത്തു അവ നശിച്ചുപോകും.]]></a:t>
+              <a:t><![CDATA[16. The portion of Jacob is not like them: for he is the former of all things; and Israel is the rod]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +9147,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. യാക്കോബിന്റെ ഓഹരിയായവൻ അവയെപ്പോലെയല്ല; അൻ സർവ്വത്തെയും നിർമ്മിച്ചവൻ; യിസ്രായേൽ അവന്റെ]]></a:t>
+              <a:t><![CDATA[of his inheritance: The LORD of hosts is his name.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവകാശഗോത്രം; സൈന്യങ്ങളുടെ യഹോവ എന്നാകുന്നു അവന്റെ നാമം.]]></a:t>
+              <a:t><![CDATA[17. Gather up your wares out of the land, O inhabitant of the fortress.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിരോധത്തിൽ ഇരിക്കുന്നവളേ, നിലത്തു നിന്നു നിന്റെ ഭാണ്ഡം എടുത്തുകൊൾക.]]></a:t>
+              <a:t><![CDATA[18. For thus says the LORD, Behold, I will sling out the inhabitants of the land at this once, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ഈ തവണ ദേശത്തിലെ നിവാസികളെ കവിണയിൽവെച്ചെറിഞ്ഞുകളകയും]]></a:t>
+              <a:t><![CDATA[will distress them, that they may find it so.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർക്കു പറ്റുവാന്തക്കവണ്ണം അവരെ ബുദ്ധിമുട്ടിക്കയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[19. Woe is me for my hurt! my wound is grievous; but I said, Truly this is a grief, and I must bear]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. എന്റെ പരിക്കുനിമിത്തം എനിക്കു അയ്യോ കഷ്ടം! എന്റെ മുറിവു വ്യസനകരമാകുന്നു; എങ്കിലും ഞാൻ: അതു]]></a:t>
+              <a:t><![CDATA[it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9939,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്റെ ദീനം! ഞാൻ അതു സഹിച്ചേ മതിയാവു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[20. My tabernacle is spoiled, and all my cords are broken: my children are gone out of me, and they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +10071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. എന്റെ കൂടാരം കവർച്ചയായ്പോയിരിക്കുന്നു; എന്റെ കയറു ഒക്കെയും അറ്റിരിക്കുന്നു; എന്റെ മക്കൾ എന്നെ]]></a:t>
+              <a:t><![CDATA[are not: there is none to stretch forth my tent any more, and to set up my curtains.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +10203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിട്ടുപോയി; അവർ ഇല്ലാതായിരിക്കുന്നു; ഇനി എന്റെ കൂടാരം അടിപ്പാനും തിരശ്ശീല നിവിർക്കുവാനും ആരുമില്ല.]]></a:t>
+              <a:t><![CDATA[21. For the pastors are become brutish, and have not sought the LORD: therefore they shall not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭ്രമിക്കരുതു; ജാതികൾ അല്ലോ അവ കണ്ടു ഭ്രമിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[for the heathen are dismayed at them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ഇടയന്മാർ മൃഗപ്രായരായ്തീർന്നു; യഹോവയെ അന്വേഷിക്കുന്നില്ല; അതുകൊണ്ടു അവർ കൃതാർത്ഥരായില്ല; അവരുടെ]]></a:t>
+              <a:t><![CDATA[prosper, and all their flocks shall be scattered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആട്ടിൻ കൂട്ടം ഒക്കെയും ചിതറിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[22. Behold, the noise of the bruit has come, and a great commotion out of the north country, to make]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10731,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. കേട്ടോ, ഒരു ശ്രുതി: ഇതാ, യെഹൂദപട്ടണങ്ങളെ ശൂന്യവും കുറുക്കന്മാരുടെ പാർപ്പിടവും ആക്കേണ്ടതിന്നു]]></a:t>
+              <a:t><![CDATA[the cities of Judah desolate, and a den of dragons.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10863,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതു വടക്കുനിന്നു ഒരു മഹാകോലാഹലവുമായി വരുന്നു.]]></a:t>
+              <a:t><![CDATA[23. O LORD, I know that the way of man is not in himself: it is not in man that walks to direct his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10995,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. യഹോവേ, മനുഷ്യന്നു തന്റെ വഴിയും നടക്കുന്നവന്നു തന്റെ കാലടികളെ നേരെ ആക്കുന്നതും സ്വാധീനമല്ല എന്നു]]></a:t>
+              <a:t><![CDATA[steps.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +11127,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ അറിയുന്നു.]]></a:t>
+              <a:t><![CDATA[24. O LORD, correct me, but with judgment; not in yours anger, lest you bring me to nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. യഹോവേ, ഞാൻ ഇല്ലാതെയായ്പോകാതിരിക്കേണ്ടതിന്നു നീ എന്നെ കോപത്തോടെയല്ല ന്യായത്തോടെയത്രേ]]></a:t>
+              <a:t><![CDATA[25. Pour out your fury upon the heathen that know you not, and upon the families that call not on]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശിക്ഷിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[your name: for they have eaten up Jacob, and devoured him, and consumed him, and have made his]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,183 +11523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. നിന്നെ അറിയാത്ത ജാതികളുടെമേലും നിന്റെ നാമം വിളിച്ചപേക്ഷിക്കാത്ത വംശങ്ങളുടെമേലും നിന്റെ ക്രോധം]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[പകരേണമേ; അവർ യാക്കോബിനെ വിഴുങ്ങിക്കളഞ്ഞുവല്ലോ; അവർ അവനെ വിഴുങ്ങി നശിപ്പിച്ചു അവന്റെ വാസസ്ഥലത്തെ]]></a:t>
+              <a:t><![CDATA[habitation desolate.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,183 +11655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ജാതികളുടെ ചട്ടങ്ങൾ മിത്ഥ്യാമൂർത്തിയെ സംബന്ധിക്കുന്നു; അതു ഒരുവൻ കാട്ടിൽനിന്നു വെട്ടിക്കൊണ്ടുവന്ന]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ശൂന്യമാക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[3. For the customs of the people are vain: for one cuts a tree out of the forest, the work of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11787,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മരവും ആശാരി വാച്ചികൊണ്ടു ചെയ്ത പണിയും അത്രേ.]]></a:t>
+              <a:t><![CDATA[hands of the workman, with the axe.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11919,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവർ അതിനെ വെള്ളിയും പൊന്നുംകൊണ്ടു അലങ്കരിക്കുന്നു; അതു ഇളകാതെയിരിക്കേണ്ടതിന്നു അവർ അതിനെ ആണിയും]]></a:t>
+              <a:t><![CDATA[4. They deck it with silver and with gold; they fasten it with nails and with hammers, that it move]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചുറ്റികയുംകൊണ്ടു ഉറപ്പിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12183,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അവ വെള്ളരിത്തോട്ടത്തിലെ തൂണുപോലെയാകുന്നു; അവ സംസാരിക്കുന്നില്ല; അവെക്കു നടപ്പാൻ വഹിയായ്കകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[5. They are upright as the palm tree, but speak not: they must essentially be borne, because they]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +12244,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 10]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme99">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme92">
   <a:themeElements>
-    <a:clrScheme name="Theme99">
+    <a:clrScheme name="Theme92">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme99">
+    <a:fontScheme name="Theme92">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +12354,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme99">
+    <a:fmtScheme name="Theme92">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +12529,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>48</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>