--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -93,52 +93,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -170,51 +168,50 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
-    <p:sldId id="307" r:id="rId54"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -363,54 +360,53 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -470,51 +466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான் அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக: அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -579,51 +575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான் அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக: அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -688,51 +684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான் அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய் எச்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -797,51 +793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான் அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய் எச்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -906,51 +902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான் அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய் எச்சரித்துவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1015,51 +1011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான் அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய் எச்சரித்துவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1233,51 +1229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1342,51 +1338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1451,51 +1447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1560,51 +1556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கேட்டு யூதாவின் மனுஷருக்கும் எருசலேமின் குடிகளுக்கும் சொல்லவேண்டிய உடன்படிக்கையின் வார்த்தைகளாவன:]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராலே எரேமியாவுக்கு உண்டான வசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1669,51 +1665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1887,51 +1883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1996,51 +1992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2105,51 +2101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2214,51 +2210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2323,51 +2319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2432,51 +2428,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2650,51 +2646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்; அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2759,51 +2755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்; அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் கேட்டு யூதாவின் மனுஷருக்கும் எருசலேமின் குடிகளுக்கும் சொல்லவேண்டிய உடன்படிக்கையின் வார்த்தைகளாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2868,51 +2864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்; அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2977,51 +2973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்; அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3086,51 +3082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்; அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3195,51 +3191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்; ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள் முறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3304,51 +3300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்; ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள் முறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3413,51 +3409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்; ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள் முறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3522,51 +3518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்; ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள் முறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3631,51 +3627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதைக் கர்த்தர் எனக்கு அறிவித்ததினாலே அறிந்துகொண்டேன்; அவர்களுடைய செய்கைகளை அப்பொழுது எனக்குத்தெரியக்காட்டினீர்.]]></a:t>
+              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3740,51 +3736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதைக் கர்த்தர் எனக்கு அறிவித்ததினாலே அறிந்துகொண்டேன்; அவர்களுடைய செய்கைகளை அப்பொழுது எனக்குத்தெரியக்காட்டினீர்.]]></a:t>
+              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3849,51 +3845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3958,51 +3954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்; அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் கேட்டு யூதாவின் மனுஷருக்கும் எருசலேமின் குடிகளுக்கும் சொல்லவேண்டிய உடன்படிக்கையின் வார்த்தைகளாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4067,51 +4063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[18. அதைக் கர்த்தர் எனக்கு அறிவித்ததினாலே அறிந்துகொண்டேன்; அவர்களுடைய செய்கைகளை அப்பொழுது எனக்குத்தெரியக்காட்டினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4285,51 +4281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராலே எரேமியாவுக்கு உண்டான வசனம்]]></a:t>
+              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4394,51 +4390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேனைகளின் கர்த்தாவே, உள்ளிந்திரியங்களையும் இருதயத்தையும் சோதித்தறிகிற நீதியுள்ள நியாயாதிபதியே, நீர் அவர்களுக்கு நீதியைச்சரிக்கட்டுகிறதப் பார்ப்பேனாக; என் வழக்கை உமக்கு வெளிப்படுத்திவிட்டேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4939,51 +4935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால் நீ எங்கள் கையினாலே சாகாதபடிக்குக் கர்த்தருடைய நாமத்தினாலே தீர்க்கதரிசனம் சொல்லவேண்டாம் என்று சொல்லி, உன் பிராணனை வாங்கத்தேடுகிற ஆனதோத்தின் மனுஷரைக்குறித்துக் கர்த்தர் சொல்லுகிறார்:]]></a:t>
+              <a:t><![CDATA[22. இதோ, இதினிமித்தம் உங்களை விசாரிப்பேன்; இளவயதுள்ளவர்கள் பட்டயத்தாலே சாவார்கள்; அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளும் பஞ்சத்தாலே சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5157,51 +5153,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்; அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5266,51 +5262,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, இதினிமித்தம் உங்களை விசாரிப்பேன்; இளவயதுள்ளவர்கள் பட்டயத்தாலே சாவார்கள்; அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளும் பஞ்சத்தாலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[23. அவர்களில் மீதியாய் இருப்பவர்களில்லை; நான் ஆனதோத்தின் மனுஷரை விசாரிக்கும் வருஷத்திலே அவர்கள்மேல் ஆபத்தை வரப்பண்ணுவேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5385,159 +5381,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[23. அவர்களில் மீதியாய் இருப்பவர்களில்லை; நான் ஆனதோத்தின் மனுஷரை விசாரிக்கும் வருஷத்திலே அவர்கள்மேல் ஆபத்தை வரப்பண்ணுவேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -5593,51 +5480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்; அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5811,51 +5698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான் அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக: அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
+              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5920,51 +5807,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான் அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக: அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
+              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5999,51 +5886,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493695" r:id="rId1"/>
+    <p:sldLayoutId id="2473414307" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6411,58 +6298,50 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6595,51 +6474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. അപ്പോൾ യഹോവ എന്നോടു അരുളിച്ചെയ്തതു: നീ യെഹൂദാപട്ടണങ്ങളിലും യെരൂശലേമിന്റെ വീഥികളിലും ഈ വചനങ്ങളെ]]></a:t>
+              <a:t><![CDATA[5. That I may perform the oath which I have sworn unto your fathers, to give them a land flowing]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6727,51 +6606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒക്കെയും വിളിച്ചുപറക: ഈ നിയമത്തിന്റെ വചനങ്ങളെ കേട്ടു ചെയ്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[with milk and honey, as it is this day. Then answered I, and said, So be it, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6859,51 +6738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ഞാൻ നിങ്ങളുടെ പിതാക്കന്മാരെ മിസ്രയീമിൽനിന്നു കൊണ്ടുവന്ന നാളിലും ഇന്നുവരെയും ഞാൻ അതികാലത്തും]]></a:t>
+              <a:t><![CDATA[6. Then the LORD said unto me, Proclaim all these words in the cities of Judah, and in the streets]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6991,51 +6870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇടവിടാതെയും അവരോടു: എന്റെ വാക്കു കേൾപ്പിൻ എന്നു പറഞ്ഞു സാക്ഷീകരിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[of Jerusalem, saying, Hear all of you the words of this covenant, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7123,51 +7002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. അവരോ അനുസരിക്കയും ചെവി ചായ്ക്കയും ചെയ്യാതെ ഓരോരുത്തൻ താന്താന്റെ ദുഷ്ടഹൃദയത്തിന്റെ ശാഠ്യപ്രകാരം]]></a:t>
+              <a:t><![CDATA[7. For I earnestly protested unto your fathers in the day that I brought them up out of the land of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7255,51 +7134,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നടന്നു; ആകയാൽ ഞാൻ അവരോടു ചെയ്‍വാൻ കല്പിച്ചതും അവർ ചെയ്യാതെയിരുന്നതുമായ ഈ നിയമത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[Egypt, even unto this day, rising early and protesting, saying, Obey my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7387,51 +7266,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വചനങ്ങളെപ്പോലെ ഒക്കെയും ഞാൻ അവരുടെ മേൽ വരുത്തിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[8. Yet they obeyed not, nor inclined their ear, but walked every one in the imagination of their]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7519,51 +7398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യഹോവ പിന്നെയും എന്നോടു അരുളിച്ചെയ്തതു: യെഹൂദാപുരുഷന്മാരുടെ ഇടയിലും യെരൂശലേംനിവാസികളുടെ ഇടയിലും]]></a:t>
+              <a:t><![CDATA[evil heart: therefore I will bring upon them all the words of this covenant, which I commanded them]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7651,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒരു കൂട്ടുകെട്ടു കണ്ടിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[to do: but they did them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7783,51 +7662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അവർ എന്റെ വചനങ്ങളെ കേട്ടനുസരിക്കാത്ത പൂർവ്വപിതാക്കന്മാരുടെ അകൃത്യങ്ങളിലേക്കു തിരിഞ്ഞു,]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto me, A conspiracy is found among the men of Judah, and among the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7915,51 +7794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ഈ നിയമത്തിന്റെ വചനങ്ങളെ നിങ്ങൾ കേട്ടു യെഹൂദാപുരുഷന്മാരോടും യെരൂശലേംനിവാസികളോടും പ്രസ്താവിപ്പിൻ.]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8047,51 +7926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അന്യദേവന്മാരെ സേവിപ്പാൻ അവരോടു ചേർന്നിരിക്കുന്നു; ഞാൻ അവരുടെ പിതാക്കന്മാരോടു ചെയ്ത നിയമം]]></a:t>
+              <a:t><![CDATA[inhabitants of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8179,51 +8058,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിസ്രായേൽഗൃഹവും യെഹൂദാഗൃഹവും ലംഘിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[10. They are turned back to the iniquities of their forefathers, which refused to hear my words; and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8311,51 +8190,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അതുകൊണ്ടു യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഒഴിഞ്ഞുപോകുവാൻ കഴിയാത്ത ഒരനർത്ഥം ഞാൻ അവർക്കു]]></a:t>
+              <a:t><![CDATA[they went after other gods to serve them: the house of Israel and the house of Judah have broken my]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8443,51 +8322,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വരുത്തും; അവർ എന്നോടു നിലവിളിച്ചാലും ഞാൻ കേൾക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[covenant which I made with their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8575,51 +8454,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അപ്പോൾ യെഹൂദാപട്ടണങ്ങളും യെരൂശലേംനിവാസികളും ചെന്നു, തങ്ങൾ ധൂപം കാട്ടിവന്ന ദേവന്മാരോടു]]></a:t>
+              <a:t><![CDATA[11. Therefore thus says the LORD, Behold, I will bring evil upon them, which they shall not be able]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8707,51 +8586,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിലവിളിക്കും; എങ്കിലും അവർ അവരെ അനർത്ഥകാലത്തു രക്ഷിക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[to escape; and though they shall cry unto me, I will not hearken unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8839,51 +8718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യെഹൂദയേ, നിന്റെ പട്ടണങ്ങളുടെ എണ്ണത്തോളം നിനക്കു ദേവന്മാരുണ്ടു; യെരൂശലേമിലെ വീഥികളുടെ]]></a:t>
+              <a:t><![CDATA[12. Then shall the cities of Judah and inhabitants of Jerusalem go, and cry unto the gods unto whom]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8971,51 +8850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എണ്ണത്തോളം നിങ്ങൾ ആ ലജ്ജാവിഗ്രഹത്തിന്നു ബലിപീഠങ്ങളെ, ബാലിന്നു ധൂപം കാട്ടുവാനുള്ള പീഠങ്ങളെ തന്നേ]]></a:t>
+              <a:t><![CDATA[they offer incense: but they shall not save them at all in the time of their trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9103,51 +8982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീർത്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. For according to the number of your cities were your gods, O Judah; and according to the number]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9235,51 +9114,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ആകയാൽ നീ ഈ ജനത്തിന്നുവേണ്ടി പ്രാർത്ഥിക്കരുതു; അവർക്കു വേണ്ടി യാചനയോ പക്ഷവാദമോ കഴിക്കയുമരുതു;]]></a:t>
+              <a:t><![CDATA[of the streets of Jerusalem have all of you set up altars to that shameful thing, even altars to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9367,51 +9246,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. നീ അവരോടു പറയേണ്ടതു എന്തെന്നാൽ: യിസ്രായേലിന്റെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു. ഈ]]></a:t>
+              <a:t><![CDATA[2. Hear all of you the words of this covenant, and speak unto the men of Judah, and to the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9499,51 +9378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർ അനർത്ഥംനിമിത്തം എന്നോടു നിലവിളിക്കുമ്പോൾ ഞാൻ കേൾക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[burn incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9631,51 +9510,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എന്റെ പ്രിയെക്കു എന്റെ ആലയത്തിൽ എന്തു കാര്യം? അവൾ പലരോടുംകൂടെ ദുഷ്കർമ്മം ചെയ്തുവല്ലോ;]]></a:t>
+              <a:t><![CDATA[14. Therefore pray not you for this people, neither lift up a cry or prayer for them: for I will not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9763,51 +9642,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിശുദ്ധമാംസം നിന്നെ വിട്ടുപോയിരിക്കുന്നു; ദോഷം ചെയ്യുമ്പോൾ നീ ഉല്ലസിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[hear them in the time that they cry unto me for their trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9895,51 +9774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. മനോഹര ഫലങ്ങളാൽ ശോഭിതമായ പച്ച ഒലിവുവൃക്ഷം എന്നു യഹോവ നിനക്കു പേർവിളിച്ചിരുന്നു; എന്നാൽ]]></a:t>
+              <a:t><![CDATA[15. What has my beloved to do in mine house, seeing she has wrought lewdness with many, and the holy]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10027,51 +9906,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാകോലാഹലത്തോടെ അവൻ അതിന്നു തീ വെച്ചുകളഞ്ഞു; അതിന്റെ കൊമ്പുകളും ഒടിഞ്ഞു കിടക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[flesh is passed from you? when you do evil, then you rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10159,51 +10038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യിസ്രായേൽഗൃഹവും യെഹൂദാഗൃഹവും ബാലിന്നു ധൂപം കാട്ടി എന്നെ കോപിപ്പിച്ചതിൽ ദോഷം]]></a:t>
+              <a:t><![CDATA[16. The LORD called your name, A green olive tree, fair, and of goodly fruit: with the noise of a]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10291,51 +10170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവർത്തിച്ചിരിക്കയാൽ നിന്നെ നട്ടിരിക്കുന്ന സൈന്യങ്ങളുടെ യഹോവ നിനക്കു അനർത്ഥം വിധിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[great tumult he has kindled fire upon it, and the branches of it are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10423,51 +10302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യഹോവ എനിക്കു വെളിപ്പെടുത്തിയതിനാൽ ഞാൻ അതു അറിഞ്ഞു; അന്നു നീ അവരുടെ പ്രവൃത്തികളെ എനിക്കു]]></a:t>
+              <a:t><![CDATA[17. For the LORD of hosts, that planted you, has pronounced evil against you, for the evil of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10555,51 +10434,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കാണിച്ചുതന്നു.]]></a:t>
+              <a:t><![CDATA[house of Israel and of the house of Judah, which they have done against themselves to provoke me to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10687,51 +10566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ഞാനോ അറുപ്പാൻ കൊണ്ടുപോകുന്ന മരുക്കമുള്ള കുഞ്ഞാടുപോലെ ആയിരുന്നു; അവന്റെ പേർ ആരും ഓർക്കാതെ]]></a:t>
+              <a:t><![CDATA[anger in offering incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10819,51 +10698,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിയമത്തിൻ വചനങ്ങളെ കേട്ടനുസരിക്കാത്ത മനുഷ്യൻ ശപിക്കപ്പെട്ടവൻ.]]></a:t>
+              <a:t><![CDATA[inhabitants of Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10951,51 +10830,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കേണ്ടതിന്നു നാം വൃക്ഷത്തെ ഫലത്തോടുകൂടെ നശിപ്പിച്ചു ജീവനുള്ളവരുടെ ദേശത്തുനിന്നു ഛേദിച്ചുകളക]]></a:t>
+              <a:t><![CDATA[18. And the LORD has given me knowledge of it, and I know it: then you showed me their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11083,51 +10962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നിങ്ങനെ അവർ എന്റെ നേരെ ഉപായം നിരൂപിച്ചതു ഞാൻ അറിഞ്ഞതുമില്ല.]]></a:t>
+              <a:t><![CDATA[19. But I was like a lamb or an ox that is brought to the slaughter; and I knew not that they had]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11215,51 +11094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവയിങ്കൽനിന്നു യിരെമ്യാവിന്നുണ്ടായ അരുളപ്പാടു:]]></a:t>
+              <a:t><![CDATA[devised devices against me, saying, Let us destroy the tree with the fruit thereof, and let us cut]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11347,51 +11226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നീതിയോടെ ന്യായംവിധിക്കയും അന്തരംഗവും ഹൃദയവും ശോധനകഴിക്കയും ചെയ്യുന്ന സൈന്യങ്ങളുടെ യഹോവേ, നീ]]></a:t>
+              <a:t><![CDATA[him off from the land of the living, that his name may be no more remembered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11479,51 +11358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരോടു ചെയ്യുന്ന പ്രതികാരം ഞാൻ കാണുമാറാകട്ടെ; ഞാൻ എന്റെ വ്യവഹാരം നിന്നെ]]></a:t>
+              <a:t><![CDATA[20. But, O LORD of hosts, that judge righteously, that try the reins and the heart, let me see your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11611,51 +11490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബോധിപ്പിച്ചിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[vengeance on them: for unto you have I revealed my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11743,51 +11622,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അതുകൊണ്ടു: നീ ഞങ്ങളുടെ കയ്യാൽ മരിക്കാതെയിരിക്കേണ്ടതിന്നു യഹോവയുടെ നാമത്തിൽ പ്രവചിക്കരുതു എന്നു]]></a:t>
+              <a:t><![CDATA[21. Therefore thus says the LORD of the men of Anathoth, that seek your life, saying, Prophesy not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11875,51 +11754,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറഞ്ഞു നിനക്കു പ്രാണഹാനി വരുത്തുവാൻ നോക്കുന്ന അനാഥോത്തുകാരെക്കുറിച്ചു യഹോവ ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[in the name of the LORD, that you die not by our hand:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12007,51 +11886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[22. Therefore thus says the LORD of hosts, Behold, I will punish them: the young men shall die by]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12139,51 +12018,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഞാൻ അവരെ സന്ദർശിക്കും; യൌവനക്കാർ വാൾകൊണ്ടു മരിക്കും; അവരുടെ പുത്രന്മാരും പുത്രിമാരും]]></a:t>
+              <a:t><![CDATA[the sword; their sons and their daughters shall die by famine:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12271,51 +12150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. അവയെ ഞാൻ നിങ്ങളുടെ പിതാക്കന്മാരോടു അവരെ ഇരിമ്പുചൂളയായ മിസ്രയീംദേശത്തുനിന്നു കൊണ്ടുവന്ന നാളിൽ]]></a:t>
+              <a:t><![CDATA[3. And say you unto them, Thus says the LORD God of Israel; Cursed be the man that obeys not the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12403,51 +12282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷാമംകൊണ്ടു മരിക്കും.]]></a:t>
+              <a:t><![CDATA[23. And there shall be no remnant of them: for I will bring evil upon the men of Anathoth, even the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12535,183 +12414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ഞാൻ അനാഥോത്തുകാരെ സന്ദർശിക്കുന്ന കാലത്തു അവർക്കു അനർത്ഥം വരുത്തുന്നതുകൊണ്ടു അവരിൽ ഒരു ശേഷിപ്പും]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ഉണ്ടാകയില്ല എന്നു സൈന്യങ്ങളുടെ യഹോവ അരുളിച്ചെയ്യുന്നു.]]></a:t>
+              <a:t><![CDATA[year of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12799,51 +12546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കല്പിച്ചു: നിങ്ങൾ എന്റെ വാക്കു കേട്ടനുസരിച്ചു ഞാൻ നിങ്ങളോടു കല്പിച്ചതുപോലെ ഒക്കെയും ചെയ്‍വിൻ;]]></a:t>
+              <a:t><![CDATA[words of this covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12931,51 +12678,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നാൽ നിങ്ങൾ എനിക്കു ജനവും ഞാൻ നിങ്ങൾക്കു ദൈവവും ആയിരിക്കും എന്നരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[4. Which I commanded your fathers in the day that I brought them forth out of the land of Egypt,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13063,51 +12810,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഇന്നുള്ളതുപോലെ ഞാൻ നിങ്ങളുടെ പിതാക്കന്മാർക്കു പാലും തേനും ഒഴുകുന്ന ദേശം കൊടുക്കും എന്നിങ്ങനെ ഞാൻ]]></a:t>
+              <a:t><![CDATA[from the iron furnace, saying, Obey my voice, and do them, according to all which I command you: so]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13195,51 +12942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവരോടു ചെയ്ത സത്യം നിവർത്തിക്കേണ്ടതിന്നു തന്നേ. അതിന്നു ഞാൻ: ആമേൻ, യഹോവേ, എന്നു ഉത്തരം പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[shall all of you be my people, and I will be your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13256,91 +13003,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
   <a:themeElements>
-    <a:clrScheme name="Theme86">
+    <a:clrScheme name="Theme50">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme86">
+    <a:fontScheme name="Theme50">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13366,51 +13113,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme86">
+    <a:fmtScheme name="Theme50">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13541,51 +13288,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>52</Slides>
+  <Slides>51</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>