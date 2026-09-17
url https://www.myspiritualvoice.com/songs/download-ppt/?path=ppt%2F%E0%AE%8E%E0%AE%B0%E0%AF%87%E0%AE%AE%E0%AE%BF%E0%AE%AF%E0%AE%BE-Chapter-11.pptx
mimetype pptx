--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -93,50 +93,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -168,50 +182,57 @@
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -360,53 +381,60 @@
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
-  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -466,51 +494,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான் அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக: அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
+              <a:t><![CDATA[5. That I may perform the oath which I have sworn unto your fathers, to give them a land flowing with milk and honey, as it is this day. Then answered I, and said, So be it, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -575,51 +603,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான் அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக: அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
+              <a:t><![CDATA[5. That I may perform the oath which I have sworn unto your fathers, to give them a land flowing with milk and honey, as it is this day. Then answered I, and said, So be it, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -684,51 +712,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. That I may perform the oath which I have sworn unto your fathers, to give them a land flowing with milk and honey, as it is this day. Then answered I, and said, So be it, O LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -793,51 +821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. Then the LORD said unto me, Proclaim all these words in the cities of Judah, and in the streets of Jerusalem, saying, Hear all of you the words of this covenant, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -902,51 +930,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான் அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய் எச்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. Then the LORD said unto me, Proclaim all these words in the cities of Judah, and in the streets of Jerusalem, saying, Hear all of you the words of this covenant, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1011,51 +1039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான் அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய் எச்சரித்துவந்தேன்.]]></a:t>
+              <a:t><![CDATA[6. Then the LORD said unto me, Proclaim all these words in the cities of Judah, and in the streets of Jerusalem, saying, Hear all of you the words of this covenant, and do them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1120,51 +1148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. For I earnestly protested unto your fathers in the day that I brought them up out of the land of Egypt, even unto this day, rising early and protesting, saying, Obey my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1229,51 +1257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. For I earnestly protested unto your fathers in the day that I brought them up out of the land of Egypt, even unto this day, rising early and protesting, saying, Obey my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1338,51 +1366,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள் செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. For I earnestly protested unto your fathers in the day that I brought them up out of the land of Egypt, even unto this day, rising early and protesting, saying, Obey my voice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1447,51 +1475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. Yet they obeyed not, nor inclined their ear, but walked every one in the imagination of their evil heart: therefore I will bring upon them all the words of this covenant, which I commanded them to do: but they did them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1556,51 +1584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தராலே எரேமியாவுக்கு உண்டான வசனம்]]></a:t>
+              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1665,51 +1693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
+              <a:t><![CDATA[8. Yet they obeyed not, nor inclined their ear, but walked every one in the imagination of their evil heart: therefore I will bring upon them all the words of this covenant, which I commanded them to do: but they did them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1774,51 +1802,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Yet they obeyed not, nor inclined their ear, but walked every one in the imagination of their evil heart: therefore I will bring upon them all the words of this covenant, which I commanded them to do: but they did them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1883,51 +1911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[8. Yet they obeyed not, nor inclined their ear, but walked every one in the imagination of their evil heart: therefore I will bring upon them all the words of this covenant, which I commanded them to do: but they did them not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1992,51 +2020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி, தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto me, A conspiracy is found among the men of Judah, and among the inhabitants of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2101,51 +2129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And the LORD said unto me, A conspiracy is found among the men of Judah, and among the inhabitants of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2210,51 +2238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. They are turned back to the iniquities of their forefathers, which refused to hear my words; and they went after other gods to serve them: the house of Israel and the house of Judah have broken my covenant which I made with their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2319,51 +2347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[10. They are turned back to the iniquities of their forefathers, which refused to hear my words; and they went after other gods to serve them: the house of Israel and the house of Judah have broken my covenant which I made with their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2428,51 +2456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
+              <a:t><![CDATA[10. They are turned back to the iniquities of their forefathers, which refused to hear my words; and they went after other gods to serve them: the house of Israel and the house of Judah have broken my covenant which I made with their fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2537,51 +2565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[11. Therefore thus says the LORD, Behold, I will bring evil upon them, which they shall not be able to escape; and though they shall cry unto me, I will not hearken unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2646,51 +2674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[11. Therefore thus says the LORD, Behold, I will bring evil upon them, which they shall not be able to escape; and though they shall cry unto me, I will not hearken unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2755,51 +2783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கேட்டு யூதாவின் மனுஷருக்கும் எருசலேமின் குடிகளுக்கும் சொல்லவேண்டிய உடன்படிக்கையின் வார்த்தைகளாவன:]]></a:t>
+              <a:t><![CDATA[2. Hear all of you the words of this covenant, and speak unto the men of Judah, and to the inhabitants of Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2864,51 +2892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின் இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[12. Then shall the cities of Judah and inhabitants of Jerusalem go, and cry unto the gods unto whom they offer incense: but they shall not save them at all in the time of their trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2973,51 +3001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்; அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[12. Then shall the cities of Judah and inhabitants of Jerusalem go, and cry unto the gods unto whom they offer incense: but they shall not save them at all in the time of their trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3082,51 +3110,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்; அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
+              <a:t><![CDATA[13. For according to the number of your cities were your gods, O Judah; and according to the number of the streets of Jerusalem have all of you set up altars to that shameful thing, even altars to burn incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3191,51 +3219,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
+              <a:t><![CDATA[13. For according to the number of your cities were your gods, O Judah; and according to the number of the streets of Jerusalem have all of you set up altars to that shameful thing, even altars to burn incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3300,51 +3328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
+              <a:t><![CDATA[13. For according to the number of your cities were your gods, O Judah; and according to the number of the streets of Jerusalem have all of you set up altars to that shameful thing, even altars to burn incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3409,51 +3437,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்; ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள் முறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. Therefore pray not you for this people, neither lift up a cry or prayer for them: for I will not hear them in the time that they cry unto me for their trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3518,51 +3546,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்; ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள் முறிக்கப்பட்டது.]]></a:t>
+              <a:t><![CDATA[14. Therefore pray not you for this people, neither lift up a cry or prayer for them: for I will not hear them in the time that they cry unto me for their trouble.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3627,51 +3655,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. What has my beloved to do in mine house, seeing she has wrought lewdness with many, and the holy flesh is passed from you? when you do evil, then you rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3736,51 +3764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. What has my beloved to do in mine house, seeing she has wrought lewdness with many, and the holy flesh is passed from you? when you do evil, then you rejoice.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3845,51 +3873,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. The LORD called your name, A green olive tree, fair, and of goodly fruit: with the noise of a great tumult he has kindled fire upon it, and the branches of it are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3954,51 +3982,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீங்கள் கேட்டு யூதாவின் மனுஷருக்கும் எருசலேமின் குடிகளுக்கும் சொல்லவேண்டிய உடன்படிக்கையின் வார்த்தைகளாவன:]]></a:t>
+              <a:t><![CDATA[2. Hear all of you the words of this covenant, and speak unto the men of Judah, and to the inhabitants of Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4063,51 +4091,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அதைக் கர்த்தர் எனக்கு அறிவித்ததினாலே அறிந்துகொண்டேன்; அவர்களுடைய செய்கைகளை அப்பொழுது எனக்குத்தெரியக்காட்டினீர்.]]></a:t>
+              <a:t><![CDATA[16. The LORD called your name, A green olive tree, fair, and of goodly fruit: with the noise of a great tumult he has kindled fire upon it, and the branches of it are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4172,51 +4200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[16. The LORD called your name, A green olive tree, fair, and of goodly fruit: with the noise of a great tumult he has kindled fire upon it, and the branches of it are broken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4281,51 +4309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. For the LORD of hosts, that planted you, has pronounced evil against you, for the evil of the house of Israel and of the house of Judah, which they have done against themselves to provoke me to anger in offering incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4390,51 +4418,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன் பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
+              <a:t><![CDATA[17. For the LORD of hosts, that planted you, has pronounced evil against you, for the evil of the house of Israel and of the house of Judah, which they have done against themselves to provoke me to anger in offering incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4499,51 +4527,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேனைகளின் கர்த்தாவே, உள்ளிந்திரியங்களையும் இருதயத்தையும் சோதித்தறிகிற நீதியுள்ள நியாயாதிபதியே, நீர் அவர்களுக்கு நீதியைச்சரிக்கட்டுகிறதப் பார்ப்பேனாக; என் வழக்கை உமக்கு வெளிப்படுத்திவிட்டேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[17. For the LORD of hosts, that planted you, has pronounced evil against you, for the evil of the house of Israel and of the house of Judah, which they have done against themselves to provoke me to anger in offering incense unto Baal.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4608,51 +4636,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. சேனைகளின் கர்த்தாவே, உள்ளிந்திரியங்களையும் இருதயத்தையும் சோதித்தறிகிற நீதியுள்ள நியாயாதிபதியே, நீர் அவர்களுக்கு நீதியைச்சரிக்கட்டுகிறதப் பார்ப்பேனாக; என் வழக்கை உமக்கு வெளிப்படுத்திவிட்டேன் என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. And the LORD has given me knowledge of it, and I know it: then you showed me their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4717,51 +4745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால் நீ எங்கள் கையினாலே சாகாதபடிக்குக் கர்த்தருடைய நாமத்தினாலே தீர்க்கதரிசனம் சொல்லவேண்டாம் என்று சொல்லி, உன் பிராணனை வாங்கத்தேடுகிற ஆனதோத்தின் மனுஷரைக்குறித்துக் கர்த்தர் சொல்லுகிறார்:]]></a:t>
+              <a:t><![CDATA[18. And the LORD has given me knowledge of it, and I know it: then you showed me their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4826,51 +4854,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஆதலால் நீ எங்கள் கையினாலே சாகாதபடிக்குக் கர்த்தருடைய நாமத்தினாலே தீர்க்கதரிசனம் சொல்லவேண்டாம் என்று சொல்லி, உன் பிராணனை வாங்கத்தேடுகிற ஆனதோத்தின் மனுஷரைக்குறித்துக் கர்த்தர் சொல்லுகிறார்:]]></a:t>
+              <a:t><![CDATA[19. But I was like a lamb or an ox that is brought to the slaughter; and I knew not that they had devised devices against me, saying, Let us destroy the tree with the fruit thereof, and let us cut him off from the land of the living, that his name may be no more remembered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4935,51 +4963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, இதினிமித்தம் உங்களை விசாரிப்பேன்; இளவயதுள்ளவர்கள் பட்டயத்தாலே சாவார்கள்; அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளும் பஞ்சத்தாலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. But I was like a lamb or an ox that is brought to the slaughter; and I knew not that they had devised devices against me, saying, Let us destroy the tree with the fruit thereof, and let us cut him off from the land of the living, that his name may be no more remembered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5044,51 +5072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இதோ, இதினிமித்தம் உங்களை விசாரிப்பேன்; இளவயதுள்ளவர்கள் பட்டயத்தாலே சாவார்கள்; அவர்கள் குமாரரும் அவர்கள் குமாரத்திகளும் பஞ்சத்தாலே சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. But I was like a lamb or an ox that is brought to the slaughter; and I knew not that they had devised devices against me, saying, Let us destroy the tree with the fruit thereof, and let us cut him off from the land of the living, that his name may be no more remembered.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5153,51 +5181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்; அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
+              <a:t><![CDATA[3. And say you unto them, Thus says the LORD God of Israel; Cursed be the man that obeys not the words of this covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5262,51 +5290,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களில் மீதியாய் இருப்பவர்களில்லை; நான் ஆனதோத்தின் மனுஷரை விசாரிக்கும் வருஷத்திலே அவர்கள்மேல் ஆபத்தை வரப்பண்ணுவேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. But, O LORD of hosts, that judge righteously, that try the reins and the heart, let me see your vengeance on them: for unto you have I revealed my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5371,51 +5399,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களில் மீதியாய் இருப்பவர்களில்லை; நான் ஆனதோத்தின் மனுஷரை விசாரிக்கும் வருஷத்திலே அவர்கள்மேல் ஆபத்தை வரப்பண்ணுவேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. But, O LORD of hosts, that judge righteously, that try the reins and the heart, let me see your vengeance on them: for unto you have I revealed my cause.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. But, O LORD of hosts, that judge righteously, that try the reins and the heart, let me see your vengeance on them: for unto you have I revealed my cause.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Therefore thus says the LORD of the men of Anathoth, that seek your life, saying, Prophesy not in the name of the LORD, that you die not by our hand:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Therefore thus says the LORD of the men of Anathoth, that seek your life, saying, Prophesy not in the name of the LORD, that you die not by our hand:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Therefore thus says the LORD of hosts, Behold, I will punish them: the young men shall die by the sword; their sons and their daughters shall die by famine:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Therefore thus says the LORD of hosts, Behold, I will punish them: the young men shall die by the sword; their sons and their daughters shall die by famine:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And there shall be no remnant of them: for I will bring evil upon the men of Anathoth, even the year of their visitation.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. And there shall be no remnant of them: for I will bring evil upon the men of Anathoth, even the year of their visitation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5480,51 +6271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்; அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
+              <a:t><![CDATA[3. And say you unto them, Thus says the LORD God of Israel; Cursed be the man that obeys not the words of this covenant,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5589,51 +6380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[4. Which I commanded your fathers in the day that I brought them forth out of the land of Egypt, from the iron furnace, saying, Obey my voice, and do them, according to all which I command you: so shall all of you be my people, and I will be your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5698,51 +6489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[4. Which I commanded your fathers in the day that I brought them forth out of the land of Egypt, from the iron furnace, saying, Obey my voice, and do them, according to all which I command you: so shall all of you be my people, and I will be your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5807,51 +6598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று, இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[4. Which I commanded your fathers in the day that I brought them forth out of the land of Egypt, from the iron furnace, saying, Obey my voice, and do them, according to all which I command you: so shall all of you be my people, and I will be your God:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5886,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414307" r:id="rId1"/>
+    <p:sldLayoutId id="2478619177" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6298,50 +7089,106 @@
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6474,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. That I may perform the oath which I have sworn unto your fathers, to give them a land flowing]]></a:t>
+              <a:t><![CDATA[5. இன்றையதினம் இருக்கிறபடி, பாலும் தேனும் ஓடுகிற தேசத்தை உங்கள் பிதாக்களுக்குக் கொடுப்பேனென்று நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with milk and honey, as it is this day. Then answered I, and said, So be it, O LORD.]]></a:t>
+              <a:t><![CDATA[அவர்களுக்கு இட்ட ஆணையை நான் திடப்படுத்தும்படி இப்படி ஆகும் என்றார்; அதற்கு நான் பிரதியுத்தரமாக:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. Then the LORD said unto me, Proclaim all these words in the cities of Judah, and in the streets]]></a:t>
+              <a:t><![CDATA[அப்படியே ஆகக்கடவது கர்த்தாவே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +7717,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Jerusalem, saying, Hear all of you the words of this covenant, and do them.]]></a:t>
+              <a:t><![CDATA[6. அப்பொழுது கர்த்தர் என்னை நோக்கி: நீ யூதாவின் பட்டணங்களிலும் எருசலேமின் வீதிகளிலும் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +7849,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. For I earnestly protested unto your fathers in the day that I brought them up out of the land of]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளையெல்லாம் கூறி: இந்த உடன்படிக்கையின் வார்த்தைகளை நீங்கள் கேட்டு, அவைகளின்படியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Egypt, even unto this day, rising early and protesting, saying, Obey my voice.]]></a:t>
+              <a:t><![CDATA[செய்யுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Yet they obeyed not, nor inclined their ear, but walked every one in the imagination of their]]></a:t>
+              <a:t><![CDATA[7. நான் உங்கள் பிதாக்களை எகிப்து தேசத்திலிருந்து வரப்பண்ணின நாள்முதல், இந்நாள்மட்டும் நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[evil heart: therefore I will bring upon them all the words of this covenant, which I commanded them]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குத் திடச்சாட்சியாய் என் சத்தத்தைக் கேளுங்களென்று ஏற்கனவே சாட்சி விளங்கத்தக்கவிதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to do: but they did them not.]]></a:t>
+              <a:t><![CDATA[எச்சரித்துவந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. And the LORD said unto me, A conspiracy is found among the men of Judah, and among the]]></a:t>
+              <a:t><![CDATA[8. ஆனாலும் அவர்கள் கேளாமலும், தங்கள் செவியைச் சாயாமலும் போய் அவரவர் தம்தம் பொல்லாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that came to Jeremiah from the LORD saying,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தராலே எரேமியாவுக்கு உண்டான வசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabitants of Jerusalem.]]></a:t>
+              <a:t><![CDATA[இருதயகடினத்தின்படி நடந்தார்கள்; ஆதலால் நான் அவர்கள் செய்யும்படி கட்டளையிட்டதும், அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. They are turned back to the iniquities of their forefathers, which refused to hear my words; and]]></a:t>
+              <a:t><![CDATA[செய்யாமற்போனதுமான இந்த உடன்படிக்கையின் வார்த்தைகளையெல்லாம் அவர்களுக்குப் பலிக்கப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they went after other gods to serve them: the house of Israel and the house of Judah have broken my]]></a:t>
+              <a:t><![CDATA[சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[covenant which I made with their fathers.]]></a:t>
+              <a:t><![CDATA[9. பின்னையும் கர்த்தர் என்னை நோக்கி: யூதாவின் மனுஷருக்குள்ளும் எருசலேமின் குடிகளுக்குள்ளும் ஒரு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. Therefore thus says the LORD, Behold, I will bring evil upon them, which they shall not be able]]></a:t>
+              <a:t><![CDATA[கட்டுப்பாடு காணப்படுகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to escape; and though they shall cry unto me, I will not hearken unto them.]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் என் வார்த்தைகளைக் கேட்கமாட்டோமென்று அந்நிய தேவர்களைச் சேவிக்க அவைகளைப் பின்பற்றி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. Then shall the cities of Judah and inhabitants of Jerusalem go, and cry unto the gods unto whom]]></a:t>
+              <a:t><![CDATA[தங்களுடைய முன்னோர்களின் அக்கிரமங்களுக்குத் திரும்பினார்கள்; நான் தங்கள் பிதாக்களோடே பண்ணின]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they offer incense: but they shall not save them at all in the time of their trouble.]]></a:t>
+              <a:t><![CDATA[உடன்படிக்கையை இஸ்ரவேல் குடும்பத்தாரும் யூதா குடும்பத்தாரும் மீறிப்போட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8982,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. For according to the number of your cities were your gods, O Judah; and according to the number]]></a:t>
+              <a:t><![CDATA[11. ஆகையினால் இதோ, அவர்கள் தப்பித்துக்கொள்ளமாட்டாத தீங்கை அவர்கள்மேல் வரப்பண்ணுவேன்; அப்பொழுது என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9114,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of the streets of Jerusalem have all of you set up altars to that shameful thing, even altars to]]></a:t>
+              <a:t><![CDATA[நோக்கிக் கூப்பிடுவார்கள்; நான் அவர்களைக் கேளாதிருப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Hear all of you the words of this covenant, and speak unto the men of Judah, and to the]]></a:t>
+              <a:t><![CDATA[2. நீங்கள் கேட்டு யூதாவின் மனுஷருக்கும் எருசலேமின் குடிகளுக்கும் சொல்லவேண்டிய உடன்படிக்கையின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[burn incense unto Baal.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது யூதா பட்டணங்களின் மனுஷரும், எருசலேமின் குடிகளும் போய்த் தாங்கள் தூபங்காட்டியிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Therefore pray not you for this people, neither lift up a cry or prayer for them: for I will not]]></a:t>
+              <a:t><![CDATA[தேவர்களை நோக்கிக் கூப்பிட்டும், அவைகள் அவர்களுடைய ஆபத்துக்காலத்தில் அவர்களை இரட்சிப்பதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hear them in the time that they cry unto me for their trouble.]]></a:t>
+              <a:t><![CDATA[13. யூதாவே, உன் பட்டணங்களின் இலக்கமும் உன் தேவர்களின் இலக்கமும் சரி; எருசலேமுடைய வீதிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. What has my beloved to do in mine house, seeing she has wrought lewdness with many, and the holy]]></a:t>
+              <a:t><![CDATA[இலக்கமும், நீங்கள் பாகாலுக்குத் தூபங்காட்டும்படி அந்த இலச்சையான காரியத்துக்கு ஸ்தாபித்த பீடங்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[flesh is passed from you? when you do evil, then you rejoice.]]></a:t>
+              <a:t><![CDATA[இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. The LORD called your name, A green olive tree, fair, and of goodly fruit: with the noise of a]]></a:t>
+              <a:t><![CDATA[14. ஆதலால் நீ இந்த ஜனத்துக்காக விண்ணப்பம்பண்ணவேண்டாம், அவர்களுக்காக மன்றாடவும் கெஞ்சவும்வேண்டாம்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[great tumult he has kindled fire upon it, and the branches of it are broken.]]></a:t>
+              <a:t><![CDATA[அவர்கள் தங்கள் ஆபத்தினிமித்தம் என்னை நோக்கிக் கூப்பிடுங்காலத்திலே நான் அவர்களைக் கேளாதிருப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. For the LORD of hosts, that planted you, has pronounced evil against you, for the evil of the]]></a:t>
+              <a:t><![CDATA[15. துர்ச்சனரோடு மகா தீவினைசெய்யும்போது, என் பிரியமானவளுக்கு என் வீட்டில் என்ன இருக்கிறது? பரிசுத்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[house of Israel and of the house of Judah, which they have done against themselves to provoke me to]]></a:t>
+              <a:t><![CDATA[மாம்சத்தை உன்னைவிட்டுத் தாண்டிப்போகப்பண்ணுவார்கள்; உன் பொல்லாப்பு நடக்கும்போது நீ களிகூருகிறாயே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anger in offering incense unto Baal.]]></a:t>
+              <a:t><![CDATA[16. நல்ல கனி உண்டாயிருக்கிற நேர்த்தியும் பச்சையுமான ஒலிவமரமென்னும் பேரைக் கர்த்தர் உனக்கு இட்டார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[inhabitants of Jerusalem;]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளாவன:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. And the LORD has given me knowledge of it, and I know it: then you showed me their doings.]]></a:t>
+              <a:t><![CDATA[ஆனால் மகா அமளியின் சத்தமாய் அதைச் சுற்றிலும் நெருப்பைக்கொளுத்துகிறார், அதின் கொம்புகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. But I was like a lamb or an ox that is brought to the slaughter; and I knew not that they had]]></a:t>
+              <a:t><![CDATA[முறிக்கப்பட்டது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[devised devices against me, saying, Let us destroy the tree with the fruit thereof, and let us cut]]></a:t>
+              <a:t><![CDATA[17. பாகாலுக்குத் தூபங்காட்டுகிறதினாலே எனக்குக் கோபமுண்டாக்க இஸ்ரவேல் குடும்பத்தாரும், யூதா]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[him off from the land of the living, that his name may be no more remembered.]]></a:t>
+              <a:t><![CDATA[குடும்பத்தாரும் தங்களுக்குக் கேடாகச் செய்த பொல்லாப்பினிமித்தம் உன்மேல் தீங்கை வரப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. But, O LORD of hosts, that judge righteously, that try the reins and the heart, let me see your]]></a:t>
+              <a:t><![CDATA[உன்னை நாட்டின சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vengeance on them: for unto you have I revealed my cause.]]></a:t>
+              <a:t><![CDATA[18. அதைக் கர்த்தர் எனக்கு அறிவித்ததினாலே அறிந்துகொண்டேன்; அவர்களுடைய செய்கைகளை அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Therefore thus says the LORD of the men of Anathoth, that seek your life, saying, Prophesy not]]></a:t>
+              <a:t><![CDATA[எனக்குத்தெரியக்காட்டினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[in the name of the LORD, that you die not by our hand:]]></a:t>
+              <a:t><![CDATA[19. மரத்தை அதின் கனிகளோடுங்கூட அழித்துப்போடுவோமென்றும், அவன் ஜீவனுள்ளோருடைய தேசத்திலிராமலும், அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Therefore thus says the LORD of hosts, Behold, I will punish them: the young men shall die by]]></a:t>
+              <a:t><![CDATA[பேர் இனி நினைக்கப்படாமலும்போக அவனைச் சங்கரிப்போமென்றும், எனக்கு விரோதமாய் ஆலோசனைபண்ணினார்கள் என்பதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the sword; their sons and their daughters shall die by famine:]]></a:t>
+              <a:t><![CDATA[அறியாதிருந்து, நான் அடிக்கப்படுவதற்குக் கொண்டுபோகப்படும் சாதுவான ஆட்டுக்குட்டியைப்போல இருந்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And say you unto them, Thus says the LORD God of Israel; Cursed be the man that obeys not the]]></a:t>
+              <a:t><![CDATA[3. என் சத்தத்தைக் கேட்டு, நான் உங்களுக்குக் கற்பிக்கிறபடியே எல்லாக் காரியங்களையும் செய்யுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. And there shall be no remnant of them: for I will bring evil upon the men of Anathoth, even the]]></a:t>
+              <a:t><![CDATA[20. சேனைகளின் கர்த்தாவே, உள்ளிந்திரியங்களையும் இருதயத்தையும் சோதித்தறிகிற நீதியுள்ள நியாயாதிபதியே,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +13261,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[year of their visitation.]]></a:t>
+              <a:t><![CDATA[நீர் அவர்களுக்கு நீதியைச்சரிக்கட்டுகிறதப் பார்ப்பேனாக; என் வழக்கை உமக்கு வெளிப்படுத்திவிட்டேன்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. ஆதலால் நீ எங்கள் கையினாலே சாகாதபடிக்குக் கர்த்தருடைய நாமத்தினாலே தீர்க்கதரிசனம் சொல்லவேண்டாம்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்று சொல்லி, உன் பிராணனை வாங்கத்தேடுகிற ஆனதோத்தின் மனுஷரைக்குறித்துக் கர்த்தர் சொல்லுகிறார்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. இதோ, இதினிமித்தம் உங்களை விசாரிப்பேன்; இளவயதுள்ளவர்கள் பட்டயத்தாலே சாவார்கள்; அவர்கள் குமாரரும்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[அவர்கள் குமாரத்திகளும் பஞ்சத்தாலே சாவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[23. அவர்களில் மீதியாய் இருப்பவர்களில்லை; நான் ஆனதோத்தின் மனுஷரை விசாரிக்கும் வருஷத்திலே அவர்கள்மேல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 11]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஆபத்தை வரப்பண்ணுவேனென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[words of this covenant,]]></a:t>
+              <a:t><![CDATA[அப்பொழுது நீங்கள் என் ஜனமாயிருப்பீர்கள், நான் உங்கள் தேவனாயிருப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Which I commanded your fathers in the day that I brought them forth out of the land of Egypt,]]></a:t>
+              <a:t><![CDATA[4. நான் உங்கள் பிதாக்களை இருப்புக்காளவாயாகிய எகிப்துதேசத்திலிருந்து புறப்படப்பண்ணின நாளிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[from the iron furnace, saying, Obey my voice, and do them, according to all which I command you: so]]></a:t>
+              <a:t><![CDATA[அவர்களுக்குக் கற்பித்த இந்த உடன்படிக்கையின் வார்த்தைகளைக் கேளாத மனுஷன் சபிக்கப்பட்டவனென்று,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall all of you be my people, and I will be your God:]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் ராஜாவாகிய கர்த்தர் உரைக்கிறார் என்று அவர்களுக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13003,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme50">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
   <a:themeElements>
-    <a:clrScheme name="Theme50">
+    <a:clrScheme name="Theme7">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme50">
+    <a:fontScheme name="Theme7">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -13113,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme50">
+    <a:fmtScheme name="Theme7">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13288,51 +15059,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>51</Slides>
+  <Slides>58</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>