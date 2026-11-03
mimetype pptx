--- v2 (2026-09-17)
+++ v3 (2026-11-03)
@@ -6677,51 +6677,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619177" r:id="rId1"/>
+    <p:sldLayoutId id="2482630964" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14774,91 +14774,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 11]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme7">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme7">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme7">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14884,51 +14884,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme7">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>