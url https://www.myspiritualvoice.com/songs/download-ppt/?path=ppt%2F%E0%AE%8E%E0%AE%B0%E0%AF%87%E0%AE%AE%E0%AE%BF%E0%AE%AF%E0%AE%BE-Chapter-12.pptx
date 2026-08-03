--- v0 (2026-06-17)
+++ v1 (2026-08-03)
@@ -65,54 +65,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -130,52 +126,50 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
-    <p:sldId id="293" r:id="rId40"/>
-    <p:sldId id="294" r:id="rId41"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -310,55 +304,53 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
-[...3 lines deleted...]
-  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -418,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம் தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்? சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -527,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம் தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்? சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -636,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்; கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -745,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்; கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -854,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. நான் என் வீட்டை விட்டுவிட்டேன், என் சுதந்தரத்தை நெகிழவிட்டேன்; என் ஆத்துமா நேசித்தவளை அவனுடைய சத்துருவின் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -963,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. நான் என் வீட்டை விட்டுவிட்டேன், என் சுதந்தரத்தை நெகிழவிட்டேன்; என் ஆத்துமா நேசித்தவளை அவனுடைய சத்துருவின் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1072,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது; ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1181,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள் தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது; ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1290,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள் தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக; வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1399,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக; வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1508,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது; ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1617,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1726,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1835,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம் பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1944,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம் பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2053,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம் தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2162,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம் தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2271,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்; கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2380,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள் வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்; கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2489,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள் வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2598,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
+              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2707,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது; ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2816,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
+              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2925,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
+              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள் தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3034,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம் மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள் தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3143,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம் மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3252,51 +3244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்? சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
+              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3361,51 +3353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்? சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
+              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3470,51 +3462,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3579,269 +3571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[7. நான் என் வீட்டை விட்டுவிட்டேன், என் சுதந்தரத்தை நெகிழவிட்டேன்; என் ஆத்துமா நேசித்தவளை அவனுடைய சத்துருவின் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3906,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக; வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள் வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4015,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக; வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள் வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4124,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4233,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4342,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம் பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம் மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4451,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம் பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம் மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4530,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470625053" r:id="rId1"/>
+    <p:sldLayoutId id="2474729561" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4814,66 +4588,50 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5022,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. വിനാശകന്മാർ മരുഭൂമിയിലെ മൊട്ടക്കുന്നിന്മേലൊക്കെയും വന്നിരിക്കുന്നു; യഹോവയുടെ വാൾ ദേശത്തെ ഒരു]]></a:t>
+              <a:t><![CDATA[5. నీవు పాదచారులతో పరుగెత్తగా వారు నిన్ను అలయగొట్టిరి గదా? నీవు రౌతులతో ఏలాగు పోరాడుదువు? నెమ్మదిగల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5154,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അറ്റം മുതൽ മറ്റേ അറ്റംവരെ തിന്നുകളയുന്നു; ഒരു ജഡത്തിന്നും സമാധാനം ഇല്ല.]]></a:t>
+              <a:t><![CDATA[స్థలమున నీవు క్షేమముగా ఉన్నావుగదా? యొర్దాను ప్రవాహముగా వచ్చునప్పుడు నీవేమి చేయుదువు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5286,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അവർ കോതമ്പു വിതെച്ചു മുള്ളു കൊയ്തു; അവർ പ്രായസപ്പെട്ടു ഒരു ഫലവും ഉണ്ടായില്ല; യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[6. నీ సహోదరులు సహితము నీ తండ్రి ఇంటివారు సహితము నీకు ద్రోహము చేయు చున్నారు; నీ వెంబడి గేలిచేయుదురు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5418,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉഗ്രകോപംനിമിത്തം അവർ തങ്ങളുടെ വിളവിനെക്കുറിച്ചു ലജ്ജിക്കും.]]></a:t>
+              <a:t><![CDATA[వారు నీతో దయగా మాటలాడుచున్నను నీవు వారిని నమ్మకూడదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5550,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ എന്റെ ജനമായ യിസ്രായേലിന്നു കൊടുത്തിരിക്കുന്ന അവകാശത്തെ തൊടുന്ന ദുഷ്ടന്മാരായ എന്റെ എല്ലാ]]></a:t>
+              <a:t><![CDATA[7. నా మందిరమును నేను విడిచియున్నాను, నా స్వాస్థ్య మును విసర్జించియున్నాను; నా ప్రాణప్రియురాలిని ఆమె]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5682,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയൽക്കാരെയും കുറിച്ചു യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ അവരെ അവരുടെ ദേശത്തുനിന്നു പറിച്ചുകളയും;]]></a:t>
+              <a:t><![CDATA[శత్రువులచేతికి అప్పగించియున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5814,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാഗൃഹത്തെ ഞാൻ അവരുടെ ഇടയിൽനിന്നു പറിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[8. నా స్వాస్థ్యము నాకు అడవిలోని సింహమువంటిదాయెను; ఆమె నామీద గర్జించుచున్నది గనుక నేను ఆమెకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5946,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. അവരെ പറിച്ചുകളഞ്ഞ ശേഷം ഞാൻ വീണ്ടും അവരോടു കരുണ കാണിച്ചു ഓരോരുത്തനെ അവനവന്റെ അവകാശത്തിലേക്കും]]></a:t>
+              <a:t><![CDATA[విరోధినైతిని.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6078,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തിലേക്കും തിരിച്ചുവരുത്തും.]]></a:t>
+              <a:t><![CDATA[9. నా స్వాస్థ్యము నాకు పొడల పొడల క్రూరపక్షి ఆయెనా? క్రూరపక్షులు దానిచుట్టు కూడు చున్నవా? రండి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6210,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അവർ എന്റെ ജനത്തെ ബാലിന്റെ നാമത്തിൽ സത്യം ചെയ്‍വാൻ പഠിപ്പിച്ചതുപോലെ, യഹോയാണ എന്നു എന്റെ]]></a:t>
+              <a:t><![CDATA[అడవిజంతువులన్నిటిని పోగు చేయుడి; మింగివేయుటకై అవి రావలెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6342,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്റെ അവകാശം എനിക്കു കാട്ടിലെ സിംഹംപോലെ ആയിരിക്കുന്നു; അതു എന്റെ നേരെ നാദം കേൾപ്പിക്കുന്നു;]]></a:t>
+              <a:t><![CDATA[1. యెహోవా, నేను నీతో వాదించునప్పుడు నీవు నీతిమంతుడవుగా కనబడుదువు; అయినను న్యాయము విధించుటనుగూర్చి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6474,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാമത്തിൽ സത്യം ചെയ്‍വാൻ തക്കവണ്ണം എന്റെ ജനത്തിന്റെ നടവടികളെ താല്പര്യത്തോടെ പഠിക്കുമെങ്കിൽ അവർ എന്റെ]]></a:t>
+              <a:t><![CDATA[10. ​కాపరులనేకులు నా ద్రాక్షతోటలను చెరిపివేసియున్నారు, నా సొత్తును త్రొక్కివేసియున్నారు; నాకిష్టమైన]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6606,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തിന്റെ മദ്ധ്യേ അഭിവൃദ്ധി പ്രാപിക്കും.]]></a:t>
+              <a:t><![CDATA[పొలమును పాడుగాను ఎడారిగాను చేసియున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6738,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അവർ കേട്ടനുസരിക്കുന്നില്ലെങ്കിലോ, ഞാൻ ആ ജാതിയെ പറിച്ചു നശിപ്പിച്ചുകളയും എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[11. వారు దాని పాడు చేయగా అది పాడై నన్ను చూచి దుఃఖించుచున్నది; దానిగూర్చి చింతించువాడొకడును లేడు గనుక]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6870,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[దేశమంతయు పాడాయెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7002,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവേ ഞാൻ നിന്നോടു വാദിച്ചാൽ നീ നീതിമാനായിരിക്കും; എങ്കിലും ന്യായങ്ങളെക്കുറിച്ചു ഞാൻ നിന്നോടു]]></a:t>
+              <a:t><![CDATA[12. పాడుచేయువారు అరణ్య మందలి చెట్లులేని మెట్టలన్నిటిమీదికి వచ్చుచున్నారు; దేశముయొక్క యీ కొననుండి ఆ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7134,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചോദിപ്പാൻ തുനിയുന്നു; ദുഷ്ടന്മാരുടെ വഴി ശുഭമായിരിപ്പാൻ സംഗതി എന്തു? ദ്രോഹം]]></a:t>
+              <a:t><![CDATA[కొనవరకు యెహోవా ఖడ్గము తిరుగుచు హతము చేయుచున్నది; శరీరులకు క్షేమ మేమియు లేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7266,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവർത്തിക്കുന്നവരൊക്കെയും നിർഭയന്മാരായിരിക്കുന്നതെന്തു?]]></a:t>
+              <a:t><![CDATA[13. జనులు గోధుమలు చల్లి ముండ్లపంట కోయుదురు; వారు అలసట పడుచున్నారు గాని ప్రయోజనము లేకపోయెను; యెహోవా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7398,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. നീ അവരെ നട്ടു അവർ വേരൂന്നി വളർന്നു ഫലം കായിക്കുന്നു; അവരുടെ വായിൽ നീ സമീപസ്ഥനായും അന്തരംഗത്തിൽ]]></a:t>
+              <a:t><![CDATA[కోపాగ్నివలన కోతకు పంటలేక మీరు సిగ్గుపడుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7530,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൂരസ്ഥനായും ഇരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[14. నేను నాజనులైన ఇశ్రాయేలునకు స్వాధీనపరచిన స్వాస్థ్యము నాక్రమించుకొను దుష్టులగు నా పొరుగు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7662,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. എന്നാൽ യഹോവേ, എന്നെ നീ അറിയുന്നു; നീ എന്നെ കണ്ടു നിന്റെ സന്നിധിയിൽ എന്റെ ഹൃദയത്തെ]]></a:t>
+              <a:t><![CDATA[వారినిగూర్చి యెహోవా ఈలాగు సెలవిచ్చుచున్నాడునేను వారి దేశములోనుండి వారిని పెల్లగింతును; మరియు వారి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7794,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതുകൊണ്ടു ഞാൻ അതിനെ വെറുക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[నేను నీతో మాటలాడుదును; దుష్టులు తమ మార్గములలో వర్ధిల్లనేల? మహా విశ్వాసఘాతకులు సుఖింపనేల?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7926,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശോധനചെയ്യുന്നു; അറുപ്പാനുള്ള ആടുകളെപ്പോലെ അവരെ വലിച്ചിഴെക്കേണമേ; കുലദിവസത്തിന്നായി അവരെ]]></a:t>
+              <a:t><![CDATA[మధ్యనుండి యూదావారిని పెల్లగింతును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8058,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വേറുതിരിക്കേണമേ.]]></a:t>
+              <a:t><![CDATA[15. వారిని పెల్లగించిన తరువాత నేను మరల వారియెడల జాలిపడు దును; ఒక్కొకని తన స్వాస్థ్యమునకును ఒక్కొకని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8190,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ദേശം ദുഃഖിക്കുന്നതും നിലത്തിലെ സസ്യമൊക്കെയും വാടുന്നതും എത്രത്തോളം? നിവാസികളുടെ ദുഷ്ടതനിമിത്തം]]></a:t>
+              <a:t><![CDATA[తన దేశమునకును వారిని రప్పింతును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8322,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മൃഗങ്ങളും പക്ഷികളും നശിച്ചുപോകുന്നു; ഇവൻ ഞങ്ങളുടെ അന്ത്യാവസ്ഥ കാണുകയില്ല എന്നു അവർ പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[16. ​బయలుతోడని ప్రమా ణము చేయుట వారు నా ప్రజలకు నేర్పినట్లుగా యెహోవా జీవము తోడని నా నామమునుబట్టి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8454,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. കാലാളുകളോടുകൂടെ ഓടീട്ടു നീ ക്ഷീണിച്ചുപോയാൽ, കുതിരകളോടു എങ്ങനെ മത്സരിച്ചോടും? സമാധാനമുള്ള]]></a:t>
+              <a:t><![CDATA[ప్రమాణము చేయుటకై తాము నా ప్రజలమార్గములను జాగ్రత్తగా నేర్చుకొనిన యెడల వారు నా ప్రజలమధ్య]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8586,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തു നീ നിർഭയനായിരിക്കുന്നു; എന്നാൽ യോർദ്ദാന്റെ വൻ കാട്ടിൽ നീ എന്തു ചെയ്യും?]]></a:t>
+              <a:t><![CDATA[వర్ధిల్లుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8718,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. നിന്റെ സഹോദരന്മാരും പിതൃഭവനവും നിന്നോടു ദ്രോഹം ചെയ്തിരിക്കുന്നു, അവരുംകൂടെ നിന്റെ പിന്നാലെ]]></a:t>
+              <a:t><![CDATA[17. అయితే వారు నా మాట విననొల్లని యెడల నేను ఆ జనమును వేరుతో పెల్లగించి బొత్తిగా నాశనము చేతును; ఇదే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8850,315 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആർപ്പുവിളിക്കുന്നു; അവർ നിന്നോടു ചക്കരവാക്കു പറഞ്ഞാലും അവരെ വിശ്വസിക്കരുതു.]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[ഏല്പിച്ചുകളഞ്ഞിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[యెహోవా వాక్కు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9246,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. എന്റെ അവകാശം എനിക്കു പുള്ളിക്കഴുകനെപ്പോലെയോ? കഴുകന്മാർ അതിനെ ചുറ്റിയിരിക്കുന്നുവോ? ചെന്നു]]></a:t>
+              <a:t><![CDATA[2. నీవు వారిని నాటుచున్నావు, వారు వేరు తన్నుచున్నారు, వారు ఎదిగి ఫలముల నిచ్చు చున్నారు; వారి నోటికి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9378,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എല്ലാ കാട്ടുമൃഗങ്ങളെയും കൂട്ടിക്കൊണ്ടു തിന്മാൻ വരുവിൻ.]]></a:t>
+              <a:t><![CDATA[నీవు సమీపముగా ఉన్నావు గాని వారి అంతరింద్రియములకు దూరముగా ఉన్నావు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അനേകം ഇടയന്മാർ എന്റെ മുന്തിരിത്തോട്ടം നശിപ്പിക്കയും എന്റെ ഓഹരിയെ ചവിട്ടിക്കളകയും എന്റെ]]></a:t>
+              <a:t><![CDATA[3. యెహోవా, నీవు నన్నెరిగియున్నావు; నన్ను చూచు చున్నావు; నా హృదయము నీ పట్ల ఎట్లున్నది నీవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനോഹരമായ ഓഹരിയെ ശൂന്യമരുഭൂമിയാക്കുകയും ചെയ്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[శోధించుచున్నావు; వధకు ఏర్పడిన గొఱ్ఱలనువలె వారిని హతముచేయుము, వధదినమునకు వారిని ప్రతిష్ఠించుము.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. അവർ അതിനെ ശൂന്യമാക്കിയിരിക്കുന്നു; ശൂന്യമായിത്തീർന്നതിനാൽ അതു എന്നോടു സങ്കടം പറയുന്നു; ആരും]]></a:t>
+              <a:t><![CDATA[4. భూమి యెన్నాళ్లు దుఃఖింపవలెను? దేశమంతటిలోని గడ్డి ఎన్నాళ్లు ఎండిపోవలెను? అతడు మన అంతము చూడడని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശ്രദ്ധവെക്കായ്കയാൽ ദേശം ഒക്കെയും ശൂന്യമായ്പോയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[దుష్టులు చెప్పుకొనుచుండగా దేశములో నివసించువారి చెడుతనమువలన జంతువులును పక్షులును సమసిపోవు చున్నవి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9967,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme35">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
   <a:themeElements>
-    <a:clrScheme name="Theme35">
+    <a:clrScheme name="Theme97">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme35">
+    <a:fontScheme name="Theme97">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10077,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme35">
+    <a:fmtScheme name="Theme97">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -10252,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>39</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>