--- v1 (2026-08-03)
+++ v2 (2026-11-01)
@@ -65,50 +65,58 @@
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -126,50 +134,54 @@
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -304,53 +316,57 @@
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -410,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்? சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
+              <a:t><![CDATA[4. How long shall the land mourn, and the herbs of every field wither, for the wickedness of them that dwell therein? the beasts are consumed, and the birds; because they said, He shall not see our last end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -519,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்? சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
+              <a:t><![CDATA[4. How long shall the land mourn, and the herbs of every field wither, for the wickedness of them that dwell therein? the beasts are consumed, and the birds; because they said, He shall not see our last end.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -628,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[5. If you have run with the footmen, and they have wearied you, then how can you contend with horses? and if in the land of peace, wherein you trusted, they wearied you, then how will you do in the swelling of Jordan?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -737,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[5. If you have run with the footmen, and they have wearied you, then how can you contend with horses? and if in the land of peace, wherein you trusted, they wearied you, then how will you do in the swelling of Jordan?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -846,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் என் வீட்டை விட்டுவிட்டேன், என் சுதந்தரத்தை நெகிழவிட்டேன்; என் ஆத்துமா நேசித்தவளை அவனுடைய சத்துருவின் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. For even your brethren, and the house of your father, even they have dealt treacherously with you; yea, they have called a multitude after you: believe them not, though they speak fair words unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -955,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நான் என் வீட்டை விட்டுவிட்டேன், என் சுதந்தரத்தை நெகிழவிட்டேன்; என் ஆத்துமா நேசித்தவளை அவனுடைய சத்துருவின் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[6. For even your brethren, and the house of your father, even they have dealt treacherously with you; yea, they have called a multitude after you: believe them not, though they speak fair words unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1064,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது; ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. I have forsaken mine house, I have left mine heritage; I have given the dearly beloved of my soul into the hand of her enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1173,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது; ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[7. I have forsaken mine house, I have left mine heritage; I have given the dearly beloved of my soul into the hand of her enemies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1282,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக; வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Mine heritage is unto me as a lion in the forest; it cries out against me: therefore have I hated it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1391,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக; வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. Mine heritage is unto me as a lion in the forest; it cries out against me: therefore have I hated it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1500,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[1. Righteous are you, O LORD, when I plead with you: yet let me talk with you of your judgments: Wherefore does the way of the wicked prosper? wherefore are all they happy that deal very treacherously?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1609,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Mine heritage is unto me as a speckled bird, the birds round about are against her; come all of you, assemble all the beasts of the field, come to devour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1718,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[9. Mine heritage is unto me as a speckled bird, the birds round about are against her; come all of you, assemble all the beasts of the field, come to devour.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1827,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம் பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[10. Many pastors have destroyed my vineyard, they have trodden my portion under foot, they have made my pleasant portion a desolate wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1936,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம் பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
+              <a:t><![CDATA[10. Many pastors have destroyed my vineyard, they have trodden my portion under foot, they have made my pleasant portion a desolate wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2045,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம் தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[11. They have made it desolate, and being desolate it mourns unto me; the whole land is made desolate, because no man lays it to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2154,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம் தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
+              <a:t><![CDATA[11. They have made it desolate, and being desolate it mourns unto me; the whole land is made desolate, because no man lays it to heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2263,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்; கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. The spoilers are come upon all high places through the wilderness: for the sword of the LORD shall devour from the one end of the land even to the other end of the land: no flesh shall have peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2372,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்; கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. The spoilers are come upon all high places through the wilderness: for the sword of the LORD shall devour from the one end of the land even to the other end of the land: no flesh shall have peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2481,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[12. The spoilers are come upon all high places through the wilderness: for the sword of the LORD shall devour from the one end of the land even to the other end of the land: no flesh shall have peace.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2590,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. They have sown wheat, but shall reap thorns: they have put themselves to pain, but shall not profit: and they shall be ashamed of your revenues because of the fierce anger of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2699,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக் குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
+              <a:t><![CDATA[1. Righteous are you, O LORD, when I plead with you: yet let me talk with you of your judgments: Wherefore does the way of the wicked prosper? wherefore are all they happy that deal very treacherously?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2808,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர் அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப் பிடுங்கிப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[13. They have sown wheat, but shall reap thorns: they have put themselves to pain, but shall not profit: and they shall be ashamed of your revenues because of the fierce anger of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2917,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள் தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[14. Thus says the LORD against all mine evil neighbours, that touch the inheritance which I have caused my people Israel to inherit; Behold, I will pluck them out of their land, and pluck out the house of Judah from among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3026,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள் தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[14. Thus says the LORD against all mine evil neighbours, that touch the inheritance which I have caused my people Israel to inherit; Behold, I will pluck them out of their land, and pluck out the house of Judah from among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3135,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Thus says the LORD against all mine evil neighbours, that touch the inheritance which I have caused my people Israel to inherit; Behold, I will pluck them out of their land, and pluck out the house of Judah from among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3244,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Thus says the LORD against all mine evil neighbours, that touch the inheritance which I have caused my people Israel to inherit; Behold, I will pluck them out of their land, and pluck out the house of Judah from among them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3353,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க் கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[15. And it shall come to pass, after that I have plucked them out I will return, and have compassion on them, and will bring them again, every man to his heritage, and every man to his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3462,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. And it shall come to pass, after that I have plucked them out I will return, and have compassion on them, and will bring them again, every man to his heritage, and every man to his land.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3571,51 +3587,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. And it shall come to pass, if they will diligently learn the ways of my people, to swear by my name, The LORD lives; as they taught my people to swear by Baal; then shall they be built in the midst of my people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And it shall come to pass, if they will diligently learn the ways of my people, to swear by my name, The LORD lives; as they taught my people to swear by Baal; then shall they be built in the midst of my people.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[16. And it shall come to pass, if they will diligently learn the ways of my people, to swear by my name, The LORD lives; as they taught my people to swear by Baal; then shall they be built in the midst of my people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3680,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள் வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[1. Righteous are you, O LORD, when I plead with you: yet let me talk with you of your judgments: Wherefore does the way of the wicked prosper? wherefore are all they happy that deal very treacherously?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But if they will not obey, I will utterly pluck up and destroy that nation, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. But if they will not obey, I will utterly pluck up and destroy that nation, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3789,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள் வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
+              <a:t><![CDATA[2. You have planted them, yea, they have taken root: they grow, yea, they bring forth fruit: you are near in their mouth, and far from their reins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3898,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
+              <a:t><![CDATA[2. You have planted them, yea, they have taken root: they grow, yea, they bring forth fruit: you are near in their mouth, and far from their reins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4007,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
+              <a:t><![CDATA[3. But you, O LORD, know me: you have seen me, and tried mine heart toward you: pull them out like sheep for the slaughter, and prepare them for the day of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4116,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம் மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But you, O LORD, know me: you have seen me, and tried mine heart toward you: pull them out like sheep for the slaughter, and prepare them for the day of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4225,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம் மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. But you, O LORD, know me: you have seen me, and tried mine heart toward you: pull them out like sheep for the slaughter, and prepare them for the day of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4304,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474729561" r:id="rId1"/>
+    <p:sldLayoutId id="2482538989" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4588,54 +5040,86 @@
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4780,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. నీవు పాదచారులతో పరుగెత్తగా వారు నిన్ను అలయగొట్టిరి గదా? నీవు రౌతులతో ఏలాగు పోరాడుదువు? నెమ్మదిగల]]></a:t>
+              <a:t><![CDATA[4. எந்தமட்டும் தேசம் புலம்பி, எல்லா வெளியின் புல்லும் வாடி, அதின் குடிகளுடைய பொல்லாப்பினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4912,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[స్థలమున నీవు క్షేమముగా ఉన్నావుగదా? యొర్దాను ప్రవాహముగా వచ్చునప్పుడు నీవేమి చేయుదువు?]]></a:t>
+              <a:t><![CDATA[மிருகங்களும் பறவைகளும் அழியவேண்டும்! எங்கள் முடிவை அவன் காண்பதில்லையென்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5044,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. నీ సహోదరులు సహితము నీ తండ్రి ఇంటివారు సహితము నీకు ద్రోహము చేయు చున్నారు; నీ వెంబడి గేలిచేయుదురు,]]></a:t>
+              <a:t><![CDATA[5. நீ காலாட்களோடே ஓடும்போதே உன்னை இளைக்கப்பண்ணினார்களானால், குதிரைகளோடே எப்படிச் சேர்ந்து ஓடுவாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5176,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారు నీతో దయగా మాటలాడుచున్నను నీవు వారిని నమ్మకూడదు.]]></a:t>
+              <a:t><![CDATA[சமாதானமுள்ள தேசத்திலேயே நீ அடைக்கலம் தேடினால், யோர்தான் பிரவாகித்து வரும்போது நீ என்னசெய்வாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5308,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. నా మందిరమును నేను విడిచియున్నాను, నా స్వాస్థ్య మును విసర్జించియున్నాను; నా ప్రాణప్రియురాలిని ఆమె]]></a:t>
+              <a:t><![CDATA[6. உன் சகோதரரும், உன் தகப்பன்வம்சத்தாரும் உனக்கு துரோகம்பண்ணி, அவர்களும் உன்னைப் பின்தொடர்ந்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5440,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శత్రువులచేతికి అప్పగించియున్నాను.]]></a:t>
+              <a:t><![CDATA[மிகவும் ஆரவாரம்பண்ணினார்கள்; அவர்கள் உன்னோடே இனிய வார்த்தைகளைப் பேசினாலும் அவர்களை நம்பவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5572,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. నా స్వాస్థ్యము నాకు అడవిలోని సింహమువంటిదాయెను; ఆమె నామీద గర్జించుచున్నది గనుక నేను ఆమెకు]]></a:t>
+              <a:t><![CDATA[7. நான் என் வீட்டை விட்டுவிட்டேன், என் சுதந்தரத்தை நெகிழவிட்டேன்; என் ஆத்துமா நேசித்தவளை அவனுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5704,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[విరోధినైతిని.]]></a:t>
+              <a:t><![CDATA[சத்துருவின் கையிலே ஒப்புக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5836,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. నా స్వాస్థ్యము నాకు పొడల పొడల క్రూరపక్షి ఆయెనా? క్రూరపక్షులు దానిచుట్టు కూడు చున్నవా? రండి]]></a:t>
+              <a:t><![CDATA[8. என் சுதந்தரம் காட்டிலுள்ள சிங்கத்தைப்போல எனக்காயிற்று: அது எனக்கு விரோதமாய் கெர்ச்சிக்கிறது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5968,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అడవిజంతువులన్నిటిని పోగు చేయుడి; మింగివేయుటకై అవి రావలెను.]]></a:t>
+              <a:t><![CDATA[ஆதலால் அதை வெறுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6100,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. యెహోవా, నేను నీతో వాదించునప్పుడు నీవు నీతిమంతుడవుగా కనబడుదువు; అయినను న్యాయము విధించుటనుగూర్చి]]></a:t>
+              <a:t><![CDATA[1. கர்த்தாவே உம்மோடே நான் வழக்காடப்போனால், தேவரீர் நீதியுள்ளவராமே; ஆகிலும் உம்முடைய நியாயங்களைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6232,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ​కాపరులనేకులు నా ద్రాక్షతోటలను చెరిపివేసియున్నారు, నా సొత్తును త్రొక్కివేసియున్నారు; నాకిష్టమైన]]></a:t>
+              <a:t><![CDATA[9. என் சுதந்தரம் பலவருணமான பட்சியைப்போல எனக்காயிற்று; ஆகையால், பட்சிகள் அதைச் சுற்றிலும் வருவதாக;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6364,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[పొలమును పాడుగాను ఎడారిగాను చేసియున్నారు.]]></a:t>
+              <a:t><![CDATA[வெளியில் சகல ஜீவன்களே அதைப் பட்சிக்கும்படி கூடிவாருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6496,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. వారు దాని పాడు చేయగా అది పాడై నన్ను చూచి దుఃఖించుచున్నది; దానిగూర్చి చింతించువాడొకడును లేడు గనుక]]></a:t>
+              <a:t><![CDATA[10. அநேக மேய்ப்பர்கள் என் திராட்சத்தோட்டத்தை அழித்து, என் பங்கைக் காலால் மிதித்து என் பிரியமான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6628,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశమంతయు పాడాయెను.]]></a:t>
+              <a:t><![CDATA[பங்கைப் பாழான வனாந்தரமாக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6760,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. పాడుచేయువారు అరణ్య మందలి చెట్లులేని మెట్టలన్నిటిమీదికి వచ్చుచున్నారు; దేశముయొక్క యీ కొననుండి ఆ]]></a:t>
+              <a:t><![CDATA[11. அதைப் பாழாக்கிவிட்டார்கள்; பாழாய்க் கிடக்கிற அது என்னை நோக்கிப் புலம்புகிறது; தேசமெல்லாம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6892,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కొనవరకు యెహోవా ఖడ్గము తిరుగుచు హతము చేయుచున్నది; శరీరులకు క్షేమ మేమియు లేదు.]]></a:t>
+              <a:t><![CDATA[பாழாயிற்று; ஒருவனும் அதை மனதிலே வைக்கிறதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7024,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. జనులు గోధుమలు చల్లి ముండ్లపంట కోయుదురు; వారు అలసట పడుచున్నారు గాని ప్రయోజనము లేకపోయెను; యెహోవా]]></a:t>
+              <a:t><![CDATA[12. கொள்ளைக்காரர் வனாந்தரத்திலுள்ள எல்லா உயர்நிலங்களின்மேலும் வருகிறார்கள்; கர்த்தருடைய பட்டயம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7156,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కోపాగ్నివలన కోతకు పంటలేక మీరు సిగ్గుపడుదురు.]]></a:t>
+              <a:t><![CDATA[தேசத்தின் ஒருமுனைதொடங்கித் தேசத்தின் மறுமுனைமட்டும் பட்சித்துக்கொண்டிருக்கும்; மாம்சமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7288,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. నేను నాజనులైన ఇశ్రాయేలునకు స్వాధీనపరచిన స్వాస్థ్యము నాక్రమించుకొను దుష్టులగు నా పొరుగు]]></a:t>
+              <a:t><![CDATA[ஒன்றுக்கும் சமாதானமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7420,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వారినిగూర్చి యెహోవా ఈలాగు సెలవిచ్చుచున్నాడునేను వారి దేశములోనుండి వారిని పెల్లగింతును; మరియు వారి]]></a:t>
+              <a:t><![CDATA[13. கோதுமையை விதைத்தார்கள், முள்ளுகளை அறுப்பார்கள்; பிரயாசப்படுவார்கள், பிரயோஜனமடையார்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7552,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను నీతో మాటలాడుదును; దుష్టులు తమ మార్గములలో వర్ధిల్లనేల? మహా విశ్వాసఘాతకులు సుఖింపనేల?]]></a:t>
+              <a:t><![CDATA[குறித்து உம்மோடே நான் பேசும்படி வேண்டுகிறேன்; ஆகாதவர்களின் வழி வாய்க்கிறதென்ன? துரோகஞ்செய்துவருகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7684,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[మధ్యనుండి యూదావారిని పెల్లగింతును.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய உக்கிரகோபத்தினால் உங்களுக்கு வரும்பலனைக்குறித்து வெட்கப்படுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. వారిని పెల్లగించిన తరువాత నేను మరల వారియెడల జాలిపడు దును; ఒక్కొకని తన స్వాస్థ్యమునకును ఒక్కొకని]]></a:t>
+              <a:t><![CDATA[14. இதோ நான் என் ஜனமாகிய இஸ்ரவேலுக்குக் காணியாட்சியாகக்கொடுத்த என் சுதந்தரத்தைத் தொடுகிற துஷ்டரான]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[తన దేశమునకును వారిని రప్పింతును.]]></a:t>
+              <a:t><![CDATA[அயலார் அனைவரையும் தங்கள் தேசத்தில் இராதபடிக்குப் பிடுங்கிப்போடுவேன் என்று, கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ​బయలుతోడని ప్రమా ణము చేయుట వారు నా ప్రజలకు నేర్పినట్లుగా యెహోవా జీవము తోడని నా నామమునుబట్టి]]></a:t>
+              <a:t><![CDATA[அவர்களைக்குறித்துச் சொல்லுகிறார்; யூதா வம்சத்தாரையும் அவர்கள் நடுவில் இராதபடிக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రమాణము చేయుటకై తాము నా ప్రజలమార్గములను జాగ్రత్తగా నేర్చుకొనిన యెడల వారు నా ప్రజలమధ్య]]></a:t>
+              <a:t><![CDATA[பிடுங்கிப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వర్ధిల్లుదురు.]]></a:t>
+              <a:t><![CDATA[15. அவர்களை நான் பிடுங்கிப்போட்டபிற்பாடு, நான் திரும்பவும் அவர்கள்மேல் இரங்கி, அவர்களைத் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. అయితే వారు నా మాట విననొల్లని యెడల నేను ఆ జనమును వేరుతో పెల్లగించి బొత్తిగా నాశనము చేతును; ఇదే]]></a:t>
+              <a:t><![CDATA[தங்கள் சுதந்தரத்துக்கும் தங்கள் தங்கள் பூமிக்கும் திரும்பப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +9092,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[16. அப்புறம் அவர்கள் என் ஜனத்துக்குப் பாகாலின்மேல் ஆணையிடக் கற்றுக்கொடுத்ததுபோல, கர்த்தருடைய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஜீவனைக்கொண்டு என்று சொல்லி, என் நாமத்தின்மேல் ஆணையிடும்படி என் ஜனத்தின் வழிகளை நன்றாய்க்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கற்றுக்கொண்டால், அவர்கள் என் ஜனத்தின் நடுவிலே ஊன்றக்கட்டப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నీవు వారిని నాటుచున్నావు, వారు వేరు తన్నుచున్నారు, వారు ఎదిగి ఫలముల నిచ్చు చున్నారు; వారి నోటికి]]></a:t>
+              <a:t><![CDATA[அனைவரும் சுகித்திருக்கிறதென்ன?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[17. கேளார்களேயாகில், நான் அப்படிப்பட்ட ஜாதியை வேரோடே பிடுங்கிப்போட்டு அழித்துவிடுவேன் என்று கர்த்தர்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 12]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీవు సమీపముగా ఉన్నావు గాని వారి అంతరింద్రియములకు దూరముగా ఉన్నావు.]]></a:t>
+              <a:t><![CDATA[2. நீர் அவர்களை நாட்டினீர், வேர்பற்றித் தேறிப்போனார்கள், கனியும் கொடுக்கிறார்கள்; நீர் அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. యెహోవా, నీవు నన్నెరిగియున్నావు; నన్ను చూచు చున్నావు; నా హృదయము నీ పట్ల ఎట్లున్నది నీవు]]></a:t>
+              <a:t><![CDATA[வாய்க்குச் சமீபமும், அவர்கள் உள்ளிந்திரியங்களுக்கோ தூரமுமாயிருக்கிறீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శోధించుచున్నావు; వధకు ఏర్పడిన గొఱ్ఱలనువలె వారిని హతముచేయుము, వధదినమునకు వారిని ప్రతిష్ఠించుము.]]></a:t>
+              <a:t><![CDATA[3. கர்த்தாவே, நீர் என்னை அறிந்திருக்கிறீர், என்னைக் காண்கிறீர்; என் இருதயம் உமக்கு முன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. భూమి యెన్నాళ్లు దుఃఖింపవలెను? దేశమంతటిలోని గడ్డి ఎన్నాళ్లు ఎండిపోవలెను? అతడు మన అంతము చూడడని]]></a:t>
+              <a:t><![CDATA[எப்படிப்பட்டதென்று சோதித்து அறிகிறீர்; அடிக்கப்படும் ஆடுகளைப்போல அவர்களைப் பிடுங்கிப்போட்டு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దుష్టులు చెప్పుకొనుచుండగా దేశములో నివసించువారి చెడుతనమువలన జంతువులును పక్షులును సమసిపోవు చున్నవి.]]></a:t>
+              <a:t><![CDATA[கொலைநாளுக்கு அவர்களை நியமியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9461,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 12]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme97">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
   <a:themeElements>
-    <a:clrScheme name="Theme97">
+    <a:clrScheme name="Theme52">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme97">
+    <a:fontScheme name="Theme52">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9571,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme97">
+    <a:fmtScheme name="Theme52">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9746,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>37</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>