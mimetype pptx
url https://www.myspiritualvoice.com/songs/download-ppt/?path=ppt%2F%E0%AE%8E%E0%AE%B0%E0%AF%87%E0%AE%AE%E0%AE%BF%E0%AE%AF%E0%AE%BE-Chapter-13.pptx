--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -103,50 +103,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -183,50 +193,55 @@
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
+    <p:sldId id="312" r:id="rId59"/>
+    <p:sldId id="313" r:id="rId60"/>
+    <p:sldId id="314" r:id="rId61"/>
+    <p:sldId id="315" r:id="rId62"/>
+    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -380,53 +395,58 @@
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
+  <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
+  <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -486,51 +506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -595,51 +615,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்; ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -704,51 +724,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்; ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -813,51 +833,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -922,51 +942,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படியே நான் யூதாவுடைய பெருமையையும், எருசலேமுடைய மிகுந்த பெருமையையும் கெட்டுப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் செவிகொடுத்துக் கேளுங்கள்; மேட்டிமையாய் இராதேயுங்கள்; கர்த்தர் விளம்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1031,51 +1051,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இப்படியே நான் யூதாவுடைய பெருமையையும், எருசலேமுடைய மிகுந்த பெருமையையும் கெட்டுப்போகப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1140,51 +1160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1249,51 +1269,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1358,51 +1378,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1467,51 +1487,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து, கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1576,51 +1596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்; அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
+              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1685,51 +1705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து, கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1794,51 +1814,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1903,51 +1923,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2012,51 +2032,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும் குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2121,51 +2141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும் குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2230,51 +2250,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
+              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2339,51 +2359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
+              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2448,51 +2468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
+              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2557,51 +2577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2666,51 +2686,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2775,51 +2795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்; அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
+              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2884,51 +2904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் செவிகொடுத்துக் கேளுங்கள்; மேட்டிமையாய் இராதேயுங்கள்; கர்த்தர் விளம்பினார்.]]></a:t>
+              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2993,51 +3013,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3102,51 +3122,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3211,51 +3231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்; அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3320,51 +3340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து, கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்; அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3429,51 +3449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து, கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
+              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3538,51 +3558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3647,51 +3667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3756,51 +3776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும் குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[2. நான் கர்த்தருடைய வார்த்தையின்படியே ஒரு கச்சையை வாங்கி, அதை என் அரையிலே கட்டிக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3865,51 +3885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும் குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[24. ஆதலால் வனாந்தரக் காற்றால் பறக்கடிக்கப்படும் துரும்பைப்போல அவர்களைச் சிதறடிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3974,51 +3994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் கர்த்தருடைய வார்த்தையின்படியே ஒரு கச்சையை வாங்கி, அதை என் அரையிலே கட்டிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4083,51 +4103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[24. ஆதலால் வனாந்தரக் காற்றால் பறக்கடிக்கப்படும் துரும்பைப்போல அவர்களைச் சிதறடிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4192,51 +4212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. இரண்டாம்விசை கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி: அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4301,51 +4321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
+              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4410,51 +4430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
+              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4519,51 +4539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் மானம் காணப்பட நான் உன் வஸ்திரத்து ஓரங்களை முகமட்டாக எடுத்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும் போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4628,51 +4648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் மானம் காணப்பட நான் உன் வஸ்திரத்து ஓரங்களை முகமட்டாக எடுத்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும் போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4737,51 +4757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
+              <a:t><![CDATA[26. உன் மானம் காணப்பட நான் உன் வஸ்திரத்து ஓரங்களை முகமட்டாக எடுத்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4846,51 +4866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
+              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4955,51 +4975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
+              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5064,51 +5084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
+              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5173,51 +5193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இரண்டாம்விசை கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி: அவர்]]></a:t>
+              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5282,51 +5302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
+              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5391,51 +5411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
+              <a:t><![CDATA[5. நான் போய் கர்த்தர் எனக்குக் கட்டளையிட்டபடியே அதை ஐப்பிராத்து நதியின் ஓரத்திலே ஒளித்துவைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5500,51 +5520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
+              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5609,51 +5629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5718,51 +5738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்; ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5827,51 +5847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்; ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5936,51 +5956,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால் வனாந்தரக் காற்றால் பறக்கடிக்கப்படும் துரும்பைப்போல அவர்களைச் சிதறடிப்பேன்.]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. இப்படியே நான் யூதாவுடைய பெருமையையும், எருசலேமுடைய மிகுந்த பெருமையையும் கெட்டுப்போகப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. இப்படியே நான் யூதாவுடைய பெருமையையும், எருசலேமுடைய மிகுந்த பெருமையையும் கெட்டுப்போகப்பண்ணுவேன்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6045,51 +6392,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும் போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
+              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6154,51 +6719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும் போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
+              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6263,51 +6828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் போய் கர்த்தர் எனக்குக் கட்டளையிட்டபடியே அதை ஐப்பிராத்து நதியின் ஓரத்திலே ஒளித்துவைத்தேன்.]]></a:t>
+              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6372,51 +6937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -6451,51 +7016,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493611" r:id="rId1"/>
+    <p:sldLayoutId id="2474525326" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6903,54 +7468,94 @@
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide58.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide59.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide59.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide60.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide60.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide61.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7079,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നോടു കല്പിച്ച കച്ച എടുത്തുകൊൾക എന്നരുളിച്ചെയ്തു.]]></a:t>
+              <a:t><![CDATA[উপবিষ্ট রাজাদের, যাজকদের, ভাব্বাদীদের এবং জেরুশালেমের সমস্ত লোকদের মত্ততায পূর্ণ করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7211,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അങ്ങനെ ഞാൻ ഫ്രാത്തിന്നരികെ ചെന്നു, ഒളിച്ചുവെച്ചിരുന്ന സ്ഥലത്തു നിന്നു കച്ച മാന്തി എടുത്തു; എന്നാൽ]]></a:t>
+              <a:t><![CDATA[14. যিহূদার লোকরা আমার কারণে হোঁচট খাবে এবং পরস্পরের ঘাড়ে পড়বে| পিতাপুত্র মিলেও পা জড়াজড়ি করবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7343,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കച്ച കേടുപിടിച്ചു ഒന്നിന്നും കൊള്ളരുതാതെ ആയിരുന്നു.]]></a:t>
+              <a:t><![CDATA[আর হোঁচট খেযে আছড়ে পড়বে|”‘ এই হল প্রভুর বার্তা| “‘আমার সমবেদনাকে আমি যিহূদার লোকদের ধ্বংস করা থেকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7475,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. യഹോവയുടെ അരുളപ്പാടു എനിക്കുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[বিরত করতে দেব না| যিহূদার লোকদের ধ্বংস করার ক্ষেত্রে আমি বিন্দুমাত্র বিচলিত হব না|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7607,51 +8212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇങ്ങനെ ഞാൻ യെഹൂദയുടെ ഗർവ്വവും യെരൂശലേമിന്റെ മഹാഗർവ്വവും]]></a:t>
+              <a:t><![CDATA[15. মনোয়োগ দিয়ে শোন| প্রভু তোমাদের সঙ্গে কথা বলেছেন| তোমরা গর্ব করো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7739,51 +8344,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കെടുത്തുകളയും.]]></a:t>
+              <a:t><![CDATA[16. তোমাদের প্রভু ঈশ্বরকে সম্মান করো| তাঁর প্রশংসা করো| না হলে তিনি অন্ধকার বয়ে আনবেন| যেখানে তোমরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7871,51 +8476,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. എന്റെ വചനം കേൾപ്പാൻ മനസ്സില്ലാതെ ഹൃദയത്തിന്റെ ശാഠ്യംപോലെ നടക്കയും അന്യദേവന്മാരെ സേവിച്ചു]]></a:t>
+              <a:t><![CDATA[আলোর জন্য অপেক্ষা করছ এবং আশা করছ, সেই অন্ধকার পাহাড়গুলিতে হোঁচট খাবার আগে এবং পড়বার আগে প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8003,51 +8608,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നമസ്കരിക്കേണ്ടതിന്നു അവരോടു ചേരുകയും ചെയ്യുന്ന ഈ ദുഷ്ടജനം ഒന്നിന്നും കൊള്ളരുതാത്ത ഈ കച്ചപോലെ]]></a:t>
+              <a:t><![CDATA[প্রশংসা কর, নাহলে তিনি সেটাকে ভযাবহ অন্ধকারে পরিণত করবেন| তিনি আলোটিকে গাঢ় অন্ধকারে পরিবর্তিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8135,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയിത്തീരും.]]></a:t>
+              <a:t><![CDATA[করবেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8267,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. കച്ച ഒരു മനുഷ്യന്റെ അരയോടു പറ്റിയിരിക്കുന്നതുപോലെ ഞാൻ യിസ്രായേൽഗൃഹത്തെ മുഴുവനും യെഹൂദാഗൃഹത്തെ]]></a:t>
+              <a:t><![CDATA[17. যদি তোমরা প্রভুর কথা না শোন, তোমাদের অহঙ্কার আমাকে ভীষণ দুঃখ দেবে| আমি মুখ লুকিয়ে চিত্কার করে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8399,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യഹോവ എന്നോടു: നീ ചെന്നു, ഒരു ചണനൂൽക്കച്ച വാങ്ങി നിന്റെ അരെക്കു കെട്ടുക; അതിനെ വെള്ളത്തിൽ ഇടരുതു]]></a:t>
+              <a:t><![CDATA[11. এক জন ব্যক্তি য়েমন করে কোমরে কটি বস্ত্র জড়ায ঠিক তেমন করে আমি ইস্রায়েল এবং যিহূদার সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8531,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുഴുവനും എനിക്കു ജനവും കീർത്തിയും പ്രശംസയും അലങ്കാരവും ആകേണ്ടതിന്നു എന്നോടു പറ്റിയിരിക്കുമാറാക്കി;]]></a:t>
+              <a:t><![CDATA[কাঁদব| আমার চোখ দিয়ে অঝোরে অশ্রু-ধারা বইতে থাকবে| কারণ প্রভুর পালকে বন্দী করে নিয়ে যাওয়া হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8663,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവർക്കോ അനുസരിപ്പാൻ മനസ്സായില്ല എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[18. রাজা এবং তাঁর স্ত্রীকে বলো, “সিংহাসন থেকে নেমে এসো| তোমাদের চোখ ধাঁধানো রাজমুকুট মাথা থেকে খসে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8795,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അതുകൊണ്ടു നീ അവരോടു പറയേണ്ടതു: എല്ലാതുരുത്തിയിലും വീഞ്ഞു നിറയും എന്നു യിസ്രായേലിന്റെ ദൈവമായ]]></a:t>
+              <a:t><![CDATA[পড়ছে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8927,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവ അരുളിച്ചെയ്യുന്നു; എല്ലാതുരുത്തിയിലും വീഞ്ഞു നിറയും എന്നു ഞങ്ങൾ അറിയുന്നില്ലയോ എന്നു അവർ]]></a:t>
+              <a:t><![CDATA[19. নেগেভের মরু শহরগুলিতে তালা লাগানো হয়েছে এবং কোন ব্যক্তি তা খুলতে পারবে না| যিহূদার সমস্ত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9059,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്നോടു ചോദിക്കും.]]></a:t>
+              <a:t><![CDATA[মানুষকে নির্বাসনে পাঠানো হয়েছে| তাদের জেলের কয়েদীদের মতো বয়ে নিয়ে যাওয়া হয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9191,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. അതിന്നു നീ അവരോടു പറയേണ്ടതു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഈ ദേശത്തിലെ സർവ്വനിവാസികളെയും]]></a:t>
+              <a:t><![CDATA[20. জেরুশালেম দেখ! উত্তর দিক থেকে শএুরা আসছে| তোমার মেষের পালকোথায়? ঈশ্বর তোমাদের ঐ চমত্কার মেষের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9323,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദാവീദിന്റെ സിംഹാസനത്തിൽ ഇരിക്കുന്ന രാജാക്കന്മാരെയും പൂരോഹിതന്മാരെയും പ്രവാചകന്മാരെയും യെരൂശലേമിലെ]]></a:t>
+              <a:t><![CDATA[পালটি দিয়েছিলেন| তোমাদের ওটার দেখাশোনা করবার কথা ছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9455,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വനിവാസികളെയും ഞാൻ ലഹരികൊണ്ടു നിറെക്കും.]]></a:t>
+              <a:t><![CDATA[21. প্রভু যখন তোমার কাছে তোমার মেষের পালের হিসেব দিতে বলবেন, তখন তুমি কি বলবে? কথা ছিল তুমি তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9587,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ അവരെ അന്യോന്യവും പിതാക്കന്മാരെയും പുത്രന്മാരെയും തമ്മിലും മുട്ടി നശിക്കുമാറാക്കും എന്നു]]></a:t>
+              <a:t><![CDATA[লোকদের ঈশ্বর সম্বন্ধে শিক্ষা দেবে| তোমার নেতাদের তাদের নেতৃত্ব দেবার কথা ছিল| কিন্তু তারা তাদের কাজ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9719,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടു; അവരെ നശിപ്പിക്കയല്ലാതെ ഞാൻ അവരോടു കനിവോ ക്ഷമയോ കരുണയോ കാണിക്കയില്ല.]]></a:t>
+              <a:t><![CDATA[করেনি| তাই তোমাকে বেশী দুঃখ যন্ত্রণা সহ্য করতে হবে| সে যন্ত্রণা হবে একজন মহিলার প্রসব যন্ত্রণার মতো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9851,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു കല്പിച്ചു.]]></a:t>
+              <a:t><![CDATA[লোককে আমার কোমরের চারপাশে জড়িয়ে নিলাম| এটি হল প্রভুর বার্তা| “আমি ঐ সব মানুষদের নিজের লোকে পরিণত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9983,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിങ്ങൾ കേൾപ്പിൻ, ചെവിതരുവിൻ; ഗർവ്വിക്കരുതു; യഹോവയല്ലോ അരുളിച്ചെയ്യുന്നതു.]]></a:t>
+              <a:t><![CDATA[22. তুমি হয়তো নিজেকে জিজ্ঞেস করবে, “আমার ক্ষেত্রে এইসব খারাপ ব্যাপারগুলো কেন ঘটল?” তোমার অনেক পাপের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10115,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ഇരുട്ടാകുന്നതിന്നും നിങ്ങളുടെ കാൽ അന്ധകാരപർവ്വതങ്ങളിൽ ഇടറിപ്പോകുന്നതിന്നും മുമ്പെ നിങ്ങളുടെ]]></a:t>
+              <a:t><![CDATA[জন্য ঐ সব ঘটেছে| তোমার পোশাক ছিঁড়ে ফেলা হয়েছে এবং তোমার জুতোকেই নিয়ে চলে গেছে| তারা তোমাকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10247,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദൈവമായ യഹോവെക്കു ബഹുമാനം കൊടുപ്പിൻ; അല്ലെങ്കിൽ നിങ്ങൾ പ്രകാശത്തിന്നു കാത്തിരിക്കെ അവൻ അന്ധതമസ്സും]]></a:t>
+              <a:t><![CDATA[বিব্রত, বিরক্ত করার জন্যই ওগুলো করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10379,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂരിരുട്ടും വരുത്തും.]]></a:t>
+              <a:t><![CDATA[1. প্রভু আমাকে যা বলেছেন তা হল: “যিরমিয়, যাও একটি ক্ষৌম কটি বস্ত্র কিনে আনো এবং ওটি তোমার কটিদেশের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10511,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. നിങ്ങൾ കേട്ടനുസരിക്കയില്ലെങ്കിൽ ഞാൻ നിങ്ങളുടെ ഗർവ്വം നിമിത്തം രഹസ്യത്തിൽ കരയും; യഹോവയുടെ ആട്ടിൻ]]></a:t>
+              <a:t><![CDATA[চারপাশে শক্ত করে জড়াও| ওটিকে ভিজতে দিও না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10643,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂട്ടത്തെ പിടിച്ചു കൊണ്ടുപോയിരിക്കയാൽ ഞാൻ ഏറ്റവും കരഞ്ഞു കണ്ണുനീരൊഴുക്കും.]]></a:t>
+              <a:t><![CDATA[23. এক জন কালো চামড়ার মানুষ কখনও তার গায়ের রক্ত পালটাতে পারে না| এবং চিতাও তার গায়ের দাগ পালটাতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10775,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. നീ രാജാവിനോടും രാജമാതാവിനോടും: താഴെ ഇറങ്ങി ഇരിപ്പിൻ; നിങ്ങളുടെ ചൂഡാമണിയായ ഭംഗിയുള്ള കിരീടം]]></a:t>
+              <a:t><![CDATA[পারে না| সেই রকম ভাবে জেরুশালেম তুমি কোনদিন পালটাবে না এবং ভাল কাজ করতে পারবে না| তুমি সর্বদাই খারাপ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10907,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിലത്തു വീണിരിക്കുന്നു എന്നു പറക.]]></a:t>
+              <a:t><![CDATA[কাজ করবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11039,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. തെക്കുള്ള പട്ടണങ്ങൾ അടെക്കപ്പെട്ടിരിക്കുന്നു; തുറപ്പാൻ ആരുമില്ല; യെഹൂദയെ മുഴുവനും പിടിച്ചു]]></a:t>
+              <a:t><![CDATA[2. সুতরাং আমি একটি কটি বস্ত্র কিনে আনলাম| প্রভুর কথা মতো কোমরে জড়িয়ে নিলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11171,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോയി, അശേഷം പിടിച്ചു കൊണ്ടുപോയി.]]></a:t>
+              <a:t><![CDATA[24. “আমি তোমাকে জোর করে ঘর ছাড়া করবো| তুমি দিকবিদিক ছোটাছুটি করবে| তুমি ভূষির মতো মরু ঝড়ে উড়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11303,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. അങ്ങനെ ഞാൻ യഹോവയുടെ കല്പനപ്രകാരം ഒരു കച്ച വാങ്ങി അരെക്കു കെട്ടി.]]></a:t>
+              <a:t><![CDATA[করার জন্যই এটা করেছিলাম| ওরা আমার নিজস্ব লোকে পরিণত হলে আমি মান সম্মান খ্যাতি সব কিছু পেতাম| কিন্তু]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11435,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. നീ എന്നെ മറന്നു വ്യാജത്തിൽ ആശ്രയിച്ചിരിക്കകൊണ്ടു ഇതു നിന്റെ ഓഹരിയും ഞാൻ നിനക്കു അളന്നുതന്ന]]></a:t>
+              <a:t><![CDATA[যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11567,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അംശവും ആകുന്നു എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[3. দ্বিতীয়বার প্রভুর বার্তা আমার কাছে এলো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11699,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. നീ തലപൊക്കി വടക്കു നിന്നു വരുന്നവരെ നോക്കുക; നിനക്കു നല്കിയിരുന്ന കൂട്ടം, നിന്റെ മനോഹരമായ]]></a:t>
+              <a:t><![CDATA[25. এসবই তোমাদের ভাগ্য়ে ঘটবে| তোমাদের ব্যাপারে আমার এটাই পরিকল্পনা|” এই হল প্রভুর বার্তা| “কেন এটা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11831,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആട്ടിൻ കൂട്ടം എവിടെ?]]></a:t>
+              <a:t><![CDATA[ঘটবে? কারণ তুমি আমায় ভুলে গিয়েছিলে| তুমি মূর্ত্তিদের বিশ্বাস করেছিলে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11963,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. അതുകൊണ്ടു ഞാനും നിന്റെ നഗ്നത പ്രത്യക്ഷമാകേണ്ടതിന്നു നിന്റെ വസ്ത്രത്തിന്റെ വിളുമ്പു നിന്റെ]]></a:t>
+              <a:t><![CDATA[4. এই ছিল বার্তা: “যিরমিয়, কিনে আনা কটিটি পরে তুমি ফরাত্‌ নদীর কাছে যাও| সেখানে কটিটি একটি পাথরের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12095,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മുഖത്തിന്നു മീതെ പൊക്കിവെക്കും.]]></a:t>
+              <a:t><![CDATA[ফাঁকে লুকিয়ে রাখো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12227,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. നിനക്കു സഖികളായിരിപ്പാൻ നീ തന്നേ ശീലിപ്പിച്ചവരെ അവൻ നിനക്കു തലവന്മാരായി നിയമിക്കുന്നു എങ്കിൽ നീ]]></a:t>
+              <a:t><![CDATA[26. জেরুশালেম আমি তোমাকে উলঙ্গ করে ছাড়ব| সবাই তোমাকে দেখবে| তুমি লজ্জিত হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12359,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്തു പറയും? നോവു കിട്ടിയ സ്ത്രീയെപ്പോലെ നിനക്കു വേദന പിടിക്കയില്ലയോ?]]></a:t>
+              <a:t><![CDATA[27. তোমার ভযাবহ কাজ আমি দেখেছি| আমি তোমাকে একজন ব্যাভিচারিণীর মত হাসিমুখে তোমার প্রেমিকদের সঙ্গে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12491,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ഇങ്ങനെ എനിക്കു ഭവിപ്പാൻ സംഗതി എന്തു എന്നു നീ ഹൃദയത്തിൽ ചോദിക്കുന്നുവെങ്കിൽ--നിന്റെ]]></a:t>
+              <a:t><![CDATA[য়ৌনসহবাস করতে দেখেছি| আমি তোমাকে মাঠে-ঘাটে এবং পাহাড় চূড়ায় বেশ্যার মত ব্যবহার করতে দেখেছি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12623,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അകൃത്യബഹുത്വം നിമിത്തം നിന്റെ വസ്ത്രത്തിന്റെ വിളുമ്പു നീങ്ങിയും നിന്റെ കുതികാലിന്നു അപമാനം വന്നും]]></a:t>
+              <a:t><![CDATA[জেরুশালেম! এর জন্য তোমার জীবনে চরম দুর্দিন ঘনিয়ে আসবে| আমি অবাক হয়ে ভাবছি আর কতদিন তুমি এইসব নোংরা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12755,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യഹോവയുടെ അരുളപ്പാടു രണ്ടാം പ്രാവശ്യം എനിക്കുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[ওরা আমার কথা শুনল না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12887,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[পাপ কাজ করে যাবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13019,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. കൂശ്യന്നു തന്റെ ത്വക്കും പുള്ളിപ്പുലിക്കു തന്റെ പുള്ളിയും മാറ്റുവാൻ കഴിയുമോ? എന്നാൽ ദോഷം]]></a:t>
+              <a:t><![CDATA[5. সুতরাং আমি প্রভুর কথা মতো ফসু নদীর কাছে গিয়ে কটিটি লুকিয়ে রাখলাম|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13151,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്‍വാൻ ശീലിച്ചിരിക്കുന്ന നിങ്ങൾക്കും നന്മ ചെയ്‍വാൻ കഴിയും.]]></a:t>
+              <a:t><![CDATA[6. অনেকদিন পরে প্রভু আমাকে বললেন, “যিরমিয়, এখন তুমি আবার ফরাত্‌ নদীর কাছে গিয়ে লুকোনো কটিটি নিয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13283,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. നിന്റെ വ്യഭിചാരം, മദഗർജ്ജനം, വേശ്യാവൃത്തിയുടെ വഷളത്വം എന്നീ മ്ളേച്ഛതകളെ ഞാൻ വയലുകളിലെ]]></a:t>
+              <a:t><![CDATA[এসো|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13415,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുന്നുകളിന്മേൽ കണ്ടിരിക്കുന്നു; യെരൂശലേമേ, നിനക്കു അയ്യോ കഷ്ടം! നിർമ്മലയായിരിപ്പാൻ നിനക്കു]]></a:t>
+              <a:t><![CDATA[7. তখন আমি আবার ফরাতের কাছে গিয়ে পাথরের ফাঁক থেকে কটিটি বের করার পর দেখলাম য়ে ওটা নষ্ট হয়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13547,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനസ്സില്ല; ഇങ്ങനെ ഇനി എത്രത്തോളം?]]></a:t>
+              <a:t><![CDATA[গিয়েছে| আর কোন মতেই ওটা পরার মতো অবস্থায় নেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13679,51 +14284,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ആകയാൽ ഞാൻ അവരെ മരുഭൂമിയിലെ കാറ്റത്തു പാറിപ്പോകുന്ന താളടിപോലെ ചിതറിച്ചുകളയും.]]></a:t>
+              <a:t><![CDATA[8. তখন আবার প্রভুর বার্তা আমার কাছে এলো|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide57.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[9. প্রভু যা বলেছিলেন, “য়েমন ঐ কটিটি নষ্ট হয়ে গিয়েছে ঠিক তেমনি আমি যিহূদা এবং জেরুশালেমের অহঙ্কারী]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide58.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মানুষদের ধ্বংস করে দেব| তাদের দর্প চূর্ণ করব|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide59.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[10. আমি যিহূদার সমস্ত দুষ্ট ও অহঙ্কারী লোকদের ধ্বংস করে দেব| তারা আমার বার্তাসমূহ শুনতে অস্বীকার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13811,51 +14812,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. നീ വാങ്ങി അരെക്കു കെട്ടിയ കച്ച എടുത്തു പറുപ്പെട്ടു ഫ്രാത്തിന്നരികത്തു ചെന്നു, അവിടെ ഒരു പാറയുടെ]]></a:t>
+              <a:t><![CDATA[12. “যিরমিয়, যিহূদার লোকদের বলো: ‘প্রভু, ইস্রায়েলের ঈশ্বর যা বললেন তা হল: চামড়ার তৈরী প্রত্যেকটি]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide60.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করেছিল| তারা একগুঁযে, জেদী| তারা নিজের মতো করে চলেছে| তারা অন্য দেবতাদের পূজা করেছে| যিহূদার লোকদের]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 13]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide61.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[অবস্থা হবে ঐ কটির মতো| তারা ধ্বংস হবেই|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13943,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിള്ളലിൽ ഒളിച്ചു വെക്കുക.]]></a:t>
+              <a:t><![CDATA[দ্রাক্ষারস রাখার থলি দ্রাক্ষারসে ভরে থাকা উচিত্‌|’ ওরা তোমাকে মৃদু হেসে বলবে, ‘আমরা কি জানি না য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14075,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. യഹോവ എന്നോടു കല്പിച്ചതു പോലെ ഞാൻ ചെന്നു അതു ഫ്രാത്തിന്നരികെ ഒളിച്ചുവെച്ചു.]]></a:t>
+              <a:t><![CDATA[প্রতিটি চামড়ার তৈরী দ্রাক্ষারস রাখার থলি দ্রাক্ষারসে পূর্ণ থাকা উচিত্‌|’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14207,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഏറിയ നാൾ കഴിഞ്ഞശേഷം യഹോവ എന്നോടു: നീ പുറപ്പെട്ടു ഫ്രാത്തിന്നരികെ ചെന്നു, അവിടെ ഒളിച്ചുവെപ്പാൻ]]></a:t>
+              <a:t><![CDATA[13. তখন তুমি তাদের বলবে, ‘প্রভু যা বলেছেন তা হল: আমি এই দেশের সমস্ত লোককে অর্থাত্‌ দাযূদের সিংহাসনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14268,91 +15533,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme28">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme28">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14378,51 +15643,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme28">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14553,51 +15818,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>56</Slides>
+  <Slides>61</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>