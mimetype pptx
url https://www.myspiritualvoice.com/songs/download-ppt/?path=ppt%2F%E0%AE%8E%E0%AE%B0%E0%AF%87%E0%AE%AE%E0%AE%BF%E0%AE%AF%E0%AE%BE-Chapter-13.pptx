--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -101,62 +101,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...10 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -192,56 +180,50 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
-    <p:sldId id="311" r:id="rId58"/>
-[...4 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -394,59 +376,53 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
-[...7 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
+              <a:t><![CDATA[6. And it came to pass after many days, that the LORD said unto me, Arise, go to Euphrates, and take the girdle from thence, which I commanded you to hide there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Then I went to Euphrates, and dug, and took the girdle from the place where I had hid it: and, behold, the girdle was ruined, it was profitable for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[7. Then I went to Euphrates, and dug, and took the girdle from the place where I had hid it: and, behold, the girdle was ruined, it was profitable for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[8. Then the word of the LORD came unto me, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீங்கள் செவிகொடுத்துக் கேளுங்கள்; மேட்டிமையாய் இராதேயுங்கள்; கர்த்தர் விளம்பினார்.]]></a:t>
+              <a:t><![CDATA[9. Thus says the LORD, After this manner will I ruin the pride of Judah, and the great pride of Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[10. This evil people, which refuse to hear my words, which walk in the imagination of their heart, and walk after other gods, to serve them, and to worship them, shall even be as this girdle, which is good for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[10. This evil people, which refuse to hear my words, which walk in the imagination of their heart, and walk after other gods, to serve them, and to worship them, shall even be as this girdle, which is good for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[10. This evil people, which refuse to hear my words, which walk in the imagination of their heart, and walk after other gods, to serve them, and to worship them, shall even be as this girdle, which is good for nothing.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும் நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
+              <a:t><![CDATA[11. For as the girdle cleaves to the loins of a man, so have I caused to cleave unto me the whole house of Israel and the whole house of Judah, says the LORD; that they might be unto me for a people, and for a name, and for a praise, and for a glory: but they would not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து, கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
+              <a:t><![CDATA[11. For as the girdle cleaves to the loins of a man, so have I caused to cleave unto me the whole house of Israel and the whole house of Judah, says the LORD; that they might be unto me for a people, and for a name, and for a praise, and for a glory: but they would not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD unto me, Go and get you a linen girdle, and put it upon your loins, and put it not in water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து, கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
+              <a:t><![CDATA[11. For as the girdle cleaves to the loins of a man, so have I caused to cleave unto me the whole house of Israel and the whole house of Judah, says the LORD; that they might be unto me for a people, and for a name, and for a praise, and for a glory: but they would not hear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore you shall speak unto them this word; Thus says the LORD God of Israel, Every bottle shall be filled with wine: and they shall say unto you, Do we not certainly know that every bottle shall be filled with wine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
+              <a:t><![CDATA[12. Therefore you shall speak unto them this word; Thus says the LORD God of Israel, Every bottle shall be filled with wine: and they shall say unto you, Do we not certainly know that every bottle shall be filled with wine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும் குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[12. Therefore you shall speak unto them this word; Thus says the LORD God of Israel, Every bottle shall be filled with wine: and they shall say unto you, Do we not certainly know that every bottle shall be filled with wine?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும் குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
+              <a:t><![CDATA[13. Then shall you say unto them, Thus says the LORD, Behold, I will fill all the inhabitants of this land, even the kings that sit upon David's throne, and the priests, and the prophets, and all the inhabitants of Jerusalem, with drunkenness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
+              <a:t><![CDATA[13. Then shall you say unto them, Thus says the LORD, Behold, I will fill all the inhabitants of this land, even the kings that sit upon David's throne, and the priests, and the prophets, and all the inhabitants of Jerusalem, with drunkenness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
+              <a:t><![CDATA[13. Then shall you say unto them, Thus says the LORD, Behold, I will fill all the inhabitants of this land, even the kings that sit upon David's throne, and the priests, and the prophets, and all the inhabitants of Jerusalem, with drunkenness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
+              <a:t><![CDATA[14. And I will dash them one against another, even the fathers and the sons together, says the LORD: I will not pity, nor spare, nor have mercy, but destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
+              <a:t><![CDATA[14. And I will dash them one against another, even the fathers and the sons together, says the LORD: I will not pity, nor spare, nor have mercy, but destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள் உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
+              <a:t><![CDATA[14. And I will dash them one against another, even the fathers and the sons together, says the LORD: I will not pity, nor spare, nor have mercy, but destroy them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD unto me, Go and get you a linen girdle, and put it upon your loins, and put it not in water.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
+              <a:t><![CDATA[15. Hear all of you, and give ear; be not proud: for the LORD has spoken.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
+              <a:t><![CDATA[16. Give glory to the LORD your God, before he cause darkness, and before your feet stumble upon the dark mountains, and, while all of you look for light, he turn it into the shadow of death, and make it gross darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
+              <a:t><![CDATA[16. Give glory to the LORD your God, before he cause darkness, and before your feet stumble upon the dark mountains, and, while all of you look for light, he turn it into the shadow of death, and make it gross darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்; அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Give glory to the LORD your God, before he cause darkness, and before your feet stumble upon the dark mountains, and, while all of you look for light, he turn it into the shadow of death, and make it gross darkness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்; அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
+              <a:t><![CDATA[17. But if all of you will not hear it, my soul shall weep in secret places for your pride; and mine eye shall weep sore, and run down with tears, because the LORD's flock is carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
+              <a:t><![CDATA[17. But if all of you will not hear it, my soul shall weep in secret places for your pride; and mine eye shall weep sore, and run down with tears, because the LORD's flock is carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
+              <a:t><![CDATA[18. Say unto the king and to the queen, Humble yourselves, sit down: for your principalities shall come down, even the crown of your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால் தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
+              <a:t><![CDATA[18. Say unto the king and to the queen, Humble yourselves, sit down: for your principalities shall come down, even the crown of your glory.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நான் கர்த்தருடைய வார்த்தையின்படியே ஒரு கச்சையை வாங்கி, அதை என் அரையிலே கட்டிக்கொண்டேன்.]]></a:t>
+              <a:t><![CDATA[19. The cities of the south shall be shut up, and none shall open them: Judah shall be carried away captive all of it, it shall be wholly carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால் வனாந்தரக் காற்றால் பறக்கடிக்கப்படும் துரும்பைப்போல அவர்களைச் சிதறடிப்பேன்.]]></a:t>
+              <a:t><![CDATA[19. The cities of the south shall be shut up, and none shall open them: Judah shall be carried away captive all of it, it shall be wholly carried away captive.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. So I got a girdle according to the word of the LORD, and put it on my loins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆதலால் வனாந்தரக் காற்றால் பறக்கடிக்கப்படும் துரும்பைப்போல அவர்களைச் சிதறடிப்பேன்.]]></a:t>
+              <a:t><![CDATA[20. Lift up your eyes, and behold them that come from the north: where is the flock that was given you, your beautiful flock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இரண்டாம்விசை கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி: அவர்]]></a:t>
+              <a:t><![CDATA[20. Lift up your eyes, and behold them that come from the north: where is the flock that was given you, your beautiful flock?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. What will you say when he shall punish you? for you have taught them to be captains, and as chief over you: shall not sorrows take you, as a woman in travail?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[21. What will you say when he shall punish you? for you have taught them to be captains, and as chief over you: shall not sorrows take you, as a woman in travail?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும் போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
+              <a:t><![CDATA[21. What will you say when he shall punish you? for you have taught them to be captains, and as chief over you: shall not sorrows take you, as a woman in travail?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும் போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
+              <a:t><![CDATA[22. And if you say in yours heart, Wherefore come these things upon me? For the greatness of yours iniquity are your skirts discovered, and your heels made bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன் மானம் காணப்பட நான் உன் வஸ்திரத்து ஓரங்களை முகமட்டாக எடுத்துப்போடுவேன்.]]></a:t>
+              <a:t><![CDATA[22. And if you say in yours heart, Wherefore come these things upon me? For the greatness of yours iniquity are your skirts discovered, and your heels made bare.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. Can the Ethiopian change his skin, or the leopard his spots? then may all of you also do good, that are accustomed to do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[23. Can the Ethiopian change his skin, or the leopard his spots? then may all of you also do good, that are accustomed to do evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[24. Therefore will I scatter them as the stubble that passes away by the wind of the wilderness.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும் யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும் சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. And the word of the LORD came unto me the second time, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின் முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா? இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
+              <a:t><![CDATA[25. This is your lot, the portion of your measures from me, says the LORD; because you have forgotten me, and trusted in falsehood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் போய் கர்த்தர் எனக்குக் கட்டளையிட்டபடியே அதை ஐப்பிராத்து நதியின் ஓரத்திலே ஒளித்துவைத்தேன்.]]></a:t>
+              <a:t><![CDATA[25. This is your lot, the portion of your measures from me, says the LORD; because you have forgotten me, and trusted in falsehood.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[26. Therefore will I discover your skirts upon your face, that your shame may appear.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
+              <a:t><![CDATA[27. I have seen yours adulteries, and your neighings, the lewdness of your whoredom, and yours abominations on the hills in the fields. Woe unto you, O Jerusalem! will you not be made clean? when shall it once be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5714,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்; ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[27. I have seen yours adulteries, and your neighings, the lewdness of your whoredom, and yours abominations on the hills in the fields. Woe unto you, O Jerusalem! will you not be made clean? when shall it once be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,487 +5823,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்; ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[27. I have seen yours adulteries, and your neighings, the lewdness of your whoredom, and yours abominations on the hills in the fields. Woe unto you, O Jerusalem! will you not be made clean? when shall it once be?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,269 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள் ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. Take the girdle that you have got, which is upon your loins, and arise, go to Euphrates, and hide it there in a hole of the rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. Take the girdle that you have got, which is upon your loins, and arise, go to Euphrates, and hide it there in a hole of the rock.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. So I went, and hid it by Euphrates, as the LORD commanded me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல் உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள் எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
+              <a:t><![CDATA[6. And it came to pass after many days, that the LORD said unto me, Arise, go to Euphrates, and take the girdle from thence, which I commanded you to hide there.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525326" r:id="rId1"/>
+    <p:sldLayoutId id="2478619034" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7460,102 +6782,54 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উপবিষ্ট রাজাদের, যাজকদের, ভাব্বাদীদের এবং জেরুশালেমের সমস্ত লোকদের মত্ততায পূর্ণ করব|]]></a:t>
+              <a:t><![CDATA[ஒளித்துவைக்க நான் உனக்குக் கட்டளையிட்ட கச்சையை அவ்விடத்திலிருந்து எடுத்துக்கொண்டுவா என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. যিহূদার লোকরা আমার কারণে হোঁচট খাবে এবং পরস্পরের ঘাড়ে পড়বে| পিতাপুত্র মিলেও পা জড়াজড়ি করবে]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான் ஐப்பிராத்து நதிக்குப்போய், கச்சையை ஒளித்துவைத்த இடத்திலே தோண்டி அதை எடுத்தேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আর হোঁচট খেযে আছড়ে পড়বে|”‘ এই হল প্রভুর বার্তা| “‘আমার সমবেদনাকে আমি যিহূদার লোকদের ধ্বংস করা থেকে]]></a:t>
+              <a:t><![CDATA[ஆனால், இதோ, அந்தக் கச்சை கெட்டு ஒன்றுக்கும் உதவாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিরত করতে দেব না| যিহূদার লোকদের ধ্বংস করার ক্ষেত্রে আমি বিন্দুমাত্র বিচলিত হব না|”‘]]></a:t>
+              <a:t><![CDATA[8. அப்பொழுது கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. মনোয়োগ দিয়ে শোন| প্রভু তোমাদের সঙ্গে কথা বলেছেন| তোমরা গর্ব করো না|]]></a:t>
+              <a:t><![CDATA[9. இப்படியே நான் யூதாவுடைய பெருமையையும், எருசலேமுடைய மிகுந்த பெருமையையும் கெட்டுப்போகப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তোমাদের প্রভু ঈশ্বরকে সম্মান করো| তাঁর প্রশংসা করো| না হলে তিনি অন্ধকার বয়ে আনবেন| যেখানে তোমরা]]></a:t>
+              <a:t><![CDATA[10. என் வார்த்தைகளைக் கேட்கமாட்டோம் என்று மறுத்து, தங்கள் இருதயத்தின் கடினத்தின்படி நடந்து, அந்நிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আলোর জন্য অপেক্ষা করছ এবং আশা করছ, সেই অন্ধকার পাহাড়গুলিতে হোঁচট খাবার আগে এবং পড়বার আগে প্রভুর]]></a:t>
+              <a:t><![CDATA[தேவர்களைச் சேவிக்கவும் அவர்களைப் பணிந்துகொள்ளவும் அவர்களைப் பின்பற்றுகிற இந்தப் பொல்லாத ஜனங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রশংসা কর, নাহলে তিনি সেটাকে ভযাবহ অন্ধকারে পরিণত করবেন| তিনি আলোটিকে গাঢ় অন্ধকারে পরিবর্তিত]]></a:t>
+              <a:t><![CDATA[ஒன்றுக்கும் உதவாமற்போன இந்தக் கச்சையைப்போலாவார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করবেন|]]></a:t>
+              <a:t><![CDATA[11. கச்சையானது மனுஷனுடைய அரைக்குச் சேர்க்கையாயிருக்கிறதுபோல, நான் இஸ்ரவேல் குடும்பத்தாரனைவரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. যদি তোমরা প্রভুর কথা না শোন, তোমাদের অহঙ্কার আমাকে ভীষণ দুঃখ দেবে| আমি মুখ লুকিয়ে চিত্কার করে]]></a:t>
+              <a:t><![CDATA[யூதாவின் குடும்பத்தாரனைவரையும், எனக்கு ஜனங்களாகவும், கீர்த்தியாகவும், துதியாகவும், மகிமையாகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. এক জন ব্যক্তি য়েমন করে কোমরে কটি বস্ত্র জড়ায ঠিক তেমন করে আমি ইস্রায়েল এবং যিহূদার সমস্ত]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: நீ போய், உனக்கு ஒரு சணல் கச்சையை வாங்கி, அதை உன் அரையிலே கட்டிக்கொள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাঁদব| আমার চোখ দিয়ে অঝোরে অশ্রু-ধারা বইতে থাকবে| কারণ প্রভুর পালকে বন্দী করে নিয়ে যাওয়া হবে|]]></a:t>
+              <a:t><![CDATA[சேர்க்கையாக்கிக் கொண்டேன்; ஆனாலும் அவர்கள் செவிகொடாமற்போனார்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. রাজা এবং তাঁর স্ত্রীকে বলো, “সিংহাসন থেকে নেমে এসো| তোমাদের চোখ ধাঁধানো রাজমুকুট মাথা থেকে খসে]]></a:t>
+              <a:t><![CDATA[12. சகல ஜாடிகளும் திராட்சரசத்திலே நிரப்பப்படுமென்று, இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறார் என்கிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পড়ছে|”]]></a:t>
+              <a:t><![CDATA[வார்த்தையை அவர்களுடனே சொல்; அதற்கு அவர்கள்: சகல ஜாடிகளும் திராட்சரசத்தினாலே நிரப்பப்படுவது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. নেগেভের মরু শহরগুলিতে তালা লাগানো হয়েছে এবং কোন ব্যক্তি তা খুলতে পারবে না| যিহূদার সমস্ত]]></a:t>
+              <a:t><![CDATA[எங்களுக்குத் தெரியாதா என்று உன்னுடனே சொல்லுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[মানুষকে নির্বাসনে পাঠানো হয়েছে| তাদের জেলের কয়েদীদের মতো বয়ে নিয়ে যাওয়া হয়েছে|]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நீ அவர்களை நோக்கி: இதோ, இந்தத் தேசத்தின்குடிகளெல்லாரையும், தாவீதின் சிங்காசனத்தின்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. জেরুশালেম দেখ! উত্তর দিক থেকে শএুরা আসছে| তোমার মেষের পালকোথায়? ঈশ্বর তোমাদের ঐ চমত্কার মেষের]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்திருக்கிற ராஜாக்களையும், ஆசாரியர்களையும், தீர்க்கதரிசிகளையும், எருசலேமின் குடிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পালটি দিয়েছিলেন| তোমাদের ওটার দেখাশোনা করবার কথা ছিল|]]></a:t>
+              <a:t><![CDATA[எல்லாரையும் நான் வெறியினால் நிரப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. প্রভু যখন তোমার কাছে তোমার মেষের পালের হিসেব দিতে বলবেন, তখন তুমি কি বলবে? কথা ছিল তুমি তোমার]]></a:t>
+              <a:t><![CDATA[14. பிதாக்களும் பிள்ளைகளுமாகிய அவர்களை ஒருவர்மேல் ஒருவர் மோதி விழும்படிப்பண்ணுவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের ঈশ্বর সম্বন্ধে শিক্ষা দেবে| তোমার নেতাদের তাদের নেতৃত্ব দেবার কথা ছিল| কিন্তু তারা তাদের কাজ]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; நான் அவர்களை அழிப்பதேயன்றி மன்னிப்பதுமில்லை, தப்பவிடுவதுமில்லை இரங்குவதுமில்லையென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করেনি| তাই তোমাকে বেশী দুঃখ যন্ত্রণা সহ্য করতে হবে| সে যন্ত্রণা হবে একজন মহিলার প্রসব যন্ত্রণার মতো|]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোককে আমার কোমরের চারপাশে জড়িয়ে নিলাম| এটি হল প্রভুর বার্তা| “আমি ঐ সব মানুষদের নিজের লোকে পরিণত]]></a:t>
+              <a:t><![CDATA[அதைத் தண்ணீரிலே படவொட்டாதே என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. তুমি হয়তো নিজেকে জিজ্ঞেস করবে, “আমার ক্ষেত্রে এইসব খারাপ ব্যাপারগুলো কেন ঘটল?” তোমার অনেক পাপের]]></a:t>
+              <a:t><![CDATA[15. நீங்கள் செவிகொடுத்துக் கேளுங்கள்; மேட்டிமையாய் இராதேயுங்கள்; கர்த்தர் விளம்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জন্য ঐ সব ঘটেছে| তোমার পোশাক ছিঁড়ে ফেলা হয়েছে এবং তোমার জুতোকেই নিয়ে চলে গেছে| তারা তোমাকে]]></a:t>
+              <a:t><![CDATA[16. அவர் அந்தகாரத்தை வரப்பண்ணுவதற்கு முன்னும், இருண்ட மலைகளில் உங்கள் கால்கள் இடறுவதற்கு முன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বিব্রত, বিরক্ত করার জন্যই ওগুলো করেছে|]]></a:t>
+              <a:t><![CDATA[நீங்கள் வெளிச்சத்துக்குக் காத்திருக்கும்போது, அவர் அதை அந்தகாரமும் காரிருளுமாக மாறப்பண்ணுவதற்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. প্রভু আমাকে যা বলেছেন তা হল: “যিরমিয়, যাও একটি ক্ষৌম কটি বস্ত্র কিনে আনো এবং ওটি তোমার কটিদেশের]]></a:t>
+              <a:t><![CDATA[முன்னும், உங்கள் தேவனாகிய கர்த்தருக்கு மகிமையைச் செலுத்துங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[চারপাশে শক্ত করে জড়াও| ওটিকে ভিজতে দিও না|”]]></a:t>
+              <a:t><![CDATA[17. நீங்கள் இதை கேளாமற்போனீர்களானால், என் ஆத்துமா மறைவிடங்களில் உங்கள் பெருமையினிமித்தம் துக்கித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. এক জন কালো চামড়ার মানুষ কখনও তার গায়ের রক্ত পালটাতে পারে না| এবং চিতাও তার গায়ের দাগ পালটাতে]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய மந்தை சிறைப்பட்டுப்போனதென்று என் கண்மிகவும் அழுது கண்ணீர் சொரியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পারে না| সেই রকম ভাবে জেরুশালেম তুমি কোনদিন পালটাবে না এবং ভাল কাজ করতে পারবে না| তুমি সর্বদাই খারাপ]]></a:t>
+              <a:t><![CDATA[18. நீங்கள் ராஜாவையும் ராஜாத்தியையும் நோக்கி: தாழவந்து உட்காருங்கள்; உங்கள் சிரசின் சிங்காரமாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[কাজ করবে|]]></a:t>
+              <a:t><![CDATA[உங்கள் மகிமையின் கிரீடம் விழுந்ததென்று சொல்லுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. সুতরাং আমি একটি কটি বস্ত্র কিনে আনলাম| প্রভুর কথা মতো কোমরে জড়িয়ে নিলাম|]]></a:t>
+              <a:t><![CDATA[19. தெற்கிலுள்ள பட்டணங்கள் அடைக்கப்பட்டன; அவைகளைத் திறப்பார் இல்லை; யூதா அனைத்தும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. “আমি তোমাকে জোর করে ঘর ছাড়া করবো| তুমি দিকবিদিক ছোটাছুটি করবে| তুমি ভূষির মতো মরু ঝড়ে উড়ে]]></a:t>
+              <a:t><![CDATA[குடிவிலக்கப்பட்டுப்போம்; அது சமூலமாய்ச் சிறைப்பட்டுப்போம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করার জন্যই এটা করেছিলাম| ওরা আমার নিজস্ব লোকে পরিণত হলে আমি মান সম্মান খ্যাতি সব কিছু পেতাম| কিন্তু]]></a:t>
+              <a:t><![CDATA[2. நான் கர்த்தருடைய வார்த்தையின்படியே ஒரு கச்சையை வாங்கி, அதை என் அரையிலே கட்டிக்கொண்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যাবে|]]></a:t>
+              <a:t><![CDATA[20. உங்கள் கண்களை ஏறெடுத்து, வடக்கேயிருந்து வருகிறவர்களை பாருங்கள்; உனக்குக் கொடுக்கப்பட்டிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. দ্বিতীয়বার প্রভুর বার্তা আমার কাছে এলো|]]></a:t>
+              <a:t><![CDATA[மந்தையும், உன் மகிமையான ஆட்டுக்கிடையும் எங்கே?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. এসবই তোমাদের ভাগ্য়ে ঘটবে| তোমাদের ব্যাপারে আমার এটাই পরিকল্পনা|” এই হল প্রভুর বার্তা| “কেন এটা]]></a:t>
+              <a:t><![CDATA[21. அவர் உன்னை விசாரிக்கும்போது என்ன சொல்லுவாய்? அவர்கள் உன்மேல் ஆதிக்கக்காரரும் தலைவருமாயிருக்க, நீ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ঘটবে? কারণ তুমি আমায় ভুলে গিয়েছিলে| তুমি মূর্ত্তিদের বিশ্বাস করেছিলে|]]></a:t>
+              <a:t><![CDATA[அவர்களைப் பழக்குவித்தாயே; கர்ப்பவதிக்குப் பிரசவவேதனை உண்டாகும்போது உண்டாகும் வேதனைகளைப்போல் வேதனைகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. এই ছিল বার্তা: “যিরমিয়, কিনে আনা কটিটি পরে তুমি ফরাত্‌ নদীর কাছে যাও| সেখানে কটিটি একটি পাথরের]]></a:t>
+              <a:t><![CDATA[உன்னைப் பிடிப்பதில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ফাঁকে লুকিয়ে রাখো|”]]></a:t>
+              <a:t><![CDATA[22. இவைகள் எனக்கு நேரிட்டது ஏதென்று நீ உன் இருதயத்தில் சொன்னாயாகில், உன் திரளான அக்கிரமத்தினிமித்தமே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. জেরুশালেম আমি তোমাকে উলঙ্গ করে ছাড়ব| সবাই তোমাকে দেখবে| তুমি লজ্জিত হবে|]]></a:t>
+              <a:t><![CDATA[உன் ஓரங்கள் விலக்கப்பட்டு, உன் பாதங்கள் பலவந்தஞ்செய்யப்படுகின்றன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12238,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. তোমার ভযাবহ কাজ আমি দেখেছি| আমি তোমাকে একজন ব্যাভিচারিণীর মত হাসিমুখে তোমার প্রেমিকদের সঙ্গে]]></a:t>
+              <a:t><![CDATA[23. எத்தியோப்பியன் தன் தோலையும், சிவிங்கி தன் புள்ளிகளையும் மாற்றக்கூடுமோ? கூடுமானால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12370,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ৌনসহবাস করতে দেখেছি| আমি তোমাকে মাঠে-ঘাটে এবং পাহাড় চূড়ায় বেশ্যার মত ব্যবহার করতে দেখেছি|]]></a:t>
+              <a:t><![CDATA[தீமைசெய்யப்பழகின நீங்களும் நன்மைசெய்யக்கூடும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12502,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জেরুশালেম! এর জন্য তোমার জীবনে চরম দুর্দিন ঘনিয়ে আসবে| আমি অবাক হয়ে ভাবছি আর কতদিন তুমি এইসব নোংরা]]></a:t>
+              <a:t><![CDATA[24. ஆதலால் வனாந்தரக் காற்றால் பறக்கடிக்கப்படும் துரும்பைப்போல அவர்களைச் சிதறடிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12634,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ওরা আমার কথা শুনল না|”]]></a:t>
+              <a:t><![CDATA[3. இரண்டாம்விசை கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி: அவர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +12766,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[পাপ কাজ করে যাবে|”]]></a:t>
+              <a:t><![CDATA[25. என்னை மறந்து, பொய்யை நம்பினபடியினாலே, இது உன்னுடைய வீதமும், என்னால் உனக்கு அளக்கப்படும் உன்னுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +12898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. সুতরাং আমি প্রভুর কথা মতো ফসু নদীর কাছে গিয়ে কটিটি লুকিয়ে রাখলাম|]]></a:t>
+              <a:t><![CDATA[பங்குமாயிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13030,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. অনেকদিন পরে প্রভু আমাকে বললেন, “যিরমিয়, এখন তুমি আবার ফরাত্‌ নদীর কাছে গিয়ে লুকোনো কটিটি নিয়ে]]></a:t>
+              <a:t><![CDATA[26. உன் மானம் காணப்பட நான் உன் வஸ்திரத்து ஓரங்களை முகமட்டாக எடுத்துப்போடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13162,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এসো|”]]></a:t>
+              <a:t><![CDATA[27. உன் விபசாரங்களையும், உன் கனைக்குதல்களையும், வெளியிலே மேடுகளின்மேல் நீ பண்ணின வேசித்தனத்தின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. তখন আমি আবার ফরাতের কাছে গিয়ে পাথরের ফাঁক থেকে কটিটি বের করার পর দেখলাম য়ে ওটা নষ্ট হয়ে]]></a:t>
+              <a:t><![CDATA[முறைகேடுகளாகிய உன் அவருப்புகளையும் நான் கண்டேன்; எருசலேமே, உனக்கு ஐயோ! நீ சுத்திகரிக்கப்படமாட்டாயா?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,579 +13426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[গিয়েছে| আর কোন মতেই ওটা পরার মতো অবস্থায় নেই|]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[10. আমি যিহূদার সমস্ত দুষ্ট ও অহঙ্কারী লোকদের ধ্বংস করে দেব| তারা আমার বার্তাসমূহ শুনতে অস্বীকার]]></a:t>
+              <a:t><![CDATA[இது இன்னும் எத்தனை காலத்துக்குப்பின் நடக்கும்? என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. “যিরমিয়, যিহূদার লোকদের বলো: ‘প্রভু, ইস্রায়েলের ঈশ্বর যা বললেন তা হল: চামড়ার তৈরী প্রত্যেকটি]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[অবস্থা হবে ঐ কটির মতো| তারা ধ্বংস হবেই|]]></a:t>
+              <a:t><![CDATA[4. நீ வாங்கினதும் உன் அரையிலிருக்கிறதுமான கச்சையை எடுத்துக்கொண்டு எழுந்து, ஐப்பிராத்து நதிமட்டும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দ্রাক্ষারস রাখার থলি দ্রাক্ষারসে ভরে থাকা উচিত্‌|’ ওরা তোমাকে মৃদু হেসে বলবে, ‘আমরা কি জানি না য়ে]]></a:t>
+              <a:t><![CDATA[போய், அதை அங்கே ஒரு கன்மலை வெடிப்பிலே ஒளித்துவை என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রতিটি চামড়ার তৈরী দ্রাক্ষারস রাখার থলি দ্রাক্ষারসে পূর্ণ থাকা উচিত্‌|’]]></a:t>
+              <a:t><![CDATA[5. நான் போய் கர்த்தர் எனக்குக் கட்டளையிட்டபடியே அதை ஐப்பிராத்து நதியின் ஓரத்திலே ஒளித்துவைத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. তখন তুমি তাদের বলবে, ‘প্রভু যা বলেছেন তা হল: আমি এই দেশের সমস্ত লোককে অর্থাত্‌ দাযূদের সিংহাসনে]]></a:t>
+              <a:t><![CDATA[6. அநேகநாள் சென்றபின்பு கர்த்தர் என்னை நோக்கி: நீ எழுந்து ஐப்பிராத்து நதிக்குப்போய் அங்கே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme28">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
   <a:themeElements>
-    <a:clrScheme name="Theme28">
+    <a:clrScheme name="Theme6">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme28">
+    <a:fontScheme name="Theme6">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme28">
+    <a:fmtScheme name="Theme6">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>