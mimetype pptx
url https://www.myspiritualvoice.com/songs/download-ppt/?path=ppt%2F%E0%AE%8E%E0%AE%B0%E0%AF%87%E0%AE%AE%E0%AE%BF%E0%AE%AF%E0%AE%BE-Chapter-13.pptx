--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -6338,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619034" r:id="rId1"/>
+    <p:sldLayoutId id="2482539733" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -14015,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 13]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme6">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme86">
   <a:themeElements>
-    <a:clrScheme name="Theme6">
+    <a:clrScheme name="Theme86">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme6">
+    <a:fontScheme name="Theme86">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme6">
+    <a:fmtScheme name="Theme86">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>