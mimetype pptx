--- v0 (2026-08-03)
+++ v1 (2026-11-02)
@@ -85,50 +85,66 @@
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -156,50 +172,58 @@
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
+    <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -344,53 +368,61 @@
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
-  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -450,51 +482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காட்டுக்கழுதைகள் மேடுகளில்நின்று வலுசர்ப்பங்களைப்போல், காற்றை உட்கொள்ளுகிறது; புல் இல்லாததினால் அவைகளுடைய கண்கள் பூத்துப்போகிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[5. Yea, the hind also calved in the field, and forsook it, because there was no grass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -559,51 +591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, எங்கள் அக்கிரமங்கள் எங்களுக்கு விரோதமாய்ச் சாட்சியிட்டாலும், உம்முடைய நாமத்தினிமித்தம் கிருபைசெய்யும்; எங்கள் சீர்கேடுகள் மிகுதியாயிருக்கிறது; உமக்கு விரோதமாய்ப் பாவஞ்செய்தோம்.]]></a:t>
+              <a:t><![CDATA[6. And the wild asses did stand in the high places, they snuffed up the wind like dragons; their eyes did fail, because there was no grass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -668,51 +700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, எங்கள் அக்கிரமங்கள் எங்களுக்கு விரோதமாய்ச் சாட்சியிட்டாலும், உம்முடைய நாமத்தினிமித்தம் கிருபைசெய்யும்; எங்கள் சீர்கேடுகள் மிகுதியாயிருக்கிறது; உமக்கு விரோதமாய்ப் பாவஞ்செய்தோம்.]]></a:t>
+              <a:t><![CDATA[6. And the wild asses did stand in the high places, they snuffed up the wind like dragons; their eyes did fail, because there was no grass.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -777,51 +809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலின் நம்பிக்கையே, ஆபத்துக்காலத்தில் அதின் இரட்சகரே, நீர் தேசத்தில் பரதேசியைப்போலவும் இராத்தங்க இறங்குகிற வழிப்போக்கனைப்போலவும் இருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[7. O LORD, though our iniquities testify against us, do you it for your name's sake: for our backslidings are many; we have sinned against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -886,51 +918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இஸ்ரவேலின் நம்பிக்கையே, ஆபத்துக்காலத்தில் அதின் இரட்சகரே, நீர் தேசத்தில் பரதேசியைப்போலவும் இராத்தங்க இறங்குகிற வழிப்போக்கனைப்போலவும் இருப்பானேன்?]]></a:t>
+              <a:t><![CDATA[7. O LORD, though our iniquities testify against us, do you it for your name's sake: for our backslidings are many; we have sinned against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -995,51 +1027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் விடாய்த்துப்போன புருஷனைப்போலவும், இரட்சிக்கமாட்டாத பராக்கிரமசாலியைப்போலவும் இருப்பானேன்? கர்த்தாவே நீர் எங்கள் நடுவிலிருக்கிறவராமே; உம்முடைய நாமம் எங்களுக்குத் தரிக்கப்பட்டுமிருக்கிறதே; எங்களை விட்டுப் போகாதிரும்.]]></a:t>
+              <a:t><![CDATA[8. O the hope of Israel, the saviour thereof in time of trouble, why should you be as a stranger in the land, and as a travelling man that turns aside to tarry for a night?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1104,51 +1136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. நீர் விடாய்த்துப்போன புருஷனைப்போலவும், இரட்சிக்கமாட்டாத பராக்கிரமசாலியைப்போலவும் இருப்பானேன்? கர்த்தாவே நீர் எங்கள் நடுவிலிருக்கிறவராமே; உம்முடைய நாமம் எங்களுக்குத் தரிக்கப்பட்டுமிருக்கிறதே; எங்களை விட்டுப் போகாதிரும்.]]></a:t>
+              <a:t><![CDATA[8. O the hope of Israel, the saviour thereof in time of trouble, why should you be as a stranger in the land, and as a travelling man that turns aside to tarry for a night?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1213,51 +1245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தங்கள் கால்களை அடக்கிக்கொள்ளாமல், அலைய விரும்புகிறார்களென்று கர்த்தர் இந்த ஜனத்தைக்குறித்துச் சொல்லுகிறார், ஆகையால், கர்த்தர் அவர்கள்மேல் பிரியமாயிராமல், இப்பொழுது அவர்கள் அக்கிரமத்தை நினைத்து, அவர்கள் பாவங்களை விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[9. Why should you be as a man astonished, as a mighty man that cannot save? yet you, O LORD, are in the midst of us, and we are called by your name; leave us not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1322,51 +1354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அவர்கள் தங்கள் கால்களை அடக்கிக்கொள்ளாமல், அலைய விரும்புகிறார்களென்று கர்த்தர் இந்த ஜனத்தைக்குறித்துச் சொல்லுகிறார், ஆகையால், கர்த்தர் அவர்கள்மேல் பிரியமாயிராமல், இப்பொழுது அவர்கள் அக்கிரமத்தை நினைத்து, அவர்கள் பாவங்களை விசாரிப்பார்.]]></a:t>
+              <a:t><![CDATA[9. Why should you be as a man astonished, as a mighty man that cannot save? yet you, O LORD, are in the midst of us, and we are called by your name; leave us not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1431,51 +1463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தர் என்னை நோக்கி: நீ இந்த ஜனத்துக்கு நன்மையுண்டாக விண்ணப்பம்பண்ணவேண்டாம்.]]></a:t>
+              <a:t><![CDATA[9. Why should you be as a man astonished, as a mighty man that cannot save? yet you, O LORD, are in the midst of us, and we are called by your name; leave us not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1540,51 +1572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதா துக்கிக்கிறது, அதின் வாசல்கள் பெலனற்றுக் கிடக்கிறது தரைமட்டும் குனிந்து, கரிகறுத்துத் திரிகிறார்கள்; எருசலேமின் கூக்குரல் எழும்புகிறது.]]></a:t>
+              <a:t><![CDATA[1. The word of the LORD that came to Jeremiah concerning the dearth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1649,51 +1681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் உபவாசித்தாலும், நான் அவர்கள் விண்ணப்பத்தைக்கேட்பதில்லை; அவர்கள் தகனபலிகளையும் காணிக்கைகளையும் செலுத்தினாலும், நான் அவர்கள்மேல் பிரியமாயிருப்பதில்லை; பட்டயத்தினாலும் பஞ்சத்தினாலும் கொள்ளைநோயினாலும் நான் அவர்களை நிர்மூலமாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the LORD unto this people, Thus have they loved to wander, they have not refrained their feet, therefore the LORD does not accept them; he will now remember their iniquity, and visit their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1758,51 +1790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அவர்கள் உபவாசித்தாலும், நான் அவர்கள் விண்ணப்பத்தைக்கேட்பதில்லை; அவர்கள் தகனபலிகளையும் காணிக்கைகளையும் செலுத்தினாலும், நான் அவர்கள்மேல் பிரியமாயிருப்பதில்லை; பட்டயத்தினாலும் பஞ்சத்தினாலும் கொள்ளைநோயினாலும் நான் அவர்களை நிர்மூலமாக்குவேன் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the LORD unto this people, Thus have they loved to wander, they have not refrained their feet, therefore the LORD does not accept them; he will now remember their iniquity, and visit their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1867,51 +1899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான்: ஆ கர்த்தராகிய ஆண்டவரே, இதோ, நீங்கள் பட்டயத்தைக் காண்பதில்லை, உங்களுக்குப் பஞ்சமும் வருவதில்லை; உறுதியான சமாதானத்தையே இவ்விடத்தில் உங்களுக்குத் தருவோமென்றார் என்று தீர்க்கதரிசிகள் அவர்களுக்குச் சொல்லுகிறார்களே என்றேன்.]]></a:t>
+              <a:t><![CDATA[10. Thus says the LORD unto this people, Thus have they loved to wander, they have not refrained their feet, therefore the LORD does not accept them; he will now remember their iniquity, and visit their sins.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1976,51 +2008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. அப்பொழுது நான்: ஆ கர்த்தராகிய ஆண்டவரே, இதோ, நீங்கள் பட்டயத்தைக் காண்பதில்லை, உங்களுக்குப் பஞ்சமும் வருவதில்லை; உறுதியான சமாதானத்தையே இவ்விடத்தில் உங்களுக்குத் தருவோமென்றார் என்று தீர்க்கதரிசிகள் அவர்களுக்குச் சொல்லுகிறார்களே என்றேன்.]]></a:t>
+              <a:t><![CDATA[11. Then said the LORD unto me, Pray not for this people for their good.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2085,51 +2117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் என்னை நோக்கி: தீர்க்கதரிசிகள் என் நாமத்தைக்கொண்டு பொய்யாய்த் தீர்க்கதரிசனஞ் சொல்லுகிறார்கள். நான் அவர்களை அனுப்பினதுமில்லை, அவர்களுக்குக் கற்பித்ததுமில்லை; அவர்களோடே பேசினதுமில்லை; அவர்கள் கள்ளத் தரிசனத்தையும், கள்ள சகுனத்தையும், இல்லாத விசேஷத்தையும், தங்கள் இருதயத்தின் கபடத்தையுமே, உங்களுக்குத் தீர்க்கதரிசனமாய்ச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. When they fast, I will not hear their cry; and when they offer burnt offering and an oblation, I will not accept them: but I will consume them by the sword, and by the famine, and by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2194,51 +2226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் என்னை நோக்கி: தீர்க்கதரிசிகள் என் நாமத்தைக்கொண்டு பொய்யாய்த் தீர்க்கதரிசனஞ் சொல்லுகிறார்கள். நான் அவர்களை அனுப்பினதுமில்லை, அவர்களுக்குக் கற்பித்ததுமில்லை; அவர்களோடே பேசினதுமில்லை; அவர்கள் கள்ளத் தரிசனத்தையும், கள்ள சகுனத்தையும், இல்லாத விசேஷத்தையும், தங்கள் இருதயத்தின் கபடத்தையுமே, உங்களுக்குத் தீர்க்கதரிசனமாய்ச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. When they fast, I will not hear their cry; and when they offer burnt offering and an oblation, I will not accept them: but I will consume them by the sword, and by the famine, and by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2303,51 +2335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் என்னை நோக்கி: தீர்க்கதரிசிகள் என் நாமத்தைக்கொண்டு பொய்யாய்த் தீர்க்கதரிசனஞ் சொல்லுகிறார்கள். நான் அவர்களை அனுப்பினதுமில்லை, அவர்களுக்குக் கற்பித்ததுமில்லை; அவர்களோடே பேசினதுமில்லை; அவர்கள் கள்ளத் தரிசனத்தையும், கள்ள சகுனத்தையும், இல்லாத விசேஷத்தையும், தங்கள் இருதயத்தின் கபடத்தையுமே, உங்களுக்குத் தீர்க்கதரிசனமாய்ச் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. When they fast, I will not hear their cry; and when they offer burnt offering and an oblation, I will not accept them: but I will consume them by the sword, and by the famine, and by the pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2412,51 +2444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், நான் அனுப்பாதிருந்தும், என் நாமத்தைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, இந்தத் தேசத்திலே பட்டயமும் பஞ்சமும் வருவதில்லையென்கிற தீர்க்கதரிசிகளைக்குறித்து: இப்படிப்பட்ட தீர்க்கதரிசிகள் பட்டயத்தாலும் பஞ்சத்தாலும் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said I, Ah, Lord GOD! behold, the prophets say unto them, All of you shall not see the sword, neither shall all of you have famine; but I will give you assured peace in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2521,51 +2553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், நான் அனுப்பாதிருந்தும், என் நாமத்தைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, இந்தத் தேசத்திலே பட்டயமும் பஞ்சமும் வருவதில்லையென்கிற தீர்க்கதரிசிகளைக்குறித்து: இப்படிப்பட்ட தீர்க்கதரிசிகள் பட்டயத்தாலும் பஞ்சத்தாலும் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said I, Ah, Lord GOD! behold, the prophets say unto them, All of you shall not see the sword, neither shall all of you have famine; but I will give you assured peace in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2630,51 +2662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆதலால், நான் அனுப்பாதிருந்தும், என் நாமத்தைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, இந்தத் தேசத்திலே பட்டயமும் பஞ்சமும் வருவதில்லையென்கிற தீர்க்கதரிசிகளைக்குறித்து: இப்படிப்பட்ட தீர்க்கதரிசிகள் பட்டயத்தாலும் பஞ்சத்தாலும் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Then said I, Ah, Lord GOD! behold, the prophets say unto them, All of you shall not see the sword, neither shall all of you have famine; but I will give you assured peace in this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2739,51 +2771,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. யூதா துக்கிக்கிறது, அதின் வாசல்கள் பெலனற்றுக் கிடக்கிறது தரைமட்டும் குனிந்து, கரிகறுத்துத் திரிகிறார்கள்; எருசலேமின் கூக்குரல் எழும்புகிறது.]]></a:t>
+              <a:t><![CDATA[2. Judah mourns, and the gates thereof languish; they are black unto the ground; and the cry of Jerusalem is gone up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2848,51 +2880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களிடத்தில் தீர்க்கதரிசனம் கேட்கும் ஜனங்களும், எருசலேமின் வீதிகளிலே பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்து, அவர்களும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும், அவர்கள் குமாரத்திகளும் அடக்கம்பண்ணுவாரில்லாமல் கிடப்பார்கள்; அவர்களுடைய பொல்லாப்பை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Then the LORD said unto me, The prophets prophesy lies in my name: I sent them not, neither have I commanded them, neither spoke unto them: they prophesy unto you a false vision and divination, and a thing of nothing, and the deceit of their heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2957,51 +2989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களிடத்தில் தீர்க்கதரிசனம் கேட்கும் ஜனங்களும், எருசலேமின் வீதிகளிலே பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்து, அவர்களும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும், அவர்கள் குமாரத்திகளும் அடக்கம்பண்ணுவாரில்லாமல் கிடப்பார்கள்; அவர்களுடைய பொல்லாப்பை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Then the LORD said unto me, The prophets prophesy lies in my name: I sent them not, neither have I commanded them, neither spoke unto them: they prophesy unto you a false vision and divination, and a thing of nothing, and the deceit of their heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3066,51 +3098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவர்களிடத்தில் தீர்க்கதரிசனம் கேட்கும் ஜனங்களும், எருசலேமின் வீதிகளிலே பட்டயத்தாலும் பஞ்சத்தாலும் அழிந்து, அவர்களும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும், அவர்கள் குமாரத்திகளும் அடக்கம்பண்ணுவாரில்லாமல் கிடப்பார்கள்; அவர்களுடைய பொல்லாப்பை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. Then the LORD said unto me, The prophets prophesy lies in my name: I sent them not, neither have I commanded them, neither spoke unto them: they prophesy unto you a false vision and divination, and a thing of nothing, and the deceit of their heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3175,51 +3207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் கண்களிலிருந்து இரவும்பகலும் ஓயாமல் கண்ணீர் ஓடிக்கொண்டிருக்கும்; என் ஜனமென்கிற குமாரத்தியாகிய கன்னிகை மகா வேதனையுள்ள அடியினாலும் கொடிய காயத்தினாலும் சேதப்பட்டிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[14. Then the LORD said unto me, The prophets prophesy lies in my name: I sent them not, neither have I commanded them, neither spoke unto them: they prophesy unto you a false vision and divination, and a thing of nothing, and the deceit of their heart.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3284,51 +3316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் கண்களிலிருந்து இரவும்பகலும் ஓயாமல் கண்ணீர் ஓடிக்கொண்டிருக்கும்; என் ஜனமென்கிற குமாரத்தியாகிய கன்னிகை மகா வேதனையுள்ள அடியினாலும் கொடிய காயத்தினாலும் சேதப்பட்டிருக்கிறாள்.]]></a:t>
+              <a:t><![CDATA[15. Therefore thus says the LORD concerning the prophets that prophesy in my name, and I sent them not, yet they say, Sword and famine shall not be in this land; By sword and famine shall those prophets be consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3393,51 +3425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் வெளியே போனால் இதோ, பட்டயத்தால் கொல்லப்பட்டவர்கள்; நகரத்தில் வந்தால், இதோ, பஞ்சத்தால் வருந்துகிறவர்கள், தீர்க்கதரிசிகளும் ஆசாரியர்களும் ஒன்றும் அறியாமல் தேசத்தில் அலைகிறார்களென்னும் இந்த வார்த்தையை அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Therefore thus says the LORD concerning the prophets that prophesy in my name, and I sent them not, yet they say, Sword and famine shall not be in this land; By sword and famine shall those prophets be consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3502,51 +3534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் வெளியே போனால் இதோ, பட்டயத்தால் கொல்லப்பட்டவர்கள்; நகரத்தில் வந்தால், இதோ, பஞ்சத்தால் வருந்துகிறவர்கள், தீர்க்கதரிசிகளும் ஆசாரியர்களும் ஒன்றும் அறியாமல் தேசத்தில் அலைகிறார்களென்னும் இந்த வார்த்தையை அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[15. Therefore thus says the LORD concerning the prophets that prophesy in my name, and I sent them not, yet they say, Sword and famine shall not be in this land; By sword and famine shall those prophets be consumed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3611,51 +3643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் வெளியே போனால் இதோ, பட்டயத்தால் கொல்லப்பட்டவர்கள்; நகரத்தில் வந்தால், இதோ, பஞ்சத்தால் வருந்துகிறவர்கள், தீர்க்கதரிசிகளும் ஆசாரியர்களும் ஒன்றும் அறியாமல் தேசத்தில் அலைகிறார்களென்னும் இந்த வார்த்தையை அவர்களுக்குச் சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. And the people to whom they prophesy shall be cast out in the streets of Jerusalem because of the famine and the sword; and they shall have none to bury them, them, their wives, nor their sons, nor their daughters: for I will pour their wickedness upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3720,51 +3752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவை முற்றிலும் வெறுத்தீரோ? சீயோன் உம்முடைய ஆத்துமாவுக்கு அரோசிகமாயிற்றோ? நாங்கள் ஆரோக்கியம் அடையக் கூடாதபடி எங்களை ஏன் அடித்தீர்? சமாதானத்துக்குக் காத்திருந்தோம், ஒரு நன்மையுமில்லை; ஆரோக்கிய காலத்துக்குக் காத்திருந்தோம், இதோ, ஆபத்து.]]></a:t>
+              <a:t><![CDATA[16. And the people to whom they prophesy shall be cast out in the streets of Jerusalem because of the famine and the sword; and they shall have none to bury them, them, their wives, nor their sons, nor their daughters: for I will pour their wickedness upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3829,51 +3861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவை முற்றிலும் வெறுத்தீரோ? சீயோன் உம்முடைய ஆத்துமாவுக்கு அரோசிகமாயிற்றோ? நாங்கள் ஆரோக்கியம் அடையக் கூடாதபடி எங்களை ஏன் அடித்தீர்? சமாதானத்துக்குக் காத்திருந்தோம், ஒரு நன்மையுமில்லை; ஆரோக்கிய காலத்துக்குக் காத்திருந்தோம், இதோ, ஆபத்து.]]></a:t>
+              <a:t><![CDATA[16. And the people to whom they prophesy shall be cast out in the streets of Jerusalem because of the famine and the sword; and they shall have none to bury them, them, their wives, nor their sons, nor their daughters: for I will pour their wickedness upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3938,51 +3970,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களில் பிரபலமானவர்கள் தங்கள் சிறுவர்களைத் தண்ணீருக்கு அனுப்புகிறார்கள்; இவர்கள் பள்ளங்களுக்குப் போய்த் தண்ணீரைக்காணாமல் வெறும் பாத்திரங்களோடே திரும்பிவருகிறார்கள்; வெட்கி நாணி, தங்கள் தலையை மூடிக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[2. Judah mourns, and the gates thereof languish; they are black unto the ground; and the cry of Jerusalem is gone up.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4047,51 +4079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. யூதாவை முற்றிலும் வெறுத்தீரோ? சீயோன் உம்முடைய ஆத்துமாவுக்கு அரோசிகமாயிற்றோ? நாங்கள் ஆரோக்கியம் அடையக் கூடாதபடி எங்களை ஏன் அடித்தீர்? சமாதானத்துக்குக் காத்திருந்தோம், ஒரு நன்மையுமில்லை; ஆரோக்கிய காலத்துக்குக் காத்திருந்தோம், இதோ, ஆபத்து.]]></a:t>
+              <a:t><![CDATA[16. And the people to whom they prophesy shall be cast out in the streets of Jerusalem because of the famine and the sword; and they shall have none to bury them, them, their wives, nor their sons, nor their daughters: for I will pour their wickedness upon them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4156,51 +4188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் எங்கள் தீமையையும் எங்கள் பிதாக்களின் அக்கிரமத்தையும் நாங்கள் அறிந்திருக்கிறோம்; உமக்கு விரோதமாய்ப் பாவஞ்செய்தோம்.]]></a:t>
+              <a:t><![CDATA[17. Therefore you shall say this word unto them; Let mine eyes run down with tears night and day, and let them not cease: for the virgin daughter of my people is broken with a great breach, with a very grievous blow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4265,51 +4297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கர்த்தர் எங்கள் தீமையையும் எங்கள் பிதாக்களின் அக்கிரமத்தையும் நாங்கள் அறிந்திருக்கிறோம்; உமக்கு விரோதமாய்ப் பாவஞ்செய்தோம்.]]></a:t>
+              <a:t><![CDATA[17. Therefore you shall say this word unto them; Let mine eyes run down with tears night and day, and let them not cease: for the virgin daughter of my people is broken with a great breach, with a very grievous blow.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4374,51 +4406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உம்முடைய நாமத்தினிமித்தம் எங்களை அருவருக்காதிரும், உமது மகிமையின் சிங்காசனத்தைக் கனவீனப்படுத்தாதேயும்; எங்களோடே உமக்கு இருக்கிற உடன்படிக்கை அபத்தமாகாதபடி எங்களை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[18. If I go forth into the field, then behold the slain with the sword! and if I enter into the city, then behold them that are sick with famine! yea, both the prophet and the priest go about into a land that they know not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4483,51 +4515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. உம்முடைய நாமத்தினிமித்தம் எங்களை அருவருக்காதிரும், உமது மகிமையின் சிங்காசனத்தைக் கனவீனப்படுத்தாதேயும்; எங்களோடே உமக்கு இருக்கிற உடன்படிக்கை அபத்தமாகாதபடி எங்களை நினைத்தருளும்.]]></a:t>
+              <a:t><![CDATA[18. If I go forth into the field, then behold the slain with the sword! and if I enter into the city, then behold them that are sick with famine! yea, both the prophet and the priest go about into a land that they know not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4592,51 +4624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புறஜாதிகளுடைய வீணான தேவர்களுக்குள் மழை வருஷிக்கப்பண்ணத்தக்கவர்கள் உண்டோ? அல்லது, வானங்கள் தானாய் மழைகளைக் கொடுக்குமோ? எங்கள் தேவனாகிய கர்த்தராயிருக்கிற நீரல்லவோ அதைச் செய்கிறவர்; ஆகையால் உமக்குக் காத்திருக்கிறோம்; தேவரீர் இவைகளையெல்லாம் உண்டுபண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[18. If I go forth into the field, then behold the slain with the sword! and if I enter into the city, then behold them that are sick with famine! yea, both the prophet and the priest go about into a land that they know not.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4701,51 +4733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. புறஜாதிகளுடைய வீணான தேவர்களுக்குள் மழை வருஷிக்கப்பண்ணத்தக்கவர்கள் உண்டோ? அல்லது, வானங்கள் தானாய் மழைகளைக் கொடுக்குமோ? எங்கள் தேவனாகிய கர்த்தராயிருக்கிற நீரல்லவோ அதைச் செய்கிறவர்; ஆகையால் உமக்குக் காத்திருக்கிறோம்; தேவரீர் இவைகளையெல்லாம் உண்டுபண்ணினீர்.]]></a:t>
+              <a:t><![CDATA[19. Have you utterly rejected Judah? has your soul loathed Zion? why have you smitten us, and there is no healing for us? we looked for peace, and there is no good; and for the time of healing, and behold trouble!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4810,51 +4842,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. மழைத்தாழ்ச்சியைக் குறித்து எரேமியவுக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
+              <a:t><![CDATA[19. Have you utterly rejected Judah? has your soul loathed Zion? why have you smitten us, and there is no healing for us? we looked for peace, and there is no good; and for the time of healing, and behold trouble!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[19. Have you utterly rejected Judah? has your soul loathed Zion? why have you smitten us, and there is no healing for us? we looked for peace, and there is no good; and for the time of healing, and behold trouble!]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. We acknowledge, O LORD, our wickedness, and the iniquity of our fathers: for we have sinned against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4919,51 +5169,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவர்களில் பிரபலமானவர்கள் தங்கள் சிறுவர்களைத் தண்ணீருக்கு அனுப்புகிறார்கள்; இவர்கள் பள்ளங்களுக்குப் போய்த் தண்ணீரைக்காணாமல் வெறும் பாத்திரங்களோடே திரும்பிவருகிறார்கள்; வெட்கி நாணி, தங்கள் தலையை மூடிக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And their nobles have sent their little ones to the waters: they came to the pits, and found no water; they returned with their vessels empty; they were ashamed and confounded, and covered their heads.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. We acknowledge, O LORD, our wickedness, and the iniquity of our fathers: for we have sinned against you.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Do not detest us, for your name's sake, do not disgrace the throne of your glory: remember, break not your covenant with us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Do not detest us, for your name's sake, do not disgrace the throne of your glory: remember, break not your covenant with us.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Are there any among the vanities of the Gentiles that can cause rain? or can the heavens give showers? are not you he, O LORD our God? therefore we will wait upon you: for you have made all these things.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Are there any among the vanities of the Gentiles that can cause rain? or can the heavens give showers? are not you he, O LORD our God? therefore we will wait upon you: for you have made all these things.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. Are there any among the vanities of the Gentiles that can cause rain? or can the heavens give showers? are not you he, O LORD our God? therefore we will wait upon you: for you have made all these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5028,51 +5932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தின்மேல் மழை இல்லாததினால் கரை வெடித்திருக்கிறது பயிர்செய்கிறவர்கள் வெட்கி, தங்கள் தலையை மூடிக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And their nobles have sent their little ones to the waters: they came to the pits, and found no water; they returned with their vessels empty; they were ashamed and confounded, and covered their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5137,51 +6041,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. தேசத்தின்மேல் மழை இல்லாததினால் கரை வெடித்திருக்கிறது பயிர்செய்கிறவர்கள் வெட்கி, தங்கள் தலையை மூடிக்கொள்ளுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[3. And their nobles have sent their little ones to the waters: they came to the pits, and found no water; they returned with their vessels empty; they were ashamed and confounded, and covered their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5246,51 +6150,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. வெளியின் பெண்மானும் குட்டிபோட்டு, புல்லில்லாததினால் அதைவிட்டு ஓடிப்போகும்.]]></a:t>
+              <a:t><![CDATA[4. Because the ground is cracked, for there was no rain in the earth, the plowmen were ashamed, they covered their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5355,51 +6259,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. காட்டுக்கழுதைகள் மேடுகளில்நின்று வலுசர்ப்பங்களைப்போல், காற்றை உட்கொள்ளுகிறது; புல் இல்லாததினால் அவைகளுடைய கண்கள் பூத்துப்போகிறது என்றார்.]]></a:t>
+              <a:t><![CDATA[4. Because the ground is cracked, for there was no rain in the earth, the plowmen were ashamed, they covered their heads.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5434,51 +6338,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474741308" r:id="rId1"/>
+    <p:sldLayoutId id="2482630554" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5806,54 +6710,118 @@
 
 <file path=ppt/slides/_rels/slide45.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide45.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -5990,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને અંધારા આવે છે. કારણ કે, તેઓને ખાવા માટે ઘાસ નથી.”]]></a:t>
+              <a:t><![CDATA[5. வெளியின் பெண்மானும் குட்டிபோட்டு, புல்லில்லாததினால் அதைவிட்டு ஓடிப்போகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. લોકો કહે છે, “અમારા પાપો અમારી વિરુદ્ધ સાક્ષી પૂરે છે, તેમ છતાં, હે યહોવા, તારા નામ ખાતર કઇંક કર;]]></a:t>
+              <a:t><![CDATA[6. காட்டுக்கழுதைகள் மேடுகளில்நின்று வலுசர்ப்பங்களைப்போல், காற்றை உட்கொள்ளுகிறது; புல் இல்லாததினால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમે અનેકવાર તારો ત્યાગ કર્યો છે, અમે તારી વિરુદ્ધ પાપ કર્યું છે.]]></a:t>
+              <a:t><![CDATA[அவைகளுடைய கண்கள் பூத்துப்போகிறது என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હે યહોવા, ઇસ્રાએલની એક માત્ર આશા, સંકટ સમયના તારણહાર, તું અમારા દેશમાં પારકા જેવો કેમ છે? એક રાત]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, எங்கள் அக்கிரமங்கள் எங்களுக்கு விரோதமாய்ச் சாட்சியிட்டாலும், உம்முடைய நாமத்தினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[માટે મુકામ કરતા વટેમાર્ગુ જેવો કેમ થઇ ગયો છે?]]></a:t>
+              <a:t><![CDATA[கிருபைசெய்யும்; எங்கள் சீர்கேடுகள் மிகுதியாயிருக்கிறது; உமக்கு விரோதமாய்ப் பாவஞ்செய்தோம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તમે પણ શું મૂંઝવણમાં છો? અમારો બચાવ કરવા શું તમે નિ:સહાય છો? હે યહોવા, તમે અહીં અમારી મધ્યે છો]]></a:t>
+              <a:t><![CDATA[8. இஸ்ரவேலின் நம்பிக்கையே, ஆபத்துக்காலத்தில் அதின் இரட்சகரே, நீர் தேசத்தில் பரதேசியைப்போலவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અને અમે તમારું નામ ધારણ કરીએ છીએ; અમે તમારા લોક છીએ. હે યહોવા, હવે અમારો ત્યાગ કરશો નહિ!”]]></a:t>
+              <a:t><![CDATA[இராத்தங்க இறங்குகிற வழிப்போக்கனைப்போலவும் இருப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. યહોવા આ લોકો વિષે કહે છે, “એ લોકોને ભટકવામાં એટલો આનંદ આવે છે કે, તેઓ પોતાના પગને કાબૂમાં રાખી]]></a:t>
+              <a:t><![CDATA[9. நீர் விடாய்த்துப்போன புருஷனைப்போலவும், இரட்சிக்கமாட்டாத பராக்கிரமசாலியைப்போலவும் இருப்பானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શકતાં નથી; આથી હું એમના પર પ્રસન્ન નથી. હું હમણા તેમના અપરાધો, ને તેમનાં પાપોની સજા કરનાર છું.”]]></a:t>
+              <a:t><![CDATA[கர்த்தாவே நீர் எங்கள் நடுவிலிருக்கிறவராமே; உம்முடைய நாமம் எங்களுக்குத் தரிக்கப்பட்டுமிருக்கிறதே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ત્યારબાદ યહોવાએ મને કહ્યું, “મને આ લોકોને મદદ કરવાનું કહેવા માટે થઇને મારી પ્રાર્થના કરીશ નહિ.]]></a:t>
+              <a:t><![CDATA[எங்களை விட்டுப் போகாதிரும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “યહૂદિયા શોકમાં છે, તેનાં નગરો મરવા પડ્યા છે, તેનાં માણસો દુ:ખના માર્યા ભૂમિ પર ઢળી પડ્યા છે.]]></a:t>
+              <a:t><![CDATA[1. மழைத்தாழ்ச்சியைக் குறித்து எரேமியவுக்கு உண்டான கர்த்தருடைய வசனம்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. એ લોકો ઉપવાસ કરશે તોયે, હું એમની પ્રાર્થના સાંભળનાર નથી. તેઓ મને દહનાર્પણ અને ખાદ્યાર્પણ ચઢાવે]]></a:t>
+              <a:t><![CDATA[10. அவர்கள் தங்கள் கால்களை அடக்கிக்கொள்ளாமல், அலைய விரும்புகிறார்களென்று கர்த்தர் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તોયે, હું પ્રસન્ન થનાર નથી. હું તેમનો યુદ્ધ દુકાળ, અને રોગચાળાથી અંત લાવીશ.”]]></a:t>
+              <a:t><![CDATA[ஜனத்தைக்குறித்துச் சொல்லுகிறார், ஆகையால், கர்த்தர் அவர்கள்மேல் பிரியமாயிராமல், இப்பொழுது அவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. પણ મેં કહ્યું, “અરે મારા પ્રભુ યહોવા, અહીયાં પ્રબોધકો તો તેમને એમ કહે છે કે, ‘તમારે યુદ્ધ જોવું]]></a:t>
+              <a:t><![CDATA[அக்கிரமத்தை நினைத்து, அவர்கள் பாவங்களை விசாரிப்பார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નહિ પડે કે દુકાળ વેઠવો નહિ પડે. આ દેશમાં સદા શાંતિ અને સલામતી રહેશે.”‘]]></a:t>
+              <a:t><![CDATA[11. கர்த்தர் என்னை நோக்கி: நீ இந்த ஜனத்துக்கு நன்மையுண்டாக விண்ணப்பம்பண்ணவேண்டாம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ત્યારે યહોવાએ કહ્યું, “પ્રબોધકો મારે નામે જૂઠાણું ચલાવે છે. મેં એમને મોકલ્યા નથી, મેં એમને કોઇ]]></a:t>
+              <a:t><![CDATA[12. அவர்கள் உபவாசித்தாலும், நான் அவர்கள் விண்ணப்பத்தைக்கேட்பதில்லை; அவர்கள் தகனபலிகளையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આજ્ઞા આપી નથી. તે પ્રબોધકો તમને ખોટાં સંદર્શનો, નકામી આગાહીઓ અને પોતાનાં ભ્રામક દિવ્યસ્વપ્નો સંભળાવે]]></a:t>
+              <a:t><![CDATA[காணிக்கைகளையும் செலுத்தினாலும், நான் அவர்கள்மேல் பிரியமாயிருப்பதில்லை; பட்டயத்தினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે.]]></a:t>
+              <a:t><![CDATA[பஞ்சத்தினாலும் கொள்ளைநோயினாலும் நான் அவர்களை நிர்மூலமாக்குவேன் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. તેથી યહોવા કહે છે, મેં મોકલ્યા નહોતાં છતાં જે જૂઠાં પ્રબોધકો મારા નામે ભવિષ્ય ભાખે છે અને કહે છે]]></a:t>
+              <a:t><![CDATA[13. அப்பொழுது நான்: ஆ கர்த்தராகிய ஆண்டவரே, இதோ, நீங்கள் பட்டயத்தைக் காண்பதில்லை, உங்களுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કે, ‘આ દેશમાં યુદ્ધ થાય કે દુકાળ પડે એમ નથી.’ તેમના સંબંધમાં મારાં વચન આ પ્રમાણે છે: એ પ્રબોધકો]]></a:t>
+              <a:t><![CDATA[பஞ்சமும் வருவதில்லை; உறுதியான சமாதானத்தையே இவ்விடத்தில் உங்களுக்குத் தருவோமென்றார் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તરવાર અને દુકાળનો ભોગ બનશે.]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசிகள் அவர்களுக்குச் சொல்லுகிறார்களே என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યરૂશાલેમમાંથી મદદ માટે પોકાર ઊઠે છે.]]></a:t>
+              <a:t><![CDATA[2. யூதா துக்கிக்கிறது, அதின் வாசல்கள் பெலனற்றுக் கிடக்கிறது தரைமட்டும் குனிந்து, கரிகறுத்துத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. જે લોકોને પ્રબોધકો ભવિષ્યવાણી સંભળાવે છે, તેમની પત્નીઓ, પુત્રો અને પુત્રીઓ સહિત તરવાર અને]]></a:t>
+              <a:t><![CDATA[14. அப்பொழுது கர்த்தர் என்னை நோக்கி: தீர்க்கதரிசிகள் என் நாமத்தைக்கொண்டு பொய்யாய்த் தீர்க்கதரிசனஞ்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9026,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુકાળના ભોગ બની તેઓ યરૂશાલેમના રસ્તાઓ પર ફેંકાઇ જશે. કોઇ તેમને દફનાવનાર પણ નહિ હોય. હું તેમને]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்கள். நான் அவர்களை அனுப்பினதுமில்லை, அவர்களுக்குக் கற்பித்ததுமில்லை; அவர்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9158,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દુષ્ટતાના ફળ ચખાડીશ.”]]></a:t>
+              <a:t><![CDATA[பேசினதுமில்லை; அவர்கள் கள்ளத் தரிசனத்தையும், கள்ள சகுனத்தையும், இல்லாத விசேஷத்தையும், தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9290,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. યહોવાએ મને કહ્યું, “તારે લોકોની આગળ આ પ્રમાણે કહેવું; ‘મારી આંખોમાંથી દિનરાત અવિરત અશ્રુધારા]]></a:t>
+              <a:t><![CDATA[இருதயத்தின் கபடத்தையுமே, உங்களுக்குத் தீர்க்கதரிசனமாய்ச் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9422,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વહ્યા કરો, કારણ, મારી પ્રજા દારૂણ આઘાતથી ઘવાઇને ઢળી પડી છે.]]></a:t>
+              <a:t><![CDATA[15. ஆதலால், நான் அனுப்பாதிருந்தும், என் நாமத்தைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, இந்தத் தேசத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9554,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. જો હું ખેતરોમાં જાઉં છું, તો યુદ્ધમાં તરવારથી માર્યા ગયેલાઓનાં મૃતદેહો ત્યાં પડ્યા છે; જો હું]]></a:t>
+              <a:t><![CDATA[பட்டயமும் பஞ்சமும் வருவதில்லையென்கிற தீர்க்கதரிசிகளைக்குறித்து: இப்படிப்பட்ட தீர்க்கதரிசிகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9686,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[શહેરમાં જાઉં છું, તો ત્યાં લોકોને દુકાળથી પીડાતાં જોઉં છું. પ્રબોધકો અને યાજકો સુદ્ધાં આમ તેમ ભટક્યા]]></a:t>
+              <a:t><![CDATA[பட்டயத்தாலும் பஞ்சத்தாலும் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9818,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરે છે. શું કરવું તે તેમને સૂઝતું નથી!”‘]]></a:t>
+              <a:t><![CDATA[16. அவர்களிடத்தில் தீர்க்கதரிசனம் கேட்கும் ஜனங்களும், எருசலேமின் வீதிகளிலே பட்டயத்தாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9950,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. લોકો કહે છે, “હે યહોવા, શું તમે યહૂદિયાને સંપૂર્ણ પણે તજી દીધું છે? શું તમે યરૂશાલેમને ધિક્કારો]]></a:t>
+              <a:t><![CDATA[பஞ்சத்தாலும் அழிந்து, அவர்களும் அவர்கள் மனைவிகளும், அவர்கள் குமாரரும், அவர்கள் குமாரத்திகளும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10082,51 +11050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છો? શું શિક્ષા પછી પણ ત્યાં શાંતિ નહિ સ્થપાય? તે અમને સાજાપણું આપશે તથા અમારા ઘા પર પાટા બાંધશે એવું]]></a:t>
+              <a:t><![CDATA[அடக்கம்பண்ணுவாரில்லாமல் கிடப்பார்கள்; அவர்களுடைய பொல்லாப்பை அவர்கள்மேல் வரப்பண்ணுவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10214,51 +11182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ધનવાનો પોતાના ચાકરોને પાણી લાવવા માટે ટાંકા પાસે મોકલે છે, પણ તેમાં પાણી હોતું નથી. તેઓ ખાલી ઘડા]]></a:t>
+              <a:t><![CDATA[திரிகிறார்கள்; எருசலேமின் கூக்குரல் எழும்புகிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10346,51 +11314,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[અમે માનતા હતા. પરંતુ શાંતિ સ્થપાઇ નહિ અને સર્વત્ર ફકત સંકટ અને ત્રાસ જ જોવા મળે છે.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10478,51 +11446,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. હે યહોવા, અમે અમારી દુષ્ટતા અને અમારા પૂર્વજોના અપરાધ કબૂલ કરીએ છીએ; અમે પોતે પણ તારી વિરુદ્ધ]]></a:t>
+              <a:t><![CDATA[17. என் கண்களிலிருந்து இரவும்பகலும் ஓயாமல் கண்ணீர் ஓடிக்கொண்டிருக்கும்; என் ஜனமென்கிற குமாரத்தியாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10610,51 +11578,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પાપો આચર્યા છે.]]></a:t>
+              <a:t><![CDATA[கன்னிகை மகா வேதனையுள்ள அடியினாலும் கொடிய காயத்தினாலும் சேதப்பட்டிருக்கிறாள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10742,51 +11710,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. તારા નામની ખાતર અમારો ત્યાગ ના કરીશ, તારા ગૌરવ પ્રતાપી સિંહાસન યરૂશાલેમને બેઆબરૂ ના કરીશ. અમારી]]></a:t>
+              <a:t><![CDATA[18. நான் வெளியே போனால் இதோ, பட்டயத்தால் கொல்லப்பட்டவர்கள்; நகரத்தில் வந்தால், இதோ, பஞ்சத்தால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10874,51 +11842,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સાથેના તારા કરારનું સ્મરણ કર, તેનો ભંગ કરીશ નહિ.]]></a:t>
+              <a:t><![CDATA[வருந்துகிறவர்கள், தீர்க்கதரிசிகளும் ஆசாரியர்களும் ஒன்றும் அறியாமல் தேசத்தில் அலைகிறார்களென்னும் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11006,51 +11974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. બીજી પ્રજાઓમાંના જૂઠા દેવોમાંથી કયો વિદેશી દેવ વરસાદ લાવી શકે? અથવા આકાશ પોતાની જાતે ઝાપટાં]]></a:t>
+              <a:t><![CDATA[வார்த்தையை அவர்களுக்குச் சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11138,51 +12106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[વરસાવી શકે, હે યહોવા, અમારા દેવ, માત્ર તમે જ તેમ કરી શકો છો. તેથી મદદ માટે અમે તમારી જ આશા રાખીશું.”]]></a:t>
+              <a:t><![CDATA[19. யூதாவை முற்றிலும் வெறுத்தீரோ? சீயோன் உம்முடைய ஆத்துமாவுக்கு அரோசிகமாயிற்றோ? நாங்கள் ஆரோக்கியம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11270,51 +12238,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. યહોવા શા માટે વરસાદને રોકી રાખતા હતાં તે સમજાવતો આ વચન, યહોવા તરફથી યમિર્યા પાસે આવ્યું:]]></a:t>
+              <a:t><![CDATA[அடையக் கூடாதபடி எங்களை ஏன் அடித்தீர்? சமாதானத்துக்குக் காத்திருந்தோம், ஒரு நன்மையுமில்லை; ஆரோக்கிய]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide48.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காலத்துக்குக் காத்திருந்தோம், இதோ, ஆபத்து.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. கர்த்தர் எங்கள் தீமையையும் எங்கள் பிதாக்களின் அக்கிரமத்தையும் நாங்கள் அறிந்திருக்கிறோம்; உமக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11402,51 +12634,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[લઇને પાછા ફરે છે; ચાકરો સંતાપથી અને હતાશ થઇનેં દુ:ખને કારણે પોતાનાં માથાં ઢાંકે છે.]]></a:t>
+              <a:t><![CDATA[3. அவர்களில் பிரபலமானவர்கள் தங்கள் சிறுவர்களைத் தண்ணீருக்கு அனுப்புகிறார்கள்; இவர்கள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விரோதமாய்ப் பாவஞ்செய்தோம்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. உம்முடைய நாமத்தினிமித்தம் எங்களை அருவருக்காதிரும், உமது மகிமையின் சிங்காசனத்தைக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கனவீனப்படுத்தாதேயும்; எங்களோடே உமக்கு இருக்கிற உடன்படிக்கை அபத்தமாகாதபடி எங்களை நினைத்தருளும்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. புறஜாதிகளுடைய வீணான தேவர்களுக்குள் மழை வருஷிக்கப்பண்ணத்தக்கவர்கள் உண்டோ? அல்லது, வானங்கள் தானாய்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[மழைகளைக் கொடுக்குமோ? எங்கள் தேவனாகிய கர்த்தராயிருக்கிற நீரல்லவோ அதைச் செய்கிறவர்; ஆகையால் உமக்குக்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 14]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[காத்திருக்கிறோம்; தேவரீர் இவைகளையெல்லாம் உண்டுபண்ணினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11534,51 +13558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. વરસાદ વિના ધરતી સુકાઇ ગઇ છે. અને તેમાં તિરાડો પડી છે. ખેડૂતો હેબતાઇ ગયા છે. તેઓ પોતાનાં ચેહરા]]></a:t>
+              <a:t><![CDATA[பள்ளங்களுக்குப் போய்த் தண்ணீரைக்காணாமல் வெறும் பாத்திரங்களோடே திரும்பிவருகிறார்கள்; வெட்கி நாணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11666,51 +13690,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છુપાવે છે.]]></a:t>
+              <a:t><![CDATA[தங்கள் தலையை மூடிக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11798,51 +13822,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ઘાસની અછતને કારણે હરણી પણ પોતાનાં તાજાં જન્મેલા બચ્ચાંનો ત્યાગ કરે છે.]]></a:t>
+              <a:t><![CDATA[4. தேசத்தின்மேல் மழை இல்லாததினால் கரை வெடித்திருக்கிறது பயிர்செய்கிறவர்கள் வெட்கி, தங்கள் தலையை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11930,51 +13954,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. જંગલી ગધેડાં ઉજ્જડ ટેકરા પર ઊભાં ઊભાં શિયાળવાની જેમ હવાને માટે હાંફે છે. તેમની આંખે જાંખ વળે છે]]></a:t>
+              <a:t><![CDATA[மூடிக்கொள்ளுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11991,91 +14015,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 14]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme84">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme84">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme84">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12101,51 +14125,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme84">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12276,51 +14300,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>47</Slides>
+  <Slides>55</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>