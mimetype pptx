--- v0 (2026-08-03)
+++ v1 (2026-11-03)
@@ -87,50 +87,60 @@
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -159,50 +169,55 @@
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
+    <p:sldId id="304" r:id="rId51"/>
+    <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -348,53 +363,58 @@
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
-  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
+  <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -454,51 +474,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்முடைய வார்த்தைகள் கிடைத்தவுடனே அவைகளை உட்கொண்டேன்; உம்முடைய வார்த்தைகள் எனக்குச் சந்தோஷமும், என் இருதயத்துக்கு மகிழ்ச்சியுமாயிருந்தது; சேனைகளின் தேவனாகிய கர்த்தாவே, உம்முடைய நாமம் எனக்குத் தரிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. And I will appoint over them four kinds, says the LORD: the sword to slay, and the dogs to tear, and the fowls of the heaven, and the beasts of the earth, to devour and destroy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -563,51 +583,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் பரியாசக்காரருடைய கூட்டத்தில் உட்கார்ந்து களிகூர்ந்ததில்லை; உமது கரத்தினிமித்தம் தனித்து உட்கார்ந்தேன்; சலிப்பினால் என்னை நிரப்பினீர்.]]></a:t>
+              <a:t><![CDATA[4. And I will cause them to be removed into all kingdoms of the earth, because of Manasseh the son of Hezekiah king of Judah, for that which he did in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -672,51 +692,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நான் பரியாசக்காரருடைய கூட்டத்தில் உட்கார்ந்து களிகூர்ந்ததில்லை; உமது கரத்தினிமித்தம் தனித்து உட்கார்ந்தேன்; சலிப்பினால் என்னை நிரப்பினீர்.]]></a:t>
+              <a:t><![CDATA[4. And I will cause them to be removed into all kingdoms of the earth, because of Manasseh the son of Hezekiah king of Judah, for that which he did in Jerusalem.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -781,51 +801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் நோவு நித்தியகாலமாகவும் என் காயம் ஆறாத கொடிய புண்ணாகவும் இருப்பானேன்? நீர் எனக்கு நம்பப்படாத ஊற்றைப்போலவும், வற்றிப்போகிற ஜலத்தைப்போலவும் இருப்பீரோ?]]></a:t>
+              <a:t><![CDATA[5. For who shall have pity upon you, O Jerusalem? or who shall lament for you? or who shall go aside to ask how you do?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -890,51 +910,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. என் நோவு நித்தியகாலமாகவும் என் காயம் ஆறாத கொடிய புண்ணாகவும் இருப்பானேன்? நீர் எனக்கு நம்பப்படாத ஊற்றைப்போலவும், வற்றிப்போகிற ஜலத்தைப்போலவும் இருப்பீரோ?]]></a:t>
+              <a:t><![CDATA[5. For who shall have pity upon you, O Jerusalem? or who shall lament for you? or who shall go aside to ask how you do?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -999,51 +1019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதினிமித்தம் நீ திரும்பினால் நான் உன்னைத் திரும்பச் சீர்ப்படுத்துவேன்; என் முகத்துக்குமுன்பாக நிலைத்துமிருப்பாய்; நீ தீழ்ப்பானதினின்று விலையேறப்பெற்றதைப் பிரித்தெடுத்தால், என் வாய்போலிருப்பாய்; நீ அவர்களிடத்தில் திரும்பாமல், அவர்கள் உன்னிடத்தில் திரும்புவார்களாக என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. You have forsaken me, says the LORD, you are gone backward: therefore will I stretch out my hand against you, and destroy you; I am weary with repenting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1108,51 +1128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதினிமித்தம் நீ திரும்பினால் நான் உன்னைத் திரும்பச் சீர்ப்படுத்துவேன்; என் முகத்துக்குமுன்பாக நிலைத்துமிருப்பாய்; நீ தீழ்ப்பானதினின்று விலையேறப்பெற்றதைப் பிரித்தெடுத்தால், என் வாய்போலிருப்பாய்; நீ அவர்களிடத்தில் திரும்பாமல், அவர்கள் உன்னிடத்தில் திரும்புவார்களாக என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. You have forsaken me, says the LORD, you are gone backward: therefore will I stretch out my hand against you, and destroy you; I am weary with repenting.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1217,51 +1237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. இதினிமித்தம் நீ திரும்பினால் நான் உன்னைத் திரும்பச் சீர்ப்படுத்துவேன்; என் முகத்துக்குமுன்பாக நிலைத்துமிருப்பாய்; நீ தீழ்ப்பானதினின்று விலையேறப்பெற்றதைப் பிரித்தெடுத்தால், என் வாய்போலிருப்பாய்; நீ அவர்களிடத்தில் திரும்பாமல், அவர்கள் உன்னிடத்தில் திரும்புவார்களாக என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. And I will fan them with a fan in the gates of the land; I will bereave them of children, I will destroy my people since they return not from their ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1326,51 +1346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன்னை இந்த ஜனத்துக்கு எதிரே அரணான வெண்கல அலங்கமாக்குவேன்; அவர்கள் உனக்கு விரோதமாக யுத்தம்பண்ணுவார்கள், ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை இரட்சிப்பதற்காகவும், உன்னைத் தப்புவிப்பதற்காகவும் நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. And I will fan them with a fan in the gates of the land; I will bereave them of children, I will destroy my people since they return not from their ways.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1435,51 +1455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன்னை இந்த ஜனத்துக்கு எதிரே அரணான வெண்கல அலங்கமாக்குவேன்; அவர்கள் உனக்கு விரோதமாக யுத்தம்பண்ணுவார்கள், ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை இரட்சிப்பதற்காகவும், உன்னைத் தப்புவிப்பதற்காகவும் நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Their widows are increased to me above the sand of the seas: I have brought upon them against the mother of the young men a spoiler at noonday: I have caused him to fall upon it suddenly, and terrors upon the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1544,51 +1564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன்னுடைய எல்லாப் பாவங்களினிமித்தமும், உன்னுடைய எல்லா எல்லைகளிலும், நான் உன் ஆஸ்தியையும், உன் பொக்கிஷங்களையும் கிரயமில்லாமல் சூறையிடுவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. Then said the LORD unto me, Though Moses and Samuel stood before me, yet my mind could not be toward this people: cast them out of my sight, and let them go forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1653,51 +1673,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. உன்னை இந்த ஜனத்துக்கு எதிரே அரணான வெண்கல அலங்கமாக்குவேன்; அவர்கள் உனக்கு விரோதமாக யுத்தம்பண்ணுவார்கள், ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை இரட்சிப்பதற்காகவும், உன்னைத் தப்புவிப்பதற்காகவும் நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. Their widows are increased to me above the sand of the seas: I have brought upon them against the mother of the young men a spoiler at noonday: I have caused him to fall upon it suddenly, and terrors upon the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1762,51 +1782,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உன்னைப் பொல்லாதவர்களின் கைக்குத் தப்புவித்து, உன்னைப் பலவந்தரின் கைக்கு நீங்கலாக்கி விடுவிப்பேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[8. Their widows are increased to me above the sand of the seas: I have brought upon them against the mother of the young men a spoiler at noonday: I have caused him to fall upon it suddenly, and terrors upon the city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1871,51 +1891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: மோசேயும் சாமுவேலும் என் முகத்துக்கு முன்பாக நின்றாலும், என் மனம் இந்த ஜனங்கள் பட்சமாய்ச் சாராது, இவர்கள் என் முகத்தைவிட்டுப் புறப்பட்டுப்போகும்படி இவர்களைத் துரத்திவிடு,]]></a:t>
+              <a:t><![CDATA[9. She that has borne seven languishes: she has given up the spirit; her sun is gone down while it was yet day: she has been ashamed and confounded: and the residue of them will I deliver to the sword before their enemies, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1980,51 +2000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: மோசேயும் சாமுவேலும் என் முகத்துக்கு முன்பாக நின்றாலும், என் மனம் இந்த ஜனங்கள் பட்சமாய்ச் சாராது, இவர்கள் என் முகத்தைவிட்டுப் புறப்பட்டுப்போகும்படி இவர்களைத் துரத்திவிடு,]]></a:t>
+              <a:t><![CDATA[9. She that has borne seven languishes: she has given up the spirit; her sun is gone down while it was yet day: she has been ashamed and confounded: and the residue of them will I deliver to the sword before their enemies, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2089,51 +2109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கே புறப்பட்டுப்போனோம் என்று இவர்களைக் கேட்டால், நீ அவர்களை நோக்கி: சாவுக்கு ஏதுவானவர்கள் சாவுக்கும், பட்டயத்துக்கு ஏதுவானவர்கள் பட்டயத்துக்கும், பஞ்சத்துக்கு ஏதுவானவர்கள் பஞ்சத்துக்கும், சிறையிருப்புக்கு ஏதுவானவர்கள் சிறையிருப்புக்கும் நேராய்ப் போகவேண்டும் என்று கர்த்தர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[9. She that has borne seven languishes: she has given up the spirit; her sun is gone down while it was yet day: she has been ashamed and confounded: and the residue of them will I deliver to the sword before their enemies, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2198,51 +2218,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கே புறப்பட்டுப்போனோம் என்று இவர்களைக் கேட்டால், நீ அவர்களை நோக்கி: சாவுக்கு ஏதுவானவர்கள் சாவுக்கும், பட்டயத்துக்கு ஏதுவானவர்கள் பட்டயத்துக்கும், பஞ்சத்துக்கு ஏதுவானவர்கள் பஞ்சத்துக்கும், சிறையிருப்புக்கு ஏதுவானவர்கள் சிறையிருப்புக்கும் நேராய்ப் போகவேண்டும் என்று கர்த்தர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[9. She that has borne seven languishes: she has given up the spirit; her sun is gone down while it was yet day: she has been ashamed and confounded: and the residue of them will I deliver to the sword before their enemies, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2307,51 +2327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எங்கே புறப்பட்டுப்போனோம் என்று இவர்களைக் கேட்டால், நீ அவர்களை நோக்கி: சாவுக்கு ஏதுவானவர்கள் சாவுக்கும், பட்டயத்துக்கு ஏதுவானவர்கள் பட்டயத்துக்கும், பஞ்சத்துக்கு ஏதுவானவர்கள் பஞ்சத்துக்கும், சிறையிருப்புக்கு ஏதுவானவர்கள் சிறையிருப்புக்கும் நேராய்ப் போகவேண்டும் என்று கர்த்தர் உரைக்கிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[10. Woe is me, my mother, that you have borne me a man of strife and a man of contention to the whole earth! I have neither lent on interest, nor men have lent to me on interest; yet every one of them does curse me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2416,51 +2436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொன்றுபோடப் பட்டயமும், பிடித்து இழுக்க நாய்களும், பட்சித்து அழிக்க ஆகாயத்துப் பறவைகளும், பூமியின் மிருகங்களும் ஆகிய நான்குவிதமான வாதைகளை நான் அவர்கள்மேல் வரக் கட்டளையிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Woe is me, my mother, that you have borne me a man of strife and a man of contention to the whole earth! I have neither lent on interest, nor men have lent to me on interest; yet every one of them does curse me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2525,51 +2545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. கொன்றுபோடப் பட்டயமும், பிடித்து இழுக்க நாய்களும், பட்சித்து அழிக்க ஆகாயத்துப் பறவைகளும், பூமியின் மிருகங்களும் ஆகிய நான்குவிதமான வாதைகளை நான் அவர்கள்மேல் வரக் கட்டளையிடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. Woe is me, my mother, that you have borne me a man of strife and a man of contention to the whole earth! I have neither lent on interest, nor men have lent to me on interest; yet every one of them does curse me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2634,51 +2654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எசேக்கியாவின் குமாரனும், யூதாவின் ராஜாவுமாகிய மனாசே எருசலேமில் செய்தவைகளினிமித்தம் அவர்களைப் பூமியிலுள்ள எல்லார ராஜ்யங்களிலும் அலையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. The LORD said, Verily it shall be well with your remnant; verily I will cause the enemy to plead you well in the time of evil and in the time of affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2743,51 +2763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. உன்னுடைய எல்லாப் பாவங்களினிமித்தமும், உன்னுடைய எல்லா எல்லைகளிலும், நான் உன் ஆஸ்தியையும், உன் பொக்கிஷங்களையும் கிரயமில்லாமல் சூறையிடுவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[1. Then said the LORD unto me, Though Moses and Samuel stood before me, yet my mind could not be toward this people: cast them out of my sight, and let them go forth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2852,51 +2872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. எசேக்கியாவின் குமாரனும், யூதாவின் ராஜாவுமாகிய மனாசே எருசலேமில் செய்தவைகளினிமித்தம் அவர்களைப் பூமியிலுள்ள எல்லார ராஜ்யங்களிலும் அலையப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[11. The LORD said, Verily it shall be well with your remnant; verily I will cause the enemy to plead you well in the time of evil and in the time of affliction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2961,51 +2981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமே, யார் உன்மேல் இரங்குவார்கள்? யார் உன்மேல் பரிதபிப்பார்கள்? யார் உன்னிடத்திற்குத் திரும்பி, உன் சுகசெய்தியை விசாரிப்பார்கள்?]]></a:t>
+              <a:t><![CDATA[12. Shall iron break the northern iron and the steel?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3070,51 +3090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. எருசலேமே, யார் உன்மேல் இரங்குவார்கள்? யார் உன்மேல் பரிதபிப்பார்கள்? யார் உன்னிடத்திற்குத் திரும்பி, உன் சுகசெய்தியை விசாரிப்பார்கள்?]]></a:t>
+              <a:t><![CDATA[13. Your substance and your treasures will I give to the spoil without price, and that for all your sins, even in all your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3179,51 +3199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ என்னைவிட்டுப் பின்வாங்கிப்போனாய், ஆகையால் என் கையை உனக்கு விரோதமாய் நீட்டி, உன்னை அழிப்பேன்; நான் பொறுத்துப் பொறுத்து இளைத்துப்போனேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Your substance and your treasures will I give to the spoil without price, and that for all your sins, even in all your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3288,51 +3308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. நீ என்னைவிட்டுப் பின்வாங்கிப்போனாய், ஆகையால் என் கையை உனக்கு விரோதமாய் நீட்டி, உன்னை அழிப்பேன்; நான் பொறுத்துப் பொறுத்து இளைத்துப்போனேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. And I will make you to pass with yours enemies into a land which you know not: for a fire is kindled in mine anger, which shall burn upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3397,51 +3417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தின் வாசல்களில் அவர்களைத் தூற்றுக்கூடையால் தூற்றிப்போடுவேன்; என் ஜனங்கள் தங்கள் வழிகளைவிட்டுத் திரும்பாதபடியினால் நான் அவர்களைப் பிள்ளைகள் அற்றவர்களாக்கி அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[14. And I will make you to pass with yours enemies into a land which you know not: for a fire is kindled in mine anger, which shall burn upon you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3506,51 +3526,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. தேசத்தின் வாசல்களில் அவர்களைத் தூற்றுக்கூடையால் தூற்றிப்போடுவேன்; என் ஜனங்கள் தங்கள் வழிகளைவிட்டுத் திரும்பாதபடியினால் நான் அவர்களைப் பிள்ளைகள் அற்றவர்களாக்கி அழிப்பேன்.]]></a:t>
+              <a:t><![CDATA[15. O LORD, you know: remember me, and visit me, and revenge me of my persecutors; take me not away in your longsuffering: know that for your sake I have suffered rebuke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3615,51 +3635,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கடற்கரை மணலைப்பார்க்கிலும் அதிக விதவைகள் அவர்களில் உண்டாயிருப்பார்கள்; பட்டப்பகலிலே பாழாக்குகிறவனைத் தாயின்மேலும் பிள்ளைகளின்மேலும் வரப்பண்ணுவேன்; அவர்கள்மேல் பட்டணத்தின் கலகத்தையும் பயங்கரங்களையும் விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. O LORD, you know: remember me, and visit me, and revenge me of my persecutors; take me not away in your longsuffering: know that for your sake I have suffered rebuke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3724,51 +3744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கடற்கரை மணலைப்பார்க்கிலும் அதிக விதவைகள் அவர்களில் உண்டாயிருப்பார்கள்; பட்டப்பகலிலே பாழாக்குகிறவனைத் தாயின்மேலும் பிள்ளைகளின்மேலும் வரப்பண்ணுவேன்; அவர்கள்மேல் பட்டணத்தின் கலகத்தையும் பயங்கரங்களையும் விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[15. O LORD, you know: remember me, and visit me, and revenge me of my persecutors; take me not away in your longsuffering: know that for your sake I have suffered rebuke.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3833,51 +3853,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கடற்கரை மணலைப்பார்க்கிலும் அதிக விதவைகள் அவர்களில் உண்டாயிருப்பார்கள்; பட்டப்பகலிலே பாழாக்குகிறவனைத் தாயின்மேலும் பிள்ளைகளின்மேலும் வரப்பண்ணுவேன்; அவர்கள்மேல் பட்டணத்தின் கலகத்தையும் பயங்கரங்களையும் விழப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[16. Your words were found, and I did eat them; and your word was unto me the joy and rejoicing of mine heart: for I am called by your name, O LORD God of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3942,51 +3962,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ அறியாத தேசத்தில் உன் சத்துருக்கள் வசமாக நான் உன்னைத் தாண்டிப்போகப் பண்ணுவேன்; உங்கள்மேல் எரியப்போகிற அக்கினி என் கோபத்திலே மூண்டது என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[2. And it shall come to pass, if they say unto you, Where shall we go forth? then you shall tell them, Thus says the LORD; Such as are for death, to death; and such as are for the sword, to the sword; and such as are for the famine, to the famine; and such as are for the captivity, to the captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4051,51 +4071,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழு பிள்ளைகளைப் பெற்றவள் களைத்துப்போகிறாள்; அவள் தன் பிராணனை விட்டுவிட்டாள்; இன்னும் பகலாயிருக்கையில் அவளுடைய சூரியன் அஸ்தமித்தது; வெட்கமும் இலச்சையும் அடைந்தாள்; அவர்களில் மீதியாகிறவர்களையோ அவர்களுடைய சத்துருக்களுக்கு முன்பாகப் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Your words were found, and I did eat them; and your word was unto me the joy and rejoicing of mine heart: for I am called by your name, O LORD God of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4160,51 +4180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழு பிள்ளைகளைப் பெற்றவள் களைத்துப்போகிறாள்; அவள் தன் பிராணனை விட்டுவிட்டாள்; இன்னும் பகலாயிருக்கையில் அவளுடைய சூரியன் அஸ்தமித்தது; வெட்கமும் இலச்சையும் அடைந்தாள்; அவர்களில் மீதியாகிறவர்களையோ அவர்களுடைய சத்துருக்களுக்கு முன்பாகப் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[16. Your words were found, and I did eat them; and your word was unto me the joy and rejoicing of mine heart: for I am called by your name, O LORD God of hosts.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4269,51 +4289,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஏழு பிள்ளைகளைப் பெற்றவள் களைத்துப்போகிறாள்; அவள் தன் பிராணனை விட்டுவிட்டாள்; இன்னும் பகலாயிருக்கையில் அவளுடைய சூரியன் அஸ்தமித்தது; வெட்கமும் இலச்சையும் அடைந்தாள்; அவர்களில் மீதியாகிறவர்களையோ அவர்களுடைய சத்துருக்களுக்கு முன்பாகப் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. I sat not in the assembly of the mockers, nor rejoiced; I sat alone because of your hand: for you have filled me with indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4378,51 +4398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் தாயே, தேசத்துக்கெல்லாம் வழக்குக்கும் வாதுக்கும் உள்ளானவனாயிருக்கும்படி என்னை நீ பெற்றாயே; ஐயோ! நான் அவர்களுக்கு வட்டிக்குக் கொடுத்ததுமில்லை, அவர்கள் எனக்கு வட்டிக்குக் கொடுத்ததுமில்லை; ஆனாலும், எல்லாரும் என்னைச் சபிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. I sat not in the assembly of the mockers, nor rejoiced; I sat alone because of your hand: for you have filled me with indignation.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4487,51 +4507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் தாயே, தேசத்துக்கெல்லாம் வழக்குக்கும் வாதுக்கும் உள்ளானவனாயிருக்கும்படி என்னை நீ பெற்றாயே; ஐயோ! நான் அவர்களுக்கு வட்டிக்குக் கொடுத்ததுமில்லை, அவர்கள் எனக்கு வட்டிக்குக் கொடுத்ததுமில்லை; ஆனாலும், எல்லாரும் என்னைச் சபிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Why is my pain perpetual, and my wound incurable, which refuses to be healed? will you be altogether unto me as a liar, and as waters that fail?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4596,51 +4616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் தாயே, தேசத்துக்கெல்லாம் வழக்குக்கும் வாதுக்கும் உள்ளானவனாயிருக்கும்படி என்னை நீ பெற்றாயே; ஐயோ! நான் அவர்களுக்கு வட்டிக்குக் கொடுத்ததுமில்லை, அவர்கள் எனக்கு வட்டிக்குக் கொடுத்ததுமில்லை; ஆனாலும், எல்லாரும் என்னைச் சபிக்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[18. Why is my pain perpetual, and my wound incurable, which refuses to be healed? will you be altogether unto me as a liar, and as waters that fail?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4705,51 +4725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னில் மீதியாயிருப்பவர்கள் நன்மையடைவார்கள்; தீங்கின் காலத்திலும் நெருக்கத்தின் காலத்திலும் உனக்காக நான் சத்துருவுக்கு எதிர்ப்பட்டு, உனக்குச் சகாயஞ்செய்வேன் என்று மெய்யாக சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the LORD, If you return, then will I bring you again, and you shall stand before me: and if you take forth the precious from the vile, you shall be as my mouth: let them return unto you; but return not you unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4814,51 +4834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. உன்னில் மீதியாயிருப்பவர்கள் நன்மையடைவார்கள்; தீங்கின் காலத்திலும் நெருக்கத்தின் காலத்திலும் உனக்காக நான் சத்துருவுக்கு எதிர்ப்பட்டு, உனக்குச் சகாயஞ்செய்வேன் என்று மெய்யாக சொல்லுகிறேன்.]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the LORD, If you return, then will I bring you again, and you shall stand before me: and if you take forth the precious from the vile, you shall be as my mouth: let them return unto you; but return not you unto them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4923,51 +4943,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வடக்கேயிருந்து வரும் இரும்பையும் வெண்கலத்தையும் இரும்பு நொறுக்குமோ?]]></a:t>
+              <a:t><![CDATA[19. Therefore thus says the LORD, If you return, then will I bring you again, and you shall stand before me: and if you take forth the precious from the vile, you shall be as my mouth: let them return unto you; but return not you unto them.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And I will make you unto this people a fenced brazen wall: and they shall fight against you, but they shall not prevail against you: for I am with you to save you and to deliver you, says the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5032,51 +5161,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீ அறியாத தேசத்தில் உன் சத்துருக்கள் வசமாக நான் உன்னைத் தாண்டிப்போகப் பண்ணுவேன்; உங்கள்மேல் எரியப்போகிற அக்கினி என் கோபத்திலே மூண்டது என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[2. And it shall come to pass, if they say unto you, Where shall we go forth? then you shall tell them, Thus says the LORD; Such as are for death, to death; and such as are for the sword, to the sword; and such as are for the famine, to the famine; and such as are for the captivity, to the captivity.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And I will make you unto this people a fenced brazen wall: and they shall fight against you, but they shall not prevail against you: for I am with you to save you and to deliver you, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. And I will make you unto this people a fenced brazen wall: and they shall fight against you, but they shall not prevail against you: for I am with you to save you and to deliver you, says the LORD.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And I will deliver you out of the hand of the wicked, and I will redeem you out of the hand of the terrible.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. And I will deliver you out of the hand of the wicked, and I will redeem you out of the hand of the terrible.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5141,51 +5706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தாவே, நீர் அதை அறிவீர்; தேவரீர் என்னை நினைத்து என்னை விசாரித்து, என்னைத் துன்பப்படுத்துகிறவர்களுக்கு என்னிமித்தம் நீதியைச் சரிக்கட்டும்; உம்முடைய நீடியபொறுமையினிமித்தம் என்னை வாரிக்கொள்ளாதிரும்; நான் உம்முடையமித்தம் நிந்தையைச் சகிக்கிறேன் என்று அறியும்.]]></a:t>
+              <a:t><![CDATA[2. And it shall come to pass, if they say unto you, Where shall we go forth? then you shall tell them, Thus says the LORD; Such as are for death, to death; and such as are for the sword, to the sword; and such as are for the famine, to the famine; and such as are for the captivity, to the captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5250,51 +5815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தாவே, நீர் அதை அறிவீர்; தேவரீர் என்னை நினைத்து என்னை விசாரித்து, என்னைத் துன்பப்படுத்துகிறவர்களுக்கு என்னிமித்தம் நீதியைச் சரிக்கட்டும்; உம்முடைய நீடியபொறுமையினிமித்தம் என்னை வாரிக்கொள்ளாதிரும்; நான் உம்முடையமித்தம் நிந்தையைச் சகிக்கிறேன் என்று அறியும்.]]></a:t>
+              <a:t><![CDATA[2. And it shall come to pass, if they say unto you, Where shall we go forth? then you shall tell them, Thus says the LORD; Such as are for death, to death; and such as are for the sword, to the sword; and such as are for the famine, to the famine; and such as are for the captivity, to the captivity.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5359,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. கர்த்தாவே, நீர் அதை அறிவீர்; தேவரீர் என்னை நினைத்து என்னை விசாரித்து, என்னைத் துன்பப்படுத்துகிறவர்களுக்கு என்னிமித்தம் நீதியைச் சரிக்கட்டும்; உம்முடைய நீடியபொறுமையினிமித்தம் என்னை வாரிக்கொள்ளாதிரும்; நான் உம்முடையமித்தம் நிந்தையைச் சகிக்கிறேன் என்று அறியும்.]]></a:t>
+              <a:t><![CDATA[3. And I will appoint over them four kinds, says the LORD: the sword to slay, and the dogs to tear, and the fowls of the heaven, and the beasts of the earth, to devour and destroy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5468,51 +6033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. உம்முடைய வார்த்தைகள் கிடைத்தவுடனே அவைகளை உட்கொண்டேன்; உம்முடைய வார்த்தைகள் எனக்குச் சந்தோஷமும், என் இருதயத்துக்கு மகிழ்ச்சியுமாயிருந்தது; சேனைகளின் தேவனாகிய கர்த்தாவே, உம்முடைய நாமம் எனக்குத் தரிக்கப்பட்டிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[3. And I will appoint over them four kinds, says the LORD: the sword to slay, and the dogs to tear, and the fowls of the heaven, and the beasts of the earth, to devour and destroy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5547,51 +6112,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474741783" r:id="rId1"/>
+    <p:sldLayoutId id="2482630140" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5927,54 +6492,94 @@
 
 <file path=ppt/slides/_rels/slide46.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide46.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide47.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide47.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide48.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide48.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
@@ -6111,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆಗಿತ್ತು; ಓ ಸೈನ್ಯಗಳ ದೇವರಾದ ಕರ್ತನೇ, ನಿನ್ನ ಹೆಸರಿನಿಂದ ಕರೆಯಲ್ಪಟ್ಟಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6243,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ನಾನು ಹಾಸ್ಯಗಾರರ ಕೂಟದಲ್ಲಿ ಕೂತುಕೊಂಡು ಉತ್ಸಾಹಪಡಲಿಲ್ಲ, ನಿನ್ನ ಕೈ ನಿಮಿತ್ತ ಒಂಟಿಯಾಗಿ ಕೂತುಕೊಂಡಿದ್ದೇನೆ;]]></a:t>
+              <a:t><![CDATA[4. எசேக்கியாவின் குமாரனும், யூதாவின் ராஜாவுமாகிய மனாசே எருசலேமில் செய்தவைகளினிமித்தம் அவர்களைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6375,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಉಗ್ರತೆಯಿಂದ ತುಂಬಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[பூமியிலுள்ள எல்லார ராஜ்யங்களிலும் அலையப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6507,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಏಕೆ ನನ್ನ ನೋವು ನಿತ್ಯವಾಗಿಯೂ ನನ್ನ ಗಾಯವು ವಾಸಿಯಾಗಲೊ ಲ್ಲದೆಯೂ ಸ್ವಸ್ಥವಾಗದೆಯೂ ಇದೆ? ನೀನು ನನಗೆ ಒಟ್ಟಾರೆ ನೀರು]]></a:t>
+              <a:t><![CDATA[5. எருசலேமே, யார் உன்மேல் இரங்குவார்கள்? யார் உன்மேல் பரிதபிப்பார்கள்? யார் உன்னிடத்திற்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6639,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬತ್ತುವ ಕಳ್ಳ ತೊರೆಯಂತೆಯೂ ಸ್ಥಿರ ವಿಲ್ಲದ ನೀರಿನಂತೆಯೂ ಇರಬೇಕೋ.]]></a:t>
+              <a:t><![CDATA[திரும்பி, உன் சுகசெய்தியை விசாரிப்பார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6771,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ಆದದರಿಂದ ಕರ್ತನು -- ನೀನು ಹಿಂತಿರುಗಿ ಕೊಂಡರೆ ನಾನು ನಿನ್ನನ್ನು ತಿರುಗಿ ತರುವೆನು; ಆಗ ನೀನು ನನ್ನ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[6. நீ என்னைவிட்டுப் பின்வாங்கிப்போனாய், ஆகையால் என் கையை உனக்கு விரோதமாய் நீட்டி, உன்னை அழிப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6903,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿಲ್ಲುವಿ; ನೀನು ಅಮೂಲ್ಯವಾದ ದ್ದನ್ನು ನೀಚವಾದದರೊಳಗಿಂದ ಹೊರಗೆ ತಂದರೆ ನನ್ನ ಬಾಯಿಯ ಹಾಗಿರುವಿ; ಅವರು ನಿನ್ನ ಕಡೆಗೆ]]></a:t>
+              <a:t><![CDATA[நான் பொறுத்துப் பொறுத்து இளைத்துப்போனேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7035,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿರುಗಲಿ, ಆದರೆ ನೀನು ಅವರ ಕಡೆಗೆ ಹಿಂತಿರುಗಬೇಡ.]]></a:t>
+              <a:t><![CDATA[7. தேசத்தின் வாசல்களில் அவர்களைத் தூற்றுக்கூடையால் தூற்றிப்போடுவேன்; என் ஜனங்கள் தங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7167,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಇದಲ್ಲದೆ ನಾನು ನಿನ್ನನ್ನು ಈ ಜನಕ್ಕೆ ಬಲವಾದ ತಾಮ್ರದ ಗೋಡೆಯಾಗಮಾಡುತ್ತೇನೆ; ನಿನಗೆ ವಿರೋಧವಾಗಿ ಯುದ್ಧಮಾಡುವರು,]]></a:t>
+              <a:t><![CDATA[வழிகளைவிட்டுத் திரும்பாதபடியினால் நான் அவர்களைப் பிள்ளைகள் அற்றவர்களாக்கி அழிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7299,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಆದರೆ ನಿನ್ನನ್ನು ಜಯಿಸಲಾರರು; ನಾನೇ ನಿನ್ನನ್ನು ರಕ್ಷಿಸುವದಕ್ಕೂ ತಪ್ಪಿಸು ವದಕ್ಕೂ ನಿನ್ನ ಸಂಗಡ ಇದ್ದೇನೆ ಎಂದು ಕರ್ತನು]]></a:t>
+              <a:t><![CDATA[8. கடற்கரை மணலைப்பார்க்கிலும் அதிக விதவைகள் அவர்களில் உண்டாயிருப்பார்கள்; பட்டப்பகலிலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7431,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನಿನ್ನ ಆಸ್ತಿಯನ್ನೂ ಬೊಕ್ಕಸಗಳನ್ನೂ ಎಲ್ಲಾ ಪ್ರಾಂತ್ಯಗಳಲ್ಲಿ ನಿನ್ನ ಎಲ್ಲಾ ಪಾಪಗಳ ನಿಮಿತ್ತ ಕ್ರಯವಿಲ್ಲದೆ]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் என்னை நோக்கி: மோசேயும் சாமுவேலும் என் முகத்துக்கு முன்பாக நின்றாலும், என் மனம் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7563,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[பாழாக்குகிறவனைத் தாயின்மேலும் பிள்ளைகளின்மேலும் வரப்பண்ணுவேன்; அவர்கள்மேல் பட்டணத்தின் கலகத்தையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7695,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಕೆಟ್ಟವರ ಕೈಯೊಳಗಿಂದ ನಿನ್ನನ್ನು ತಪ್ಪಿಸುತ್ತೇನೆ, ಭಯಂಕರವಾದ ಕೈಯೊಳಗಿಂದ ನಿನ್ನನ್ನು ವಿಮೋಚಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[பயங்கரங்களையும் விழப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7827,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಆಗ ಕರ್ತನು ನನಗೆ ಹೇಳಿದ್ದೇನಂದರೆ --ಮೋಶೆಯೂ ಸಮುವೇಲನೂ ನನ್ನ ಮುಂದೆ ನಿಂತರೂ ನನ್ನ ಮನಸ್ಸು ಈ ಜನರ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[9. ஏழு பிள்ளைகளைப் பெற்றவள் களைத்துப்போகிறாள்; அவள் தன் பிராணனை விட்டுவிட்டாள்; இன்னும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7959,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವದಿಲ್ಲ. ಅವರನ್ನು ನನ್ನ ಸನ್ನಿಧಿಯಿಂದ ಕಳುಹಿಸಿ ಬಿಡು; ಅವರು ಹೋಗಲಿ.]]></a:t>
+              <a:t><![CDATA[பகலாயிருக்கையில் அவளுடைய சூரியன் அஸ்தமித்தது; வெட்கமும் இலச்சையும் அடைந்தாள்; அவர்களில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8091,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ಅವರು ನಿನಗೆ--ನಾವು ಎಲ್ಲಿ ಹೋಗಬೇಕು ಎಂದು ಹೇಳಿದರೆ, ನೀನು ಅವ ರಿಗೆ--ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ--ಮರಣಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[மீதியாகிறவர்களையோ அவர்களுடைய சத்துருக்களுக்கு முன்பாகப் பட்டயத்துக்கு ஒப்புக்கொடுப்பேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8223,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇರುವವರು ಮರಣಕ್ಕೆ; ಕತ್ತಿಗೆ ಇರುವವರು ಕತ್ತಿಗೆ; ಕ್ಷಾಮಕ್ಕೆ ಇರುವವರು ಕ್ಷಾಮಕ್ಕೆ, ಸೆರೆಗೆ ಇರು ವವರು ಸೆರೆಗೆ ಎಂದು]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8355,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳಬೇಕು.]]></a:t>
+              <a:t><![CDATA[10. என் தாயே, தேசத்துக்கெல்லாம் வழக்குக்கும் வாதுக்கும் உள்ளானவனாயிருக்கும்படி என்னை நீ பெற்றாயே;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8487,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಕರ್ತನು--ನಾನು ಅವರಿಗೆ ವಿರೋಧವಾಗಿ ನಾಲ್ಕು ತರವಾದವುಗಳನ್ನು ಅಂದರೆ ಕೊಲ್ಲುವದಕ್ಕೆ ಕತ್ತಿಯನ್ನೂ ಹರಿಯುವದಕ್ಕೆ]]></a:t>
+              <a:t><![CDATA[ஐயோ! நான் அவர்களுக்கு வட்டிக்குக் கொடுத்ததுமில்லை, அவர்கள் எனக்கு வட்டிக்குக் கொடுத்ததுமில்லை;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8619,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಯಿಗಳನ್ನೂ ತಿನ್ನುವದಕ್ಕೂ ನಾಶ ಮಾಡುವದಕ್ಕೂ ಆಕಾಶದ ಪಕ್ಷಿಗಳನ್ನೂ ಭೂಮಿಯ ಮೃಗಗಳನ್ನೂ ನೇಮಿಸುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[ஆனாலும், எல்லாரும் என்னைச் சபிக்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8751,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಅವರನ್ನು ಹಿಜ್ಕೀಯನ ಮಗನಾದ ಯೆಹೂದದ ಅರಸನಾದ ಮನಸ್ಸೆಯ ನಿಮಿತ್ತವೂ ಇವನು ಯೆರೂಸಲೇಮಿನಲ್ಲಿ ಮಾಡಿದ್ದರ ನಿಮಿತ್ತವೂ]]></a:t>
+              <a:t><![CDATA[11. உன்னில் மீதியாயிருப்பவர்கள் நன்மையடைவார்கள்; தீங்கின் காலத்திலும் நெருக்கத்தின் காலத்திலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8883,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೊಳ್ಳೆಯಾಗಿ ಕೊಟ್ಟುಬಿಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[ஜனங்கள் பட்சமாய்ச் சாராது, இவர்கள் என் முகத்தைவிட்டுப் புறப்பட்டுப்போகும்படி இவர்களைத் துரத்திவிடு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9015,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಭೂಮಿಯ ಎಲ್ಲಾ ರಾಜ್ಯಗಳಿಗೆ ಚದರಿಹೋಗುವಂತೆ ಮಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[உனக்காக நான் சத்துருவுக்கு எதிர்ப்பட்டு, உனக்குச் சகாயஞ்செய்வேன் என்று மெய்யாக சொல்லுகிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9147,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಓ ಯೆರೂಸಲೇಮೇ, ನಿನ್ನ ಮೇಲೆ ಯಾರೂ ಕನಿಕರಪಡುವರು? ನಿನಗೋಸ್ಕರ ಯಾರು ದುಃಖಿಸುವರು? ನಿನ್ನ ಕ್ಷೇಮವನ್ನು ಕುರಿತು]]></a:t>
+              <a:t><![CDATA[12. வடக்கேயிருந்து வரும் இரும்பையும் வெண்கலத்தையும் இரும்பு நொறுக்குமோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9279,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೇಳುವದಕ್ಕೆ ಯಾರು ಸವಿಾಪ ಬರುವರು?]]></a:t>
+              <a:t><![CDATA[13. உன்னுடைய எல்லாப் பாவங்களினிமித்தமும், உன்னுடைய எல்லா எல்லைகளிலும், நான் உன் ஆஸ்தியையும், உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9411,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನೀನು ನನ್ನನ್ನು ಬಿಟ್ಟು ಬಿಟ್ಟಿದ್ದೀ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ನೀನು ಹಿಂಜರಿ ದಿದ್ದೀ, ಆದದರಿಂದ ನನ್ನ ಕೈಯನ್ನು]]></a:t>
+              <a:t><![CDATA[பொக்கிஷங்களையும் கிரயமில்லாமல் சூறையிடுவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9543,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನಗೆ ವಿರೋಧ ವಾಗಿ ಚಾಚಿ ನಿನ್ನನ್ನು ನಾಶಮಾಡುವೆನು. ಪಶ್ಚಾತ್ತಾಪ ಪಡುವದರಲ್ಲಿ ದಣಿದಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[14. நீ அறியாத தேசத்தில் உன் சத்துருக்கள் வசமாக நான் உன்னைத் தாண்டிப்போகப் பண்ணுவேன்; உங்கள்மேல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9675,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ಅವರನ್ನು ಮೊರದಿಂದ ದೇಶದ ಬಾಗಿಲುಗಳಲ್ಲಿ ತೂರುವೆನು; ನನ್ನ ಜನರನ್ನು ಮಕ್ಕಳಿಲ್ಲದವರಾಗ ಮಾಡಿ ನಾಶಮಾಡುವೆನು. ಅವರು]]></a:t>
+              <a:t><![CDATA[எரியப்போகிற அக்கினி என் கோபத்திலே மூண்டது என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9807,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಮ್ಮ ಮಾರ್ಗಗಳನ್ನು ಬಿಟ್ಟು ಹಿಂತಿರುಗದೆ ಇದ್ದದರಿಂದ]]></a:t>
+              <a:t><![CDATA[15. கர்த்தாவே, நீர் அதை அறிவீர்; தேவரீர் என்னை நினைத்து என்னை விசாரித்து, என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9939,51 +10544,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಅವರ ವಿಧವೆಗಳು ಸಮುದ್ರದ ಮರಳಿಗಿಂತ ನನಗೆ ಹೆಚ್ಚಾದರು. ನಾನು ಅವರ ಬಳಿಗೆ ಪ್ರಾಯದವರ ತಾಯಿಯ ಮೇಲೆ ಮಧ್ಯಾಹ್ನದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[துன்பப்படுத்துகிறவர்களுக்கு என்னிமித்தம் நீதியைச் சரிக்கட்டும்; உம்முடைய நீடியபொறுமையினிமித்தம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10071,51 +10676,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಶನ ಮಾಡು ವವನನ್ನು ತರಿಸಿದ್ದೇನೆ; ಪಕ್ಕನೆ ಅವನು ಅವಳ ಮೇಲೆ ಬೀಳುವಂತೆ ಮಾಡುವೆನು, ಹೆದರಿಕೆಯನ್ನು ಪಟ್ಟಣದ ಮೇಲೆ]]></a:t>
+              <a:t><![CDATA[என்னை வாரிக்கொள்ளாதிரும்; நான் உம்முடையமித்தம் நிந்தையைச் சகிக்கிறேன் என்று அறியும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10203,51 +10808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಬೀಳಮಾಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[16. உம்முடைய வார்த்தைகள் கிடைத்தவுடனே அவைகளை உட்கொண்டேன்; உம்முடைய வார்த்தைகள் எனக்குச் சந்தோஷமும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10335,51 +10940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ನಿನ್ನನ್ನು ನಿನಗೆ ತಿಳಿಯದ ದೇಶದಲ್ಲಿ ನಿನ್ನ ಶತ್ರುಗ ಳೊಂದಿಗೆ ಹಾದುಹೋಗುವಂತೆ ಮಾಡುವೆನು. ಯಾಕಂದರೆ ನನ್ನ]]></a:t>
+              <a:t><![CDATA[2. எங்கே புறப்பட்டுப்போனோம் என்று இவர்களைக் கேட்டால், நீ அவர்களை நோக்கி: சாவுக்கு ஏதுவானவர்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10467,51 +11072,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಏಳು ಮಂದಿಯನ್ನು ಹೆತ್ತವಳು ಕುಂದುತ್ತಾಳೆ; ತನ್ನ ಪ್ರಾಣವನ್ನು ಬಿಡುತ್ತಾಳೆ; ಹಗಲಿರುವಾಗಲೇ ಅವಳ ಸೂರ್ಯನು]]></a:t>
+              <a:t><![CDATA[என் இருதயத்துக்கு மகிழ்ச்சியுமாயிருந்தது; சேனைகளின் தேவனாகிய கர்த்தாவே, உம்முடைய நாமம் எனக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10599,51 +11204,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಸ್ತಮಿಸುತ್ತಾನೆ; ಅವಳು ನಾಚಿಕೆಪಡುತ್ತಾಳೆ; ಅವಮಾನ ಗೊಳ್ಳುತ್ತಾಳೆ; ಇದಲ್ಲದೆ ಅವರ ಶೇಷವನ್ನು ಅದರ ಶತ್ರುಗಳ ಮುಂದೆ]]></a:t>
+              <a:t><![CDATA[தரிக்கப்பட்டிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10731,51 +11336,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕತ್ತಿಗೆ ಒಪ್ಪಿಸುವೆನು ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[17. நான் பரியாசக்காரருடைய கூட்டத்தில் உட்கார்ந்து களிகூர்ந்ததில்லை; உமது கரத்தினிமித்தம் தனித்து]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10863,51 +11468,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ನನ್ನ ತಾಯಿಯೇ, ನನಗೆ ಅಯ್ಯೋ, ನೀನು ನನ್ನನ್ನು ಭೂಮಿಯ ಮೇಲೆಲ್ಲಾ ವ್ಯಾಜ್ಯಗಾರನಾಗಿಯೂ ತರ್ಕದವನಾಗಿಯೂ]]></a:t>
+              <a:t><![CDATA[உட்கார்ந்தேன்; சலிப்பினால் என்னை நிரப்பினீர்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10995,51 +11600,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೆತ್ತಿದ್ದೀಯಲ್ಲಾ? ನಾನು ಬಡ್ಡಿಗೆ ಸಾಲ ಕೊಡಲಿಲ್ಲ ಇಲ್ಲವೆ ಮನುಷ್ಯರು ಬಡ್ಡಿಗಾಗಿ ನನಗೆ ಸಾಲ ಕೊಡಲಿಲ್ಲ. ಆದಾಗ್ಯೂ]]></a:t>
+              <a:t><![CDATA[18. என் நோவு நித்தியகாலமாகவும் என் காயம் ஆறாத கொடிய புண்ணாகவும் இருப்பானேன்? நீர் எனக்கு நம்பப்படாத]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11127,51 +11732,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರೆಲ್ಲರು ನನ್ನನ್ನು ಶಪಿಸುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[ஊற்றைப்போலவும், வற்றிப்போகிற ஜலத்தைப்போலவும் இருப்பீரோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11259,51 +11864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಕರ್ತನು ಹೇಳುವದೇನಂದರೆ --ನಿಶ್ಚಯವಾಗಿ ನಿನ್ನ ಶೇಷಕ್ಕೆ ಅದು ಒಳ್ಳೆಯ ದಾಗಿರುವದು; ಕೇಡಿನ ಕಾಲದಲ್ಲಿಯೂ ಇಕ್ಕಟ್ಟಿನ]]></a:t>
+              <a:t><![CDATA[19. இதினிமித்தம் நீ திரும்பினால் நான் உன்னைத் திரும்பச் சீர்ப்படுத்துவேன்; என் முகத்துக்குமுன்பாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11391,51 +11996,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕಾಲದಲ್ಲಿಯೂ ನಿಶ್ಚಯವಾಗಿ ನಿನ್ನ ಶತ್ರುವನ್ನು ನಿನ ಗೋಸ್ಕರ ಬೇಡಿಕೊಳ್ಳುವಂತೆ ಮಾಡಲಿಲ್ಲವೇ?]]></a:t>
+              <a:t><![CDATA[நிலைத்துமிருப்பாய்; நீ தீழ்ப்பானதினின்று விலையேறப்பெற்றதைப் பிரித்தெடுத்தால், என் வாய்போலிருப்பாய்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11523,51 +12128,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಕಬ್ಬಿ ಣವು ಉತ್ತರದ ಕಬ್ಬಿಣವನ್ನೂ ಉಕ್ಕನ್ನೂ ಮುರಿಯ ಬಲ್ಲದೇ?]]></a:t>
+              <a:t><![CDATA[நீ அவர்களிடத்தில் திரும்பாமல், அவர்கள் உன்னிடத்தில் திரும்புவார்களாக என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide49.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. உன்னை இந்த ஜனத்துக்கு எதிரே அரணான வெண்கல அலங்கமாக்குவேன்; அவர்கள் உனக்கு விரோதமாக]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11655,51 +12392,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಕೋಪದಲ್ಲಿ ಬೆಂಕಿ ಹತ್ತಿದೆ, ಅದು ನಿಮ್ಮ ಮೇಲೆ ಉರಿಯುವದು.]]></a:t>
+              <a:t><![CDATA[சாவுக்கும், பட்டயத்துக்கு ஏதுவானவர்கள் பட்டயத்துக்கும், பஞ்சத்துக்கு ஏதுவானவர்கள் பஞ்சத்துக்கும்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide50.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[யுத்தம்பண்ணுவார்கள், ஆனாலும் உன்னை மேற்கொள்ளமாட்டார்கள்; உன்னை இரட்சிப்பதற்காகவும், உன்னைத்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தப்புவிப்பதற்காகவும் நான் உன்னுடனே இருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. நான் உன்னைப் பொல்லாதவர்களின் கைக்குத் தப்புவித்து, உன்னைப் பலவந்தரின் கைக்கு நீங்கலாக்கி]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 15]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[விடுவிப்பேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11787,51 +13052,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಓ ಕರ್ತನೇ, ನೀನೇ ಬಲ್ಲೆ, ನನ್ನನ್ನು ಜ್ಞಾಪಕ ಮಾಡಿ ವಿಚಾರಿಸಿ ನನ್ನನ್ನು ಹಿಂಸಿಸುವವರಿಗೆ ನನಗೋ ಸ್ಕರ ಮುಯ್ಯಿಗೆ]]></a:t>
+              <a:t><![CDATA[சிறையிருப்புக்கு ஏதுவானவர்கள் சிறையிருப்புக்கும் நேராய்ப் போகவேண்டும் என்று கர்த்தர் உரைக்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11919,51 +13184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮುಯ್ಯಿ ತೀರಿಸು; ನಿನ್ನ ದೀರ್ಘ ಶಾಂತಿಯಲ್ಲಿ ನನ್ನನ್ನು ತೆಗೆದುಬಿಡಬೇಡ; ನಿನ್ನ ನಿಮಿತ್ತ ನಾನು ಗದರಿಸಲ್ಪಡುವೆನೆಂದು]]></a:t>
+              <a:t><![CDATA[என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12051,51 +13316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಿಳಿದುಕೋ.]]></a:t>
+              <a:t><![CDATA[3. கொன்றுபோடப் பட்டயமும், பிடித்து இழுக்க நாய்களும், பட்சித்து அழிக்க ஆகாயத்துப் பறவைகளும், பூமியின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12183,51 +13448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನಿನ್ನ ವಾಕ್ಯಗಳು ಸಿಕ್ಕಿದವು, ಅವುಗಳನ್ನು ತಿಂದೆನು. ನಿನ್ನ ವಾಕ್ಯವು ನನ್ನ ಹೃದಯಕ್ಕೆ ಉಲ್ಲಾಸವೂ ಸಂತೋಷವೂ]]></a:t>
+              <a:t><![CDATA[மிருகங்களும் ஆகிய நான்குவிதமான வாதைகளை நான் அவர்கள்மேல் வரக் கட்டளையிடுவேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12244,91 +13509,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 15]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme52">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme52">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme52">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12354,51 +13619,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme52">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -12529,51 +13794,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>48</Slides>
+  <Slides>53</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>