--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -105,58 +105,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -194,54 +186,50 @@
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
-    <p:sldId id="313" r:id="rId60"/>
-[...2 lines deleted...]
-    <p:sldId id="316" r:id="rId63"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -396,57 +384,53 @@
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -506,51 +490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And you, even yourself, shall discontinue from yours heritage that I gave you; and I will cause you to serve yours enemies in the land which you know not: for all of you have kindled a fire in mine anger, which shall burn for ever.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே நான் உனக்குக் கொடுத்த சுதந்தரத்தை நீதானே விட்டுவிடுவாய்; நீ அறியாத தேசத்தில் உன்னை உன் சத்துருக்களுக்கு அடிமையுமாக்குவேன்; என்றென்றைக்கும் எரியத்தக்க என் கோபத்தின் அக்கினியை மூட்டிவிட்டீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -615,51 +599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Thus says the LORD; Cursed be the man that trusts in man, and makes flesh his arm, and whose heart departs from the LORD.]]></a:t>
+              <a:t><![CDATA[5. மனுஷன்மேல் நம்பிக்கைவைத்து, மாம்சமானதைத் தன் புயபலமாக்கிக்கொண்டு, கர்த்தரை விட்டு விலகுகிற இருதயமுள்ள மனுஷன் சபிக்கப்பட்டவன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -724,51 +708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Thus says the LORD; Cursed be the man that trusts in man, and makes flesh his arm, and whose heart departs from the LORD.]]></a:t>
+              <a:t><![CDATA[5. மனுஷன்மேல் நம்பிக்கைவைத்து, மாம்சமானதைத் தன் புயபலமாக்கிக்கொண்டு, கர்த்தரை விட்டு விலகுகிற இருதயமுள்ள மனுஷன் சபிக்கப்பட்டவன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -833,51 +817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For he shall be like the heath in the desert, and shall not see when good comes; but shall inhabit the parched places in the wilderness, in a salt land and not inhabited.]]></a:t>
+              <a:t><![CDATA[6. அவன் அந்தரவெளியில் கறளையாய்ப்போன செடியைப்போலிருந்து, நன்மைவருகிறதைக் காணாமல், வனாந்தரத்தின் வறட்சியான இடங்களிலும், குடியில்லாத உவர்நிலத்திலும் தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -942,51 +926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For he shall be like the heath in the desert, and shall not see when good comes; but shall inhabit the parched places in the wilderness, in a salt land and not inhabited.]]></a:t>
+              <a:t><![CDATA[6. அவன் அந்தரவெளியில் கறளையாய்ப்போன செடியைப்போலிருந்து, நன்மைவருகிறதைக் காணாமல், வனாந்தரத்தின் வறட்சியான இடங்களிலும், குடியில்லாத உவர்நிலத்திலும் தங்குவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1051,51 +1035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Blessed is the man that trusts in the LORD, and whose hope the LORD is.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தர்மேல் நம்பிக்கைவைத்து, கர்த்தரைத் தன் நம்பிக்கையாகக் கொண்டிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1160,51 +1144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For he shall be as a tree planted by the waters, and that spreads out her roots by the river, and shall not see when heat comes, but her leaf shall be green; and shall not be careful in the year of drought, neither shall cease from yielding fruit.]]></a:t>
+              <a:t><![CDATA[8. அவன் தண்ணீரண்டையிலே நாட்டப்பட்டதும் கால்வாய் ஓரமாகத் தன் வேர்களை விடுகிறதும், உஷணம் வருகிறதைக் காணாமல் இலை பச்சையாயிருக்கிறதும், மழைத்தாழ்ச்சியான வருஷத்திலும் வருத்தமின்றித் தப்பாமல் கனிகொடுக்கிறதுமான மரத்தைப்போலிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1269,51 +1253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For he shall be as a tree planted by the waters, and that spreads out her roots by the river, and shall not see when heat comes, but her leaf shall be green; and shall not be careful in the year of drought, neither shall cease from yielding fruit.]]></a:t>
+              <a:t><![CDATA[8. அவன் தண்ணீரண்டையிலே நாட்டப்பட்டதும் கால்வாய் ஓரமாகத் தன் வேர்களை விடுகிறதும், உஷணம் வருகிறதைக் காணாமல் இலை பச்சையாயிருக்கிறதும், மழைத்தாழ்ச்சியான வருஷத்திலும் வருத்தமின்றித் தப்பாமல் கனிகொடுக்கிறதுமான மரத்தைப்போலிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1378,51 +1362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For he shall be as a tree planted by the waters, and that spreads out her roots by the river, and shall not see when heat comes, but her leaf shall be green; and shall not be careful in the year of drought, neither shall cease from yielding fruit.]]></a:t>
+              <a:t><![CDATA[8. அவன் தண்ணீரண்டையிலே நாட்டப்பட்டதும் கால்வாய் ஓரமாகத் தன் வேர்களை விடுகிறதும், உஷணம் வருகிறதைக் காணாமல் இலை பச்சையாயிருக்கிறதும், மழைத்தாழ்ச்சியான வருஷத்திலும் வருத்தமின்றித் தப்பாமல் கனிகொடுக்கிறதுமான மரத்தைப்போலிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1487,51 +1471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The heart is deceitful above all things, and desperately wicked: who can know it?]]></a:t>
+              <a:t><![CDATA[9. எல்லாவற்றைப்பார்க்கிலும் இருதயமே திருக்குள்ளதும் மகா கேடுள்ளதுமாயிருக்கிறது, அதை அறியத்தக்கவன் யார்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1596,51 +1580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The sin of Judah is written with a pen of iron, and with the point of a diamond: it is graven upon the table of their heart, and upon the horns of your altars;]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் பாவம் இரும்பெழுத்தாணியிலும், வைரத்தின் நுனியினாலும் எழுதப்பட்டு, அவர்களுடைய இருதயத்தின் பலகையிலும் உங்கள் பலிபீடங்களுடைய கொம்புகளிலும் பதிந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1705,51 +1689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. The heart is deceitful above all things, and desperately wicked: who can know it?]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய நானே ஒவ்வொருவனுக்கும், அவனவன் வழிகளுக்கும் செய்கைகளின் பலன்களுக்கும் தக்கதைக் கொடுக்கும்படிக்கும், இருதயத்தை ஆராய்கிறவரும் உள்ளிந்திரியங்களைச் சோதித்தறிகிறவருமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1814,51 +1798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. I the LORD search the heart, I try the reins, even to give every man according to his ways, and according to the fruit of his doings.]]></a:t>
+              <a:t><![CDATA[10. கர்த்தராகிய நானே ஒவ்வொருவனுக்கும், அவனவன் வழிகளுக்கும் செய்கைகளின் பலன்களுக்கும் தக்கதைக் கொடுக்கும்படிக்கும், இருதயத்தை ஆராய்கிறவரும் உள்ளிந்திரியங்களைச் சோதித்தறிகிறவருமாயிருக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1923,51 +1907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. I the LORD search the heart, I try the reins, even to give every man according to his ways, and according to the fruit of his doings.]]></a:t>
+              <a:t><![CDATA[11. அநியாயாயமாய் ஐசுவரியத்தைச் சம்பாதிக்கிறவன் முட்டையிட்டு அவயங்காத்தும், குஞ்சுபொரிக்காமற் போகிற கவுதாரிக்குச் சமானமாயிருக்கிறான்; அவன் தன் பாதி வயதிலே அதைவிட்டு, தன் முடிவிலே மூடனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2032,51 +2016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. As the partridge sits on eggs, and hatches them not; so he that gets riches, and not by right, shall leave them in the midst of his days, and at his end shall be a fool.]]></a:t>
+              <a:t><![CDATA[11. அநியாயாயமாய் ஐசுவரியத்தைச் சம்பாதிக்கிறவன் முட்டையிட்டு அவயங்காத்தும், குஞ்சுபொரிக்காமற் போகிற கவுதாரிக்குச் சமானமாயிருக்கிறான்; அவன் தன் பாதி வயதிலே அதைவிட்டு, தன் முடிவிலே மூடனாயிருப்பான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2141,51 +2125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. As the partridge sits on eggs, and hatches them not; so he that gets riches, and not by right, shall leave them in the midst of his days, and at his end shall be a fool.]]></a:t>
+              <a:t><![CDATA[12. எங்கள் பரிசுத்த ஸ்தானம் ஆதிமுதற்கொண்டு உயர்ந்த மகிமையுள்ள சிங்காசனமாயிருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2250,51 +2234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. A glorious high throne from the beginning is the place of our sanctuary.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேலின் நம்பிக்கையாகிய கர்த்தாவே, உம்மைவிட்டு விலகுகிற யாவரும் வெட்கப்படுவார்கள்; அவர்கள் ஜீவனுள்ள தண்ணீரின் ஊற்றாகிய கர்த்தரை விட்டு விலகிப்போனபடியால், உம்மைவிட்டு அகன்றுபோகிறவர்களின் பெயர் புழுதியில் எழுதப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2359,51 +2343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. O LORD, the hope of Israel, all that forsake you shall be ashamed, and they that depart from me shall be written in the earth, because they have forsaken the LORD, the fountain of living waters.]]></a:t>
+              <a:t><![CDATA[13. இஸ்ரவேலின் நம்பிக்கையாகிய கர்த்தாவே, உம்மைவிட்டு விலகுகிற யாவரும் வெட்கப்படுவார்கள்; அவர்கள் ஜீவனுள்ள தண்ணீரின் ஊற்றாகிய கர்த்தரை விட்டு விலகிப்போனபடியால், உம்மைவிட்டு அகன்றுபோகிறவர்களின் பெயர் புழுதியில் எழுதப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2468,51 +2452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. O LORD, the hope of Israel, all that forsake you shall be ashamed, and they that depart from me shall be written in the earth, because they have forsaken the LORD, the fountain of living waters.]]></a:t>
+              <a:t><![CDATA[14. கர்த்தாவே, என்னைக் குணமாக்கும், அப்பொழுது குணமாவேன்; என்னை இரட்சியும், அப்பொழுது இரட்சிக்கப்படுவேன்; தேவரீரே என் துதி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2577,51 +2561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. O LORD, the hope of Israel, all that forsake you shall be ashamed, and they that depart from me shall be written in the earth, because they have forsaken the LORD, the fountain of living waters.]]></a:t>
+              <a:t><![CDATA[15. இதோ, இவர்கள் என்னைப் பார்த்து: கர்த்தருடைய வார்த்தை எங்கே? அது இப்பொழுது வரட்டும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2686,51 +2670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Heal me, O LORD, and I shall be healed; save me, and I shall be saved: for you are my praise.]]></a:t>
+              <a:t><![CDATA[16. நானோ உம்மைப் பின்பற்றுகிற மேய்ப்பன், இதற்கு நான் மிஞ்சி நடக்கவில்லை; ஆபத்துநாளை விரும்புறதுமில்லையென்று நீர் அறிவீர்; என் உதடுகளிலிருந்து புறப்பட்டது உமக்கு முன்பாகச் செவ்வையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2795,51 +2779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The sin of Judah is written with a pen of iron, and with the point of a diamond: it is graven upon the table of their heart, and upon the horns of your altars;]]></a:t>
+              <a:t><![CDATA[1. யூதாவின் பாவம் இரும்பெழுத்தாணியிலும், வைரத்தின் நுனியினாலும் எழுதப்பட்டு, அவர்களுடைய இருதயத்தின் பலகையிலும் உங்கள் பலிபீடங்களுடைய கொம்புகளிலும் பதிந்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2904,51 +2888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Heal me, O LORD, and I shall be healed; save me, and I shall be saved: for you are my praise.]]></a:t>
+              <a:t><![CDATA[16. நானோ உம்மைப் பின்பற்றுகிற மேய்ப்பன், இதற்கு நான் மிஞ்சி நடக்கவில்லை; ஆபத்துநாளை விரும்புறதுமில்லையென்று நீர் அறிவீர்; என் உதடுகளிலிருந்து புறப்பட்டது உமக்கு முன்பாகச் செவ்வையாயிருந்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3013,51 +2997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Behold, they say unto me, Where is the word of the LORD? let it come now.]]></a:t>
+              <a:t><![CDATA[17. நீர் எனக்குப் பயங்கரமாயிராதேயும், தீங்குநாளில் நீரே என் அடைக்கலம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3122,51 +3106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. As for me, I have not hastened from being a pastor to follow you: neither have I desired the woeful day; you know: that which came out of my lips was right before you.]]></a:t>
+              <a:t><![CDATA[18. நான் வெட்கப்படாமல், என்னைத் துன்பப்படுத்துகிறவர்கள் வெட்கப்படுவார்களாக; நான் கலங்காமல் அவர்கள் கலங்குவார்களாக; தேவரீர் தீங்குநாளை அவர்கள்மேல் வரப்பண்ணி இரட்டிப்பான நொறுக்குதலால் அவர்களை நொறுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3231,51 +3215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. As for me, I have not hastened from being a pastor to follow you: neither have I desired the woeful day; you know: that which came out of my lips was right before you.]]></a:t>
+              <a:t><![CDATA[18. நான் வெட்கப்படாமல், என்னைத் துன்பப்படுத்துகிறவர்கள் வெட்கப்படுவார்களாக; நான் கலங்காமல் அவர்கள் கலங்குவார்களாக; தேவரீர் தீங்குநாளை அவர்கள்மேல் வரப்பண்ணி இரட்டிப்பான நொறுக்குதலால் அவர்களை நொறுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3340,51 +3324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. As for me, I have not hastened from being a pastor to follow you: neither have I desired the woeful day; you know: that which came out of my lips was right before you.]]></a:t>
+              <a:t><![CDATA[18. நான் வெட்கப்படாமல், என்னைத் துன்பப்படுத்துகிறவர்கள் வெட்கப்படுவார்களாக; நான் கலங்காமல் அவர்கள் கலங்குவார்களாக; தேவரீர் தீங்குநாளை அவர்கள்மேல் வரப்பண்ணி இரட்டிப்பான நொறுக்குதலால் அவர்களை நொறுக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3449,51 +3433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Be not a terror unto me: you are my hope in the day of evil.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் என்னை நோக்கி: நீ போய் யூதாவின் ராஜாக்கள் வரத்தும்போக்குமாயிருக்கிற இந்த ஜனங்களின் புத்திரருடைய வாசலிலும் எருசலேமின் எல்லா வாசல்களிலும் நின்றுகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3558,51 +3542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Let them be confounded that persecute me, but let not me be confounded: let them be dismayed, but let not me be dismayed: bring upon them the day of evil, and destroy them with double destruction.]]></a:t>
+              <a:t><![CDATA[19. கர்த்தர் என்னை நோக்கி: நீ போய் யூதாவின் ராஜாக்கள் வரத்தும்போக்குமாயிருக்கிற இந்த ஜனங்களின் புத்திரருடைய வாசலிலும் எருசலேமின் எல்லா வாசல்களிலும் நின்றுகொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3667,51 +3651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Let them be confounded that persecute me, but let not me be confounded: let them be dismayed, but let not me be dismayed: bring upon them the day of evil, and destroy them with double destruction.]]></a:t>
+              <a:t><![CDATA[20. அவர்களுடனே சொல்லவேண்டியது என்னவென்றால்: இந்த வாசல்களில் பிரவேசிக்கிற யூதாவின் ராஜாக்களும், எல்லா யூதரும், எருசலேமின் எல்லாக் குடிகளுமாகிய நீங்கள் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3776,51 +3760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Let them be confounded that persecute me, but let not me be confounded: let them be dismayed, but let not me be dismayed: bring upon them the day of evil, and destroy them with double destruction.]]></a:t>
+              <a:t><![CDATA[20. அவர்களுடனே சொல்லவேண்டியது என்னவென்றால்: இந்த வாசல்களில் பிரவேசிக்கிற யூதாவின் ராஜாக்களும், எல்லா யூதரும், எருசலேமின் எல்லாக் குடிகளுமாகிய நீங்கள் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3885,51 +3869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Thus said the LORD unto me; Go and stand in the gate of the children of the people, whereby the kings of Judah come in, and by the which they go out, and in all the gates of Jerusalem;]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் ஒய்வுநாளில் சுமைகளை எடுத்து, அவைகளை எருசலேமின் வாசல்களுக்குள் கொண்டுவராதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3994,51 +3978,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Whilst their children remember their altars and their groves by the green trees upon the high hills.]]></a:t>
+              <a:t><![CDATA[2. உயர்ந்த மேடுகளின் பச்சையான மரங்களண்டையில் இருந்த அவர்களுடைய பலிபீடங்களையும் அவர்களுடைய தோப்புகளையும் அவர்கள் பிள்ளைகள் நினைக்கும்படி இப்படிச் செய்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4103,51 +4087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Thus said the LORD unto me; Go and stand in the gate of the children of the people, whereby the kings of Judah come in, and by the which they go out, and in all the gates of Jerusalem;]]></a:t>
+              <a:t><![CDATA[21. நீங்கள் ஒய்வுநாளில் சுமைகளை எடுத்து, அவைகளை எருசலேமின் வாசல்களுக்குள் கொண்டுவராதபடிக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4212,51 +4196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And say unto them, Hear all of you the word of the LORD, all of you kings of Judah, and all Judah, and all the inhabitants of Jerusalem, that enter in by these gates:]]></a:t>
+              <a:t><![CDATA[22. ஓய்வுநாளில் உங்கள் வீடுகளிலிருந்து சுமையை கொண்டுபோகாதபடிக்கும், ஒரு வேளையையும் செய்யாதபடிக்கும், உங்கள் ஆத்துமாக்களுக்காக எச்சரிக்கையாயிருந்து, நான் உங்கள் பிதாக்களுக்குக் கட்டளையிட்டபடி ஓய்வுநாளைப் பரிசுத்தமாக்குங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4321,51 +4305,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And say unto them, Hear all of you the word of the LORD, all of you kings of Judah, and all Judah, and all the inhabitants of Jerusalem, that enter in by these gates:]]></a:t>
+              <a:t><![CDATA[22. ஓய்வுநாளில் உங்கள் வீடுகளிலிருந்து சுமையை கொண்டுபோகாதபடிக்கும், ஒரு வேளையையும் செய்யாதபடிக்கும், உங்கள் ஆத்துமாக்களுக்காக எச்சரிக்கையாயிருந்து, நான் உங்கள் பிதாக்களுக்குக் கட்டளையிட்டபடி ஓய்வுநாளைப் பரிசுத்தமாக்குங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4430,51 +4414,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Thus says the LORD; Take heed to yourselves, and bear no burden on the sabbath day, nor bring it in by the gates of Jerusalem;]]></a:t>
+              <a:t><![CDATA[23. அவர்களோ கேளாமலும் தங்கள் செவிகளைச் சாயாமலும் போய், கேளாதபடிக்கும் புத்தியை ஏற்றுக்கொள்ளாதபடிக்கும், தங்கள் கழுத்தைக் கடினப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4539,51 +4523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Neither carry forth a burden out of your houses on the sabbath day, neither do all of you any work, but hallow all of you the sabbath day, as I commanded your fathers.]]></a:t>
+              <a:t><![CDATA[23. அவர்களோ கேளாமலும் தங்கள் செவிகளைச் சாயாமலும் போய், கேளாதபடிக்கும் புத்தியை ஏற்றுக்கொள்ளாதபடிக்கும், தங்கள் கழுத்தைக் கடினப்படுத்தினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4648,51 +4632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Neither carry forth a burden out of your houses on the sabbath day, neither do all of you any work, but hallow all of you the sabbath day, as I commanded your fathers.]]></a:t>
+              <a:t><![CDATA[24. நீங்களோவெனில், ஓய்வுநாளில் இந்த நகரத்தின் வாசல்களுக்குள்ளே சுமையைக் கொண்டுவராதபடிக்கும், ஓய்வுநாளில் ஒரு வேலையையும் செய்யாமல் அதைப் பரிசுத்தமாக்கும்படிக்கு என் சொல்லைக் கேட்பீர்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4757,51 +4741,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. Neither carry forth a burden out of your houses on the sabbath day, neither do all of you any work, but hallow all of you the sabbath day, as I commanded your fathers.]]></a:t>
+              <a:t><![CDATA[24. நீங்களோவெனில், ஓய்வுநாளில் இந்த நகரத்தின் வாசல்களுக்குள்ளே சுமையைக் கொண்டுவராதபடிக்கும், ஓய்வுநாளில் ஒரு வேலையையும் செய்யாமல் அதைப் பரிசுத்தமாக்கும்படிக்கு என் சொல்லைக் கேட்பீர்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4866,51 +4850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But they obeyed not, neither inclined their ear, but made their neck stiff, that they might not hear, nor receive instruction.]]></a:t>
+              <a:t><![CDATA[24. நீங்களோவெனில், ஓய்வுநாளில் இந்த நகரத்தின் வாசல்களுக்குள்ளே சுமையைக் கொண்டுவராதபடிக்கும், ஓய்வுநாளில் ஒரு வேலையையும் செய்யாமல் அதைப் பரிசுத்தமாக்கும்படிக்கு என் சொல்லைக் கேட்பீர்களானால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4975,51 +4959,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. But they obeyed not, neither inclined their ear, but made their neck stiff, that they might not hear, nor receive instruction.]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிறவர்களும் இரதங்களினாலும் குதிரைகளின்மேலும் ஏறுகிறவர்களுமாகிய ராஜாக்களும் ராஜகுமாரர்களும் அவர்கள் பிரபுக்களும், தாவீதின் மனுஷரும், எருசலேமின் குடிகளும் இந்த நகரத்தின் வாசல்களுக்குள் பிரவேசிப்பார்கள்; இந்த வம்சம் என்றைக்கும் குடியுள்ளதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5084,51 +5068,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it shall come to pass, if all of you diligently hearken unto me, says the LORD, to bring in no burden through the gates of this city on the sabbath day, but hallow the sabbath day, to do no work therein;]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிறவர்களும் இரதங்களினாலும் குதிரைகளின்மேலும் ஏறுகிறவர்களுமாகிய ராஜாக்களும் ராஜகுமாரர்களும் அவர்கள் பிரபுக்களும், தாவீதின் மனுஷரும், எருசலேமின் குடிகளும் இந்த நகரத்தின் வாசல்களுக்குள் பிரவேசிப்பார்கள்; இந்த வம்சம் என்றைக்கும் குடியுள்ளதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5193,51 +5177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Whilst their children remember their altars and their groves by the green trees upon the high hills.]]></a:t>
+              <a:t><![CDATA[2. உயர்ந்த மேடுகளின் பச்சையான மரங்களண்டையில் இருந்த அவர்களுடைய பலிபீடங்களையும் அவர்களுடைய தோப்புகளையும் அவர்கள் பிள்ளைகள் நினைக்கும்படி இப்படிச் செய்திருக்கிறது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5302,51 +5286,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And it shall come to pass, if all of you diligently hearken unto me, says the LORD, to bring in no burden through the gates of this city on the sabbath day, but hallow the sabbath day, to do no work therein;]]></a:t>
+              <a:t><![CDATA[25. அப்பொழுது தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிறவர்களும் இரதங்களினாலும் குதிரைகளின்மேலும் ஏறுகிறவர்களுமாகிய ராஜாக்களும் ராஜகுமாரர்களும் அவர்கள் பிரபுக்களும், தாவீதின் மனுஷரும், எருசலேமின் குடிகளும் இந்த நகரத்தின் வாசல்களுக்குள் பிரவேசிப்பார்கள்; இந்த வம்சம் என்றைக்கும் குடியுள்ளதாயிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5411,51 +5395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then shall there enter into the gates of this city kings and princes sitting upon the throne of David, riding in chariots and on horses, they, and their princes, the men of Judah, and the inhabitants of Jerusalem: and this city shall remain for ever.]]></a:t>
+              <a:t><![CDATA[26. யூதாவின் பட்டணங்களிலும், எருசலேமின் சுற்றுப்புறமான ஊர்களிலும், பென்யமீன் தேசத்திலும், பள்ளத்தாக்கான மலையிலும், மலைநாட்டிலும், தெற்கிலுமிருந்து ஜனங்கள் சர்வாங்தகனங்களையும் பலிகளையும், போஜனபலிகளையும் தூபவர்க்கங்களையும், ஸ்தோத்திரபலிகளையும் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5520,51 +5504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then shall there enter into the gates of this city kings and princes sitting upon the throne of David, riding in chariots and on horses, they, and their princes, the men of Judah, and the inhabitants of Jerusalem: and this city shall remain for ever.]]></a:t>
+              <a:t><![CDATA[26. யூதாவின் பட்டணங்களிலும், எருசலேமின் சுற்றுப்புறமான ஊர்களிலும், பென்யமீன் தேசத்திலும், பள்ளத்தாக்கான மலையிலும், மலைநாட்டிலும், தெற்கிலுமிருந்து ஜனங்கள் சர்வாங்தகனங்களையும் பலிகளையும், போஜனபலிகளையும் தூபவர்க்கங்களையும், ஸ்தோத்திரபலிகளையும் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5629,51 +5613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then shall there enter into the gates of this city kings and princes sitting upon the throne of David, riding in chariots and on horses, they, and their princes, the men of Judah, and the inhabitants of Jerusalem: and this city shall remain for ever.]]></a:t>
+              <a:t><![CDATA[26. யூதாவின் பட்டணங்களிலும், எருசலேமின் சுற்றுப்புறமான ஊர்களிலும், பென்யமீன் தேசத்திலும், பள்ளத்தாக்கான மலையிலும், மலைநாட்டிலும், தெற்கிலுமிருந்து ஜனங்கள் சர்வாங்தகனங்களையும் பலிகளையும், போஜனபலிகளையும் தூபவர்க்கங்களையும், ஸ்தோத்திரபலிகளையும் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5738,51 +5722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. Then shall there enter into the gates of this city kings and princes sitting upon the throne of David, riding in chariots and on horses, they, and their princes, the men of Judah, and the inhabitants of Jerusalem: and this city shall remain for ever.]]></a:t>
+              <a:t><![CDATA[26. யூதாவின் பட்டணங்களிலும், எருசலேமின் சுற்றுப்புறமான ஊர்களிலும், பென்யமீன் தேசத்திலும், பள்ளத்தாக்கான மலையிலும், மலைநாட்டிலும், தெற்கிலுமிருந்து ஜனங்கள் சர்வாங்தகனங்களையும் பலிகளையும், போஜனபலிகளையும் தூபவர்க்கங்களையும், ஸ்தோத்திரபலிகளையும் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருவார்கள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5847,51 +5831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they shall come from the cities of Judah, and from the places about Jerusalem, and from the land of Benjamin, and from the plain, and from the mountains, and from the south, bringing burnt offerings, and sacrifices, and food offerings, and incense, and bringing sacrifices of praise, unto the house of the LORD.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கும் ஓய்வுநாளிலே சுமையை எருசலேமின் வாசல்களுக்குள் எடுத்துவராதிருக்கும்படிக்கும், என் சொல்லைக்கேளாமற்போனீர்களாகில், நான் அதின் வாசல்களில் தீக்கொளுத்துவேன்; அது எருசலேமின் அரமனைகளைப் பட்சித்தும், அவிந்துபோகாதிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5956,51 +5940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they shall come from the cities of Judah, and from the places about Jerusalem, and from the land of Benjamin, and from the plain, and from the mountains, and from the south, bringing burnt offerings, and sacrifices, and food offerings, and incense, and bringing sacrifices of praise, unto the house of the LORD.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கும் ஓய்வுநாளிலே சுமையை எருசலேமின் வாசல்களுக்குள் எடுத்துவராதிருக்கும்படிக்கும், என் சொல்லைக்கேளாமற்போனீர்களாகில், நான் அதின் வாசல்களில் தீக்கொளுத்துவேன்; அது எருசலேமின் அரமனைகளைப் பட்சித்தும், அவிந்துபோகாதிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6065,269 +6049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And they shall come from the cities of Judah, and from the places about Jerusalem, and from the land of Benjamin, and from the plain, and from the mountains, and from the south, bringing burnt offerings, and sacrifices, and food offerings, and incense, and bringing sacrifices of praise, unto the house of the LORD.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[27. But if all of you will not hearken unto me to hallow the sabbath day, and not to bear a burden, even entering in at the gates of Jerusalem on the sabbath day; then will I kindle a fire in the gates thereof, and it shall devour the palaces of Jerusalem, and it shall not be quenched.]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் ஓய்வுநாளைப் பரிசுத்தமாக்கும்படிக்கும் ஓய்வுநாளிலே சுமையை எருசலேமின் வாசல்களுக்குள் எடுத்துவராதிருக்கும்படிக்கும், என் சொல்லைக்கேளாமற்போனீர்களாகில், நான் அதின் வாசல்களில் தீக்கொளுத்துவேன்; அது எருசலேமின் அரமனைகளைப் பட்சித்தும், அவிந்துபோகாதிருக்கும் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6392,269 +6158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. O my mountain in the field, I will give your substance and all your treasures to the spoil, and your high places for sin, throughout all your borders.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[27. But if all of you will not hearken unto me to hallow the sabbath day, and not to bear a burden, even entering in at the gates of Jerusalem on the sabbath day; then will I kindle a fire in the gates thereof, and it shall devour the palaces of Jerusalem, and it shall not be quenched.]]></a:t>
+              <a:t><![CDATA[3. வயல்நிலத்திலுள்ள என் மலையே, நீ உன் எல்லைகளிலெல்லாம் செய்த பாவத்தினிமித்தம் நான் உன் ஆஸ்தியையும், உன் எல்லாப் பொக்கிஷங்களையும் உன் மேடைகளையுங்கூடச் சூறையிடுவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6719,51 +6267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. O my mountain in the field, I will give your substance and all your treasures to the spoil, and your high places for sin, throughout all your borders.]]></a:t>
+              <a:t><![CDATA[3. வயல்நிலத்திலுள்ள என் மலையே, நீ உன் எல்லைகளிலெல்லாம் செய்த பாவத்தினிமித்தம் நான் உன் ஆஸ்தியையும், உன் எல்லாப் பொக்கிஷங்களையும் உன் மேடைகளையுங்கூடச் சூறையிடுவிப்பேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6828,51 +6376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And you, even yourself, shall discontinue from yours heritage that I gave you; and I will cause you to serve yours enemies in the land which you know not: for all of you have kindled a fire in mine anger, which shall burn for ever.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே நான் உனக்குக் கொடுத்த சுதந்தரத்தை நீதானே விட்டுவிடுவாய்; நீ அறியாத தேசத்தில் உன்னை உன் சத்துருக்களுக்கு அடிமையுமாக்குவேன்; என்றென்றைக்கும் எரியத்தக்க என் கோபத்தின் அக்கினியை மூட்டிவிட்டீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6937,51 +6485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And you, even yourself, shall discontinue from yours heritage that I gave you; and I will cause you to serve yours enemies in the land which you know not: for all of you have kindled a fire in mine anger, which shall burn for ever.]]></a:t>
+              <a:t><![CDATA[4. அப்படியே நான் உனக்குக் கொடுத்த சுதந்தரத்தை நீதானே விட்டுவிடுவாய்; நீ அறியாத தேசத்தில் உன்னை உன் சத்துருக்களுக்கு அடிமையுமாக்குவேன்; என்றென்றைக்கும் எரியத்தக்க என் கோபத்தின் அக்கினியை மூட்டிவிட்டீர்களே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7016,51 +6564,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469506373" r:id="rId1"/>
+    <p:sldLayoutId id="2473414309" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -7476,86 +7024,54 @@
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide57.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide57.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide58.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide61.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
@@ -7684,51 +7200,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மூட்டிவிட்டீர்களே.]]></a:t>
+              <a:t><![CDATA[mine anger, which shall burn for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7816,51 +7332,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. மனுஷன்மேல் நம்பிக்கைவைத்து, மாம்சமானதைத் தன் புயபலமாக்கிக்கொண்டு, கர்த்தரை விட்டு விலகுகிற]]></a:t>
+              <a:t><![CDATA[5. Thus says the LORD; Cursed be the man that trusts in man, and makes flesh his arm, and whose]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7948,51 +7464,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருதயமுள்ள மனுஷன் சபிக்கப்பட்டவன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[heart departs from the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8080,51 +7596,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அவன் அந்தரவெளியில் கறளையாய்ப்போன செடியைப்போலிருந்து, நன்மைவருகிறதைக் காணாமல், வனாந்தரத்தின்]]></a:t>
+              <a:t><![CDATA[6. For he shall be like the heath in the desert, and shall not see when good comes; but shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8212,51 +7728,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வறட்சியான இடங்களிலும், குடியில்லாத உவர்நிலத்திலும் தங்குவான்.]]></a:t>
+              <a:t><![CDATA[inhabit the parched places in the wilderness, in a salt land and not inhabited.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8344,51 +7860,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தர்மேல் நம்பிக்கைவைத்து, கர்த்தரைத் தன் நம்பிக்கையாகக் கொண்டிருக்கிற மனுஷன் பாக்கியவான்.]]></a:t>
+              <a:t><![CDATA[7. Blessed is the man that trusts in the LORD, and whose hope the LORD is.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8476,51 +7992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அவன் தண்ணீரண்டையிலே நாட்டப்பட்டதும் கால்வாய் ஓரமாகத் தன் வேர்களை விடுகிறதும், உஷணம் வருகிறதைக்]]></a:t>
+              <a:t><![CDATA[8. For he shall be as a tree planted by the waters, and that spreads out her roots by the river, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8608,51 +8124,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[காணாமல் இலை பச்சையாயிருக்கிறதும், மழைத்தாழ்ச்சியான வருஷத்திலும் வருத்தமின்றித் தப்பாமல்]]></a:t>
+              <a:t><![CDATA[shall not see when heat comes, but her leaf shall be green; and shall not be careful in the year of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8740,51 +8256,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கனிகொடுக்கிறதுமான மரத்தைப்போலிருப்பான்.]]></a:t>
+              <a:t><![CDATA[drought, neither shall cease from yielding fruit.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8872,51 +8388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. எல்லாவற்றைப்பார்க்கிலும் இருதயமே திருக்குள்ளதும் மகா கேடுள்ளதுமாயிருக்கிறது, அதை அறியத்தக்கவன்]]></a:t>
+              <a:t><![CDATA[9. The heart is deceitful above all things, and desperately wicked: who can know it?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9004,51 +8520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவின் பாவம் இரும்பெழுத்தாணியிலும், வைரத்தின் நுனியினாலும் எழுதப்பட்டு, அவர்களுடைய இருதயத்தின்]]></a:t>
+              <a:t><![CDATA[1. The sin of Judah is written with a pen of iron, and with the point of a diamond: it is graven]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9136,51 +8652,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யார்?]]></a:t>
+              <a:t><![CDATA[10. I the LORD search the heart, I try the reins, even to give every man according to his ways, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9268,51 +8784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. கர்த்தராகிய நானே ஒவ்வொருவனுக்கும், அவனவன் வழிகளுக்கும் செய்கைகளின் பலன்களுக்கும் தக்கதைக்]]></a:t>
+              <a:t><![CDATA[according to the fruit of his doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9400,51 +8916,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுக்கும்படிக்கும், இருதயத்தை ஆராய்கிறவரும் உள்ளிந்திரியங்களைச் சோதித்தறிகிறவருமாயிருக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[11. As the partridge sits on eggs, and hatches them not; so he that gets riches, and not by right,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9532,51 +9048,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அநியாயாயமாய் ஐசுவரியத்தைச் சம்பாதிக்கிறவன் முட்டையிட்டு அவயங்காத்தும், குஞ்சுபொரிக்காமற் போகிற]]></a:t>
+              <a:t><![CDATA[shall leave them in the midst of his days, and at his end shall be a fool.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9664,51 +9180,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கவுதாரிக்குச் சமானமாயிருக்கிறான்; அவன் தன் பாதி வயதிலே அதைவிட்டு, தன் முடிவிலே மூடனாயிருப்பான்.]]></a:t>
+              <a:t><![CDATA[12. A glorious high throne from the beginning is the place of our sanctuary.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9796,51 +9312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எங்கள் பரிசுத்த ஸ்தானம் ஆதிமுதற்கொண்டு உயர்ந்த மகிமையுள்ள சிங்காசனமாயிருக்கிறது.]]></a:t>
+              <a:t><![CDATA[13. O LORD, the hope of Israel, all that forsake you shall be ashamed, and they that depart from me]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9928,51 +9444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இஸ்ரவேலின் நம்பிக்கையாகிய கர்த்தாவே, உம்மைவிட்டு விலகுகிற யாவரும் வெட்கப்படுவார்கள்; அவர்கள்]]></a:t>
+              <a:t><![CDATA[shall be written in the earth, because they have forsaken the LORD, the fountain of living waters.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10060,51 +9576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜீவனுள்ள தண்ணீரின் ஊற்றாகிய கர்த்தரை விட்டு விலகிப்போனபடியால், உம்மைவிட்டு அகன்றுபோகிறவர்களின் பெயர்]]></a:t>
+              <a:t><![CDATA[14. Heal me, O LORD, and I shall be healed; save me, and I shall be saved: for you are my praise.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10192,51 +9708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புழுதியில் எழுதப்படும்.]]></a:t>
+              <a:t><![CDATA[15. Behold, they say unto me, Where is the word of the LORD? let it come now.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10324,51 +9840,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. கர்த்தாவே, என்னைக் குணமாக்கும், அப்பொழுது குணமாவேன்; என்னை இரட்சியும், அப்பொழுது]]></a:t>
+              <a:t><![CDATA[16. As for me, I have not hastened from being a pastor to follow you: neither have I desired the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10456,51 +9972,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பலகையிலும் உங்கள் பலிபீடங்களுடைய கொம்புகளிலும் பதிந்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[upon the table of their heart, and upon the horns of your altars;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10588,51 +10104,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரட்சிக்கப்படுவேன்; தேவரீரே என் துதி.]]></a:t>
+              <a:t><![CDATA[woeful day; you know: that which came out of my lips was right before you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10720,51 +10236,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, இவர்கள் என்னைப் பார்த்து: கர்த்தருடைய வார்த்தை எங்கே? அது இப்பொழுது வரட்டும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[17. Be not a terror unto me: you are my hope in the day of evil.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10852,51 +10368,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நானோ உம்மைப் பின்பற்றுகிற மேய்ப்பன், இதற்கு நான் மிஞ்சி நடக்கவில்லை; ஆபத்துநாளை]]></a:t>
+              <a:t><![CDATA[18. Let them be confounded that persecute me, but let not me be confounded: let them be dismayed,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10984,51 +10500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விரும்புறதுமில்லையென்று நீர் அறிவீர்; என் உதடுகளிலிருந்து புறப்பட்டது உமக்கு முன்பாகச்]]></a:t>
+              <a:t><![CDATA[but let not me be dismayed: bring upon them the day of evil, and destroy them with double]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11116,51 +10632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செவ்வையாயிருந்தது.]]></a:t>
+              <a:t><![CDATA[destruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11248,51 +10764,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. நீர் எனக்குப் பயங்கரமாயிராதேயும், தீங்குநாளில் நீரே என் அடைக்கலம்.]]></a:t>
+              <a:t><![CDATA[19. Thus said the LORD unto me; Go and stand in the gate of the children of the people, whereby the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11380,51 +10896,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் வெட்கப்படாமல், என்னைத் துன்பப்படுத்துகிறவர்கள் வெட்கப்படுவார்களாக; நான் கலங்காமல் அவர்கள்]]></a:t>
+              <a:t><![CDATA[kings of Judah come in, and by the which they go out, and in all the gates of Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11512,51 +11028,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கலங்குவார்களாக; தேவரீர் தீங்குநாளை அவர்கள்மேல் வரப்பண்ணி இரட்டிப்பான நொறுக்குதலால் அவர்களை]]></a:t>
+              <a:t><![CDATA[20. And say unto them, Hear all of you the word of the LORD, all of you kings of Judah, and all]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11644,51 +11160,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நொறுக்கும்.]]></a:t>
+              <a:t><![CDATA[Judah, and all the inhabitants of Jerusalem, that enter in by these gates:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11776,51 +11292,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. கர்த்தர் என்னை நோக்கி: நீ போய் யூதாவின் ராஜாக்கள் வரத்தும்போக்குமாயிருக்கிற இந்த ஜனங்களின்]]></a:t>
+              <a:t><![CDATA[21. Thus says the LORD; Take heed to yourselves, and bear no burden on the sabbath day, nor bring it]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11908,51 +11424,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. உயர்ந்த மேடுகளின் பச்சையான மரங்களண்டையில் இருந்த அவர்களுடைய பலிபீடங்களையும் அவர்களுடைய]]></a:t>
+              <a:t><![CDATA[2. Whilst their children remember their altars and their groves by the green trees upon the high]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12040,51 +11556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புத்திரருடைய வாசலிலும் எருசலேமின் எல்லா வாசல்களிலும் நின்றுகொண்டு,]]></a:t>
+              <a:t><![CDATA[in by the gates of Jerusalem;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12172,51 +11688,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. அவர்களுடனே சொல்லவேண்டியது என்னவென்றால்: இந்த வாசல்களில் பிரவேசிக்கிற யூதாவின் ராஜாக்களும், எல்லா]]></a:t>
+              <a:t><![CDATA[22. Neither carry forth a burden out of your houses on the sabbath day, neither do all of you any]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12304,51 +11820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யூதரும், எருசலேமின் எல்லாக் குடிகளுமாகிய நீங்கள் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[work, but hallow all of you the sabbath day, as I commanded your fathers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12436,51 +11952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீங்கள் ஒய்வுநாளில் சுமைகளை எடுத்து, அவைகளை எருசலேமின் வாசல்களுக்குள் கொண்டுவராதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[23. But they obeyed not, neither inclined their ear, but made their neck stiff, that they might not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12568,51 +12084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ஓய்வுநாளில் உங்கள் வீடுகளிலிருந்து சுமையை கொண்டுபோகாதபடிக்கும், ஒரு வேளையையும் செய்யாதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[hear, nor receive instruction.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12700,51 +12216,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்கள் ஆத்துமாக்களுக்காக எச்சரிக்கையாயிருந்து, நான் உங்கள் பிதாக்களுக்குக் கட்டளையிட்டபடி]]></a:t>
+              <a:t><![CDATA[24. And it shall come to pass, if all of you diligently hearken unto me, says the LORD, to bring in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12832,51 +12348,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஓய்வுநாளைப் பரிசுத்தமாக்குங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[no burden through the gates of this city on the sabbath day, but hallow the sabbath day, to do no]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12964,51 +12480,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. அவர்களோ கேளாமலும் தங்கள் செவிகளைச் சாயாமலும் போய், கேளாதபடிக்கும் புத்தியை]]></a:t>
+              <a:t><![CDATA[work therein;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13096,51 +12612,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஏற்றுக்கொள்ளாதபடிக்கும், தங்கள் கழுத்தைக் கடினப்படுத்தினார்கள்.]]></a:t>
+              <a:t><![CDATA[25. Then shall there enter into the gates of this city kings and princes sitting upon the throne of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13228,51 +12744,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. நீங்களோவெனில், ஓய்வுநாளில் இந்த நகரத்தின் வாசல்களுக்குள்ளே சுமையைக் கொண்டுவராதபடிக்கும்,]]></a:t>
+              <a:t><![CDATA[David, riding in chariots and on horses, they, and their princes, the men of Judah, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13360,51 +12876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தோப்புகளையும் அவர்கள் பிள்ளைகள் நினைக்கும்படி இப்படிச் செய்திருக்கிறது.]]></a:t>
+              <a:t><![CDATA[hills.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13492,51 +13008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஓய்வுநாளில் ஒரு வேலையையும் செய்யாமல் அதைப் பரிசுத்தமாக்கும்படிக்கு என் சொல்லைக் கேட்பீர்களானால்,]]></a:t>
+              <a:t><![CDATA[inhabitants of Jerusalem: and this city shall remain for ever.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13624,51 +13140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. அப்பொழுது தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிறவர்களும் இரதங்களினாலும் குதிரைகளின்மேலும்]]></a:t>
+              <a:t><![CDATA[26. And they shall come from the cities of Judah, and from the places about Jerusalem, and from the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13756,51 +13272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஏறுகிறவர்களுமாகிய ராஜாக்களும் ராஜகுமாரர்களும் அவர்கள் பிரபுக்களும், தாவீதின் மனுஷரும், எருசலேமின்]]></a:t>
+              <a:t><![CDATA[land of Benjamin, and from the plain, and from the mountains, and from the south, bringing burnt]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13888,51 +13404,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடிகளும் இந்த நகரத்தின் வாசல்களுக்குள் பிரவேசிப்பார்கள்; இந்த வம்சம் என்றைக்கும்]]></a:t>
+              <a:t><![CDATA[offerings, and sacrifices, and food offerings, and incense, and bringing sacrifices of praise, unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14020,51 +13536,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியுள்ளதாயிருக்கும்.]]></a:t>
+              <a:t><![CDATA[the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14152,51 +13668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. யூதாவின் பட்டணங்களிலும், எருசலேமின் சுற்றுப்புறமான ஊர்களிலும், பென்யமீன் தேசத்திலும்,]]></a:t>
+              <a:t><![CDATA[27. But if all of you will not hearken unto me to hallow the sabbath day, and not to bear a burden,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14284,51 +13800,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பள்ளத்தாக்கான மலையிலும், மலைநாட்டிலும், தெற்கிலுமிருந்து ஜனங்கள் சர்வாங்தகனங்களையும் பலிகளையும்,]]></a:t>
+              <a:t><![CDATA[even entering in at the gates of Jerusalem on the sabbath day; then will I kindle a fire in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14416,315 +13932,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[போஜனபலிகளையும் தூபவர்க்கங்களையும், ஸ்தோத்திரபலிகளையும் கர்த்தருடைய ஆலயத்துக்குக் கொண்டுவருவார்கள்,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[எடுத்துவராதிருக்கும்படிக்கும், என் சொல்லைக்கேளாமற்போனீர்களாகில், நான் அதின் வாசல்களில்]]></a:t>
+              <a:t><![CDATA[gates thereof, and it shall devour the palaces of Jerusalem, and it shall not be quenched.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14812,315 +14064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. வயல்நிலத்திலுள்ள என் மலையே, நீ உன் எல்லைகளிலெல்லாம் செய்த பாவத்தினிமித்தம் நான் உன் ஆஸ்தியையும்,]]></a:t>
-[...263 lines deleted...]
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. O my mountain in the field, I will give your substance and all your treasures to the spoil, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15208,51 +14196,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உன் எல்லாப் பொக்கிஷங்களையும் உன் மேடைகளையுங்கூடச் சூறையிடுவிப்பேன்.]]></a:t>
+              <a:t><![CDATA[your high places for sin, throughout all your borders.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15340,51 +14328,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அப்படியே நான் உனக்குக் கொடுத்த சுதந்தரத்தை நீதானே விட்டுவிடுவாய்; நீ அறியாத தேசத்தில் உன்னை உன்]]></a:t>
+              <a:t><![CDATA[4. And you, even yourself, shall discontinue from yours heritage that I gave you; and I will cause]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15472,51 +14460,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சத்துருக்களுக்கு அடிமையுமாக்குவேன்; என்றென்றைக்கும் எரியத்தக்க என் கோபத்தின் அக்கினியை]]></a:t>
+              <a:t><![CDATA[you to serve yours enemies in the land which you know not: for all of you have kindled a fire in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15533,91 +14521,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 17]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme19">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme19">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme19">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -15643,51 +14631,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme19">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -15818,51 +14806,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>61</Slides>
+  <Slides>57</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>