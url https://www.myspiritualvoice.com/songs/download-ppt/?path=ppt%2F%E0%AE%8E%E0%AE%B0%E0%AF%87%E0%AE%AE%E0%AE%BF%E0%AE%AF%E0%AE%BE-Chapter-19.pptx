--- v0 (2026-08-02)
+++ v1 (2026-09-17)
@@ -57,50 +57,64 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +128,57 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +309,60 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +422,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என்னை விட்டுவிட்டு, இந்த ஸ்தலத்தை அந்நிய ஸ்தலமாக்கி, தாங்களும், தங்கள் பிதாக்களும், யூதாவின் ராஜாக்களும், அறியாதிருந்த அந்நிய தேவர்களுக்கு அதிலே தூபங்காட்டி, இந்த ஸ்தலத்தைக் குற்றமில்லாதவர்களின் இரத்தத்தினாலே நிரப்பினபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[4. Because they have forsaken me, and have cut off this place, and have burned incense in it unto other gods, whom neither they nor their fathers have known, nor the kings of Judah, and have filled this place with the blood of innocent persons;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என்னை விட்டுவிட்டு, இந்த ஸ்தலத்தை அந்நிய ஸ்தலமாக்கி, தாங்களும், தங்கள் பிதாக்களும், யூதாவின் ராஜாக்களும், அறியாதிருந்த அந்நிய தேவர்களுக்கு அதிலே தூபங்காட்டி, இந்த ஸ்தலத்தைக் குற்றமில்லாதவர்களின் இரத்தத்தினாலே நிரப்பினபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[4. Because they have forsaken me, and have cut off this place, and have burned incense in it unto other gods, whom neither they nor their fathers have known, nor the kings of Judah, and have filled this place with the blood of innocent persons;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தங்கள் பிள்ளைகளைப் பாகாலுக்குத் தகனபலிகளாகத் தகனிக்கும்படி பாகாலின் மேடைகளைக் கட்டினபடியினாலும் இப்படிவரப்பண்ணுவேன்; இவைகளை நான் கற்பித்ததுமில்லை சொன்னதுமில்லை, இவைகள் என் இருதயத்தில் தோன்றினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. They have built also the high places of Baal, to burn their sons with fire for burnt offerings unto Baal, which I commanded not, nor spoke it, neither came it into my mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. தங்கள் பிள்ளைகளைப் பாகாலுக்குத் தகனபலிகளாகத் தகனிக்கும்படி பாகாலின் மேடைகளைக் கட்டினபடியினாலும் இப்படிவரப்பண்ணுவேன்; இவைகளை நான் கற்பித்ததுமில்லை சொன்னதுமில்லை, இவைகள் என் இருதயத்தில் தோன்றினதுமில்லை.]]></a:t>
+              <a:t><![CDATA[5. They have built also the high places of Baal, to burn their sons with fire for burnt offerings unto Baal, which I commanded not, nor spoke it, neither came it into my mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +858,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், இதோ, நாட்கள்வரும், அப்பொழுது இந்த ஸ்தலம் தோப்பேத்தென்றும், இன்னோமுடைய குமாரனின் பள்ளத்தாக்கென்றும் இனிச் சொல்லப்படாமல், சங்காரப்பள்ளத்தாக்கென்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[5. They have built also the high places of Baal, to burn their sons with fire for burnt offerings unto Baal, which I commanded not, nor spoke it, neither came it into my mind:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -939,51 +967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆகையால், இதோ, நாட்கள்வரும், அப்பொழுது இந்த ஸ்தலம் தோப்பேத்தென்றும், இன்னோமுடைய குமாரனின் பள்ளத்தாக்கென்றும் இனிச் சொல்லப்படாமல், சங்காரப்பள்ளத்தாக்கென்று சொல்லப்படும்.]]></a:t>
+              <a:t><![CDATA[6. Therefore, behold, the days come, says the LORD, that this place shall no more be called Tophet, nor The valley of the son of Hinnom, but The valley of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1048,51 +1076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் யூதாவுக்கும் எருசலேமுக்கும் கொண்டிருந்த ஆலோசனையை இந்த ஸ்தலத்திலே வெறுமையாக்கி, அவர்கள் சத்துருக்களுக்கு முன்பாக அவர்களைப் பட்டயத்தினாலும், அவர்கள் பிராணனை வாங்கத்தேடுகிறவர்களின் கையினாலும் விழப்பண்ணி, அவர்கள் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும், பூமியின் மிருகங்களுக்கும் இரையாகக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[6. Therefore, behold, the days come, says the LORD, that this place shall no more be called Tophet, nor The valley of the son of Hinnom, but The valley of slaughter.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் யூதாவுக்கும் எருசலேமுக்கும் கொண்டிருந்த ஆலோசனையை இந்த ஸ்தலத்திலே வெறுமையாக்கி, அவர்கள் சத்துருக்களுக்கு முன்பாக அவர்களைப் பட்டயத்தினாலும், அவர்கள் பிராணனை வாங்கத்தேடுகிறவர்களின் கையினாலும் விழப்பண்ணி, அவர்கள் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும், பூமியின் மிருகங்களுக்கும் இரையாகக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[7. And I will make void the counsel of Judah and Jerusalem in this place; and I will cause them to fall by the sword before their enemies, and by the hands of them that seek their lives: and their carcasses will I give to be food for the fowls of the heaven, and for the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1294,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அப்பொழுது நான் யூதாவுக்கும் எருசலேமுக்கும் கொண்டிருந்த ஆலோசனையை இந்த ஸ்தலத்திலே வெறுமையாக்கி, அவர்கள் சத்துருக்களுக்கு முன்பாக அவர்களைப் பட்டயத்தினாலும், அவர்கள் பிராணனை வாங்கத்தேடுகிறவர்களின் கையினாலும் விழப்பண்ணி, அவர்கள் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும், பூமியின் மிருகங்களுக்கும் இரையாகக்கொடுத்து,]]></a:t>
+              <a:t><![CDATA[7. And I will make void the counsel of Judah and Jerusalem in this place; and I will cause them to fall by the sword before their enemies, and by the hands of them that seek their lives: and their carcasses will I give to be food for the fowls of the heaven, and for the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த நகரத்தைப் பாழாக்கவும், கூச்சலிட்டு நிந்திக்கிற நிந்தையாகவும் வைப்பேன்; அதைக் கடந்துபோகிறவன் எவனும் பிரமித்து, அதின் எல்லா வாதைகளினிமித்தமும் ஈசலிடுவான்.]]></a:t>
+              <a:t><![CDATA[7. And I will make void the counsel of Judah and Jerusalem in this place; and I will cause them to fall by the sword before their enemies, and by the hands of them that seek their lives: and their carcasses will I give to be food for the fowls of the heaven, and for the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொன்னது: நீ போய்க் குயவன் வேலையான ஒரு கலசத்தைக்கொண்டு, ஜனத்தின் மூப்பரிலும் ஆசாரியர்களின் மூப்பரிலும் சிலரைக் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD, Go and get a potter's earthen bottle, and take of the ancients of the people, and of the ancients of the priests;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. இந்த நகரத்தைப் பாழாக்கவும், கூச்சலிட்டு நிந்திக்கிற நிந்தையாகவும் வைப்பேன்; அதைக் கடந்துபோகிறவன் எவனும் பிரமித்து, அதின் எல்லா வாதைகளினிமித்தமும் ஈசலிடுவான்.]]></a:t>
+              <a:t><![CDATA[7. And I will make void the counsel of Judah and Jerusalem in this place; and I will cause them to fall by the sword before their enemies, and by the hands of them that seek their lives: and their carcasses will I give to be food for the fowls of the heaven, and for the beasts of the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுடைய சத்துருக்களும் அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களும், அவர்களை இறுகப்பிடிக்கப்போகிற முற்றிக்கையிலும் இடுக்கத்திலும், நான் அவர்களைத் தங்கள் குமாரரின் மாம்சத்தையும் தங்கள் குமாரத்திகளின் மாம்சத்தையும் தின்னப்பண்ணுவேன்; அவனவன் தனக்கு அடுத்தவனுடைய மாம்சத்தைத் தின்பான் என்று கர்த்தர் சொல்லுகிறார் என்று நீ சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. And I will make this city desolate, and an hissing; every one that passes thereby shall be astonished and hiss because of all the plagues thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1839,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அவர்களுடைய சத்துருக்களும் அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களும், அவர்களை இறுகப்பிடிக்கப்போகிற முற்றிக்கையிலும் இடுக்கத்திலும், நான் அவர்களைத் தங்கள் குமாரரின் மாம்சத்தையும் தங்கள் குமாரத்திகளின் மாம்சத்தையும் தின்னப்பண்ணுவேன்; அவனவன் தனக்கு அடுத்தவனுடைய மாம்சத்தைத் தின்பான் என்று கர்த்தர் சொல்லுகிறார் என்று நீ சொல்லி,]]></a:t>
+              <a:t><![CDATA[8. And I will make this city desolate, and an hissing; every one that passes thereby shall be astonished and hiss because of all the plagues thereof.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. உன்னோடேகூட வந்த மனுஷருடைய கண்களுக்கு முன்பாக அந்தக் கலசத்தை உடைத்துப்போட்டு,]]></a:t>
+              <a:t><![CDATA[9. And I will cause them to eat the flesh of their sons and the flesh of their daughters, and they shall eat every one the flesh of his friend in the siege and strictness, wherewith their enemies, and they that seek their lives, shall straiten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களை நோக்கி: திரும்பச் செப்பனிடப்படக் கூடாத குயவனுடைய மண்பாண்டத்தை உடைத்துப்போட்டவண்ணமாக நான் இந்த ஜனத்தையும் இந்த நகரத்தையும் உடைத்துப்போடுவேன்; புதைக்கிறதற்கு இடமில்லாததினால் தோப்பேத்திலே சவங்களைப் புதைப்பார்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And I will cause them to eat the flesh of their sons and the flesh of their daughters, and they shall eat every one the flesh of his friend in the siege and strictness, wherewith their enemies, and they that seek their lives, shall straiten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களை நோக்கி: திரும்பச் செப்பனிடப்படக் கூடாத குயவனுடைய மண்பாண்டத்தை உடைத்துப்போட்டவண்ணமாக நான் இந்த ஜனத்தையும் இந்த நகரத்தையும் உடைத்துப்போடுவேன்; புதைக்கிறதற்கு இடமில்லாததினால் தோப்பேத்திலே சவங்களைப் புதைப்பார்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And I will cause them to eat the flesh of their sons and the flesh of their daughters, and they shall eat every one the flesh of his friend in the siege and strictness, wherewith their enemies, and they that seek their lives, shall straiten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அவர்களை நோக்கி: திரும்பச் செப்பனிடப்படக் கூடாத குயவனுடைய மண்பாண்டத்தை உடைத்துப்போட்டவண்ணமாக நான் இந்த ஜனத்தையும் இந்த நகரத்தையும் உடைத்துப்போடுவேன்; புதைக்கிறதற்கு இடமில்லாததினால் தோப்பேத்திலே சவங்களைப் புதைப்பார்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. And I will cause them to eat the flesh of their sons and the flesh of their daughters, and they shall eat every one the flesh of his friend in the siege and strictness, wherewith their enemies, and they that seek their lives, shall straiten them.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2384,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இவ்விதமாக நான் இந்த ஸ்தலத்துக்கும் இதின் குடிகளுக்கும் செய்து, இந்த நகரத்தைத் தோப்பேத்துக்குச் சரியாக்குவேன்.]]></a:t>
+              <a:t><![CDATA[10. Then shall you break the bottle in the sight of the men that go with you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2465,51 +2493,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எந்த வீடுகளின்மேல் வானத்தின் சகல சேனைக்கும் தூபங்காட்டி அந்நியதேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளாகிய எருசலேமின் வீடுகளும் யூதாவுடைய ராஜாவின் வீடுகளும் தோப்பேத் என்கிற ஸ்தலத்தைப்போல் தீட்டுப்பட்டவைகளாய் இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And shall say unto them, Thus says the LORD of hosts; Even so will I break this people and this city, as one breaks a potter's vessel, that cannot be made whole again: and they shall bury them in Tophet, till there be no place to bury.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2574,51 +2602,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. எந்த வீடுகளின்மேல் வானத்தின் சகல சேனைக்கும் தூபங்காட்டி அந்நியதேவர்களுக்குப் பானபலிகளை வார்த்தார்களோ, அந்த வீடுகளாகிய எருசலேமின் வீடுகளும் யூதாவுடைய ராஜாவின் வீடுகளும் தோப்பேத் என்கிற ஸ்தலத்தைப்போல் தீட்டுப்பட்டவைகளாய் இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[11. And shall say unto them, Thus says the LORD of hosts; Even so will I break this people and this city, as one breaks a potter's vessel, that cannot be made whole again: and they shall bury them in Tophet, till there be no place to bury.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2711,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொன்னது: நீ போய்க் குயவன் வேலையான ஒரு கலசத்தைக்கொண்டு, ஜனத்தின் மூப்பரிலும் ஆசாரியர்களின் மூப்பரிலும் சிலரைக் கூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[1. Thus says the LORD, Go and get a potter's earthen bottle, and take of the ancients of the people, and of the ancients of the priests;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2820,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு எரேமியா, கர்த்தர் தன்னைத் தீர்க்கதரிசனஞ்சொல்ல அனுப்பின தோப்பேத்திலிருத்து வந்து, கர்த்தருடைய ஆலயத்தின் பிராகாரத்திலே நின்றுகொண்டு, எல்லா ஜனங்களையும் பார்த்து:]]></a:t>
+              <a:t><![CDATA[11. And shall say unto them, Thus says the LORD of hosts; Even so will I break this people and this city, as one breaks a potter's vessel, that cannot be made whole again: and they shall bury them in Tophet, till there be no place to bury.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2901,51 +2929,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பின்பு எரேமியா, கர்த்தர் தன்னைத் தீர்க்கதரிசனஞ்சொல்ல அனுப்பின தோப்பேத்திலிருத்து வந்து, கர்த்தருடைய ஆலயத்தின் பிராகாரத்திலே நின்றுகொண்டு, எல்லா ஜனங்களையும் பார்த்து:]]></a:t>
+              <a:t><![CDATA[12. Thus will I do unto this place, says the LORD, and to the inhabitants thereof, and even make this city as Tophet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3038,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, நீங்கள் என் வார்த்தைகளைக் கேளாதபடிக்கு உங்கள் கழுத்தைக் கடினப்படுத்தினபடியினால் நான் இந்த நகரத்துக்கு விரோதமாய்ச் சொன்ன எல்லாத் தீங்கையும் இதின்மேலும் இதற்கடுத்த பட்டணங்களின்மேலும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[12. Thus will I do unto this place, says the LORD, and to the inhabitants thereof, and even make this city as Tophet:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3119,51 +3147,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இதோ, நீங்கள் என் வார்த்தைகளைக் கேளாதபடிக்கு உங்கள் கழுத்தைக் கடினப்படுத்தினபடியினால் நான் இந்த நகரத்துக்கு விரோதமாய்ச் சொன்ன எல்லாத் தீங்கையும் இதின்மேலும் இதற்கடுத்த பட்டணங்களின்மேலும் வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[13. And the houses of Jerusalem, and the houses of the kings of Judah, shall be defiled as the place of Tophet, because of all the houses upon whose roofs they have burned incense unto all the host of heaven, and have poured out drink offerings unto other gods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And the houses of Jerusalem, and the houses of the kings of Judah, shall be defiled as the place of Tophet, because of all the houses upon whose roofs they have burned incense unto all the host of heaven, and have poured out drink offerings unto other gods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. And the houses of Jerusalem, and the houses of the kings of Judah, shall be defiled as the place of Tophet, because of all the houses upon whose roofs they have burned incense unto all the host of heaven, and have poured out drink offerings unto other gods.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then came Jeremiah from Tophet, where the LORD had sent him to prophesy; and he stood in the court of the LORD's house; and said to all the people,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. Then came Jeremiah from Tophet, where the LORD had sent him to prophesy; and he stood in the court of the LORD's house; and said to all the people,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Thus says the LORD of hosts, the God of Israel; Behold, I will bring upon this city and upon all her towns all the evil that I have pronounced against it, because they have hardened their necks, that they might not hear my words.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Thus says the LORD of hosts, the God of Israel; Behold, I will bring upon this city and upon all her towns all the evil that I have pronounced against it, because they have hardened their necks, that they might not hear my words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3228,51 +3910,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிழக்கு வாசலுக்கு எதிரான இன்னோமுடைய குமாரனின் பள்ளத்தாக்கிலே புறப்பட்டுப்போய், நான் உன்னோடே சொல்லும் வார்த்தைகளை அங்கே பிரசித்தப்படுத்து.]]></a:t>
+              <a:t><![CDATA[2. And go forth unto the valley of the son of Hinnom, which is by the entry of the east gate, and proclaim there the words that I shall tell you,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. Thus says the LORD of hosts, the God of Israel; Behold, I will bring upon this city and upon all her towns all the evil that I have pronounced against it, because they have hardened their necks, that they might not hear my words.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3337,51 +4128,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கிழக்கு வாசலுக்கு எதிரான இன்னோமுடைய குமாரனின் பள்ளத்தாக்கிலே புறப்பட்டுப்போய், நான் உன்னோடே சொல்லும் வார்த்தைகளை அங்கே பிரசித்தப்படுத்து.]]></a:t>
+              <a:t><![CDATA[2. And go forth unto the valley of the son of Hinnom, which is by the entry of the east gate, and proclaim there the words that I shall tell you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +4237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ அவர்களை நோக்கி: யூதாவின் ராஜாக்களே, எருசலேமின் குடிகளே, கர்த்தருடைய வார்த்தைகளைக் கேளுங்கள்; இஸ்ரவேலின் தேவனாகிய சேனைளின் கர்த்தர் சொல்லுகிறார்: இதோ, நான் இந்த ஸ்தலத்தின்மேல் ஒரு பொல்லாப்பை வரப்பண்ணுவேன்; அதைக் கேட்கிற யாவருடைய காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. And say, Hear all of you the word of the LORD, O kings of Judah, and inhabitants of Jerusalem; Thus says the LORD of hosts, the God of Israel; Behold, I will bring evil upon this place, the which whosoever hears, his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +4346,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ அவர்களை நோக்கி: யூதாவின் ராஜாக்களே, எருசலேமின் குடிகளே, கர்த்தருடைய வார்த்தைகளைக் கேளுங்கள்; இஸ்ரவேலின் தேவனாகிய சேனைளின் கர்த்தர் சொல்லுகிறார்: இதோ, நான் இந்த ஸ்தலத்தின்மேல் ஒரு பொல்லாப்பை வரப்பண்ணுவேன்; அதைக் கேட்கிற யாவருடைய காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. And say, Hear all of you the word of the LORD, O kings of Judah, and inhabitants of Jerusalem; Thus says the LORD of hosts, the God of Israel; Behold, I will bring evil upon this place, the which whosoever hears, his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3664,51 +4455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீ அவர்களை நோக்கி: யூதாவின் ராஜாக்களே, எருசலேமின் குடிகளே, கர்த்தருடைய வார்த்தைகளைக் கேளுங்கள்; இஸ்ரவேலின் தேவனாகிய சேனைளின் கர்த்தர் சொல்லுகிறார்: இதோ, நான் இந்த ஸ்தலத்தின்மேல் ஒரு பொல்லாப்பை வரப்பண்ணுவேன்; அதைக் கேட்கிற யாவருடைய காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
+              <a:t><![CDATA[3. And say, Hear all of you the word of the LORD, O kings of Judah, and inhabitants of Jerusalem; Thus says the LORD of hosts, the God of Israel; Behold, I will bring evil upon this place, the which whosoever hears, his ears shall tingle.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +4564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் என்னை விட்டுவிட்டு, இந்த ஸ்தலத்தை அந்நிய ஸ்தலமாக்கி, தாங்களும், தங்கள் பிதாக்களும், யூதாவின் ராஜாக்களும், அறியாதிருந்த அந்நிய தேவர்களுக்கு அதிலே தூபங்காட்டி, இந்த ஸ்தலத்தைக் குற்றமில்லாதவர்களின் இரத்தத்தினாலே நிரப்பினபடியினாலும்,]]></a:t>
+              <a:t><![CDATA[4. Because they have forsaken me, and have cut off this place, and have burned incense in it unto other gods, whom neither they nor their fathers have known, nor the kings of Judah, and have filled this place with the blood of innocent persons;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +4643,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474695678" r:id="rId1"/>
+    <p:sldLayoutId id="2478619345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,54 +4895,110 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4296,51 +5143,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[છે. એ વિદેશી દેવો જેના વિષે તેમણે તેમના પૂર્વજોએ તથા યહૂદિયાના રાજાએ પણ ક્યારેય સાંભળ્યું નથી. તેમણે]]></a:t>
+              <a:t><![CDATA[யூதாவின் ராஜாக்களும், அறியாதிருந்த அந்நிய தேவர்களுக்கு அதிலே தூபங்காட்டி, இந்த ஸ்தலத்தைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +5275,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આ સ્થાનને નિદોર્ષોના લોહીથી ભરી દીધું છે.]]></a:t>
+              <a:t><![CDATA[குற்றமில்லாதவர்களின் இரத்தத்தினாலே நிரப்பினபடியினாலும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +5407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. તેમણે બઆલ દેવને માટે યજ્ઞવેદીઓ ઊભી કરી છે. જ્યાં તેઓ પોતાનાં બાળકોની આહુતિ આપે છે. મેં કદી એવી]]></a:t>
+              <a:t><![CDATA[5. தங்கள் பிள்ளைகளைப் பாகாலுக்குத் தகனபலிகளாகத் தகனிக்கும்படி பாகாலின் மேடைகளைக் கட்டினபடியினாலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +5539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આજ્ઞા કરી જ નથી. એવો કોઇ વિચાર પણ મારા મનમાં કદી આવ્યો જ નથી!”‘]]></a:t>
+              <a:t><![CDATA[இப்படிவரப்பண்ணுவேன்; இவைகளை நான் கற்பித்ததுமில்லை சொன்னதுமில்லை, இவைகள் என் இருதயத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +5671,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. યહોવા કહે છે, “‘એવો દિવસ આવશે જ્યારે આ ખીણ ‘તોફેથ’ અથવા ‘બેન-હિન્નોમ’ થી ઓળખાશે નહિ પરંતુ તેઓ]]></a:t>
+              <a:t><![CDATA[தோன்றினதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5803,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેને કતલની ખીણ કહેશે.]]></a:t>
+              <a:t><![CDATA[6. ஆகையால், இதோ, நாட்கள்வரும், அப்பொழுது இந்த ஸ்தலம் தோப்பேத்தென்றும், இன்னோமுடைய குமாரனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5935,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. આ જગ્યાએ હું યહૂદિયા અને યરૂશાલેમના લોકોની બધી યોજનાઓના માટીની બરણીની જેમ ભૂક્કેભૂક્કા ઉડાવી દઇશ!]]></a:t>
+              <a:t><![CDATA[பள்ளத்தாக்கென்றும் இனிச் சொல்லப்படாமல், சங்காரப்பள்ளத்தாக்கென்று சொல்லப்படும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +6067,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[હું તેમનો તેમના દુશ્મનોને હાથે તરવારથી નાશ કરાવીશ, તેમના મૃતદેહ હું પંખીઓને અને જંગલી પશુઓને ખાવા]]></a:t>
+              <a:t><![CDATA[7. அப்பொழுது நான் யூதாவுக்கும் எருசலேமுக்கும் கொண்டிருந்த ஆலோசனையை இந்த ஸ்தலத்திலே வெறுமையாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +6199,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[સોંપી દઇશ.]]></a:t>
+              <a:t><![CDATA[அவர்கள் சத்துருக்களுக்கு முன்பாக அவர்களைப் பட்டயத்தினாலும், அவர்கள் பிராணனை வாங்கத்தேடுகிறவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. હું યરૂશાલેમને સંપૂર્ણ તારાજ કરી નાખીશ. ત્યાંથી પસાર થનાર દરેક જોશે કે મેં તેને કેટલું ભારે]]></a:t>
+              <a:t><![CDATA[கையினாலும் விழப்பண்ணி, அவர்கள் பிரேதங்களை ஆகாயத்துப் பறவைகளுக்கும், பூமியின் மிருகங்களுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +6463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ત્યારબાદ યહોવાએ યમિર્યાને કહ્યું, “જા, અને એક માટીની બરણી ખરીદી લાવ, ત્યાર પછી લોકોના કેટલાક]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சொன்னது: நீ போய்க் குயவன் வேலையான ஒரு கலசத்தைக்கொண்டு, ஜனத்தின் மூப்பரிலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +6595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નુકશાન પહોંચાડ્યું છે! અને તે આ જોઇને આશ્ચર્ય પામશે, કે મે તેનો કેવો નાશ કર્યો.]]></a:t>
+              <a:t><![CDATA[இரையாகக்கொடுத்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. તેઓના શત્રુઓ, જેઓ તેઓનો જીવ શોધે છે તેઓ ઘેરો ઘાલીને તે બધાને સંકડામણમાં લાવશે, તે વખતે તેઓ પોતાના]]></a:t>
+              <a:t><![CDATA[8. இந்த நகரத்தைப் பாழாக்கவும், கூச்சலிட்டு நிந்திக்கிற நிந்தையாகவும் வைப்பேன்; அதைக் கடந்துபோகிறவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6859,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[પુત્રોનું તથા પોતાની પુત્રીઓનું માંસ ખાય એવું હું કરીશ. તેઓ બધા એકબીજાનું માંસ ખાશે.’]]></a:t>
+              <a:t><![CDATA[எவனும் பிரமித்து, அதின் எல்லா வாதைகளினிமித்தமும் ஈசலிடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6991,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. “અને હવે, યમિર્યા, તારી સાથે લાવેલી બરણીને તું આ માણસોના દેખતા તોડી નાખ.]]></a:t>
+              <a:t><![CDATA[9. அவர்களுடைய சத்துருக்களும் அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களும், அவர்களை இறுகப்பிடிக்கப்போகிற]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +7123,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. તેઓને કહે, ‘યહોવા સૈન્યોનો દેવ તરફથી તમને આ સંદેશો છે; તેવી જ રીતે હું યરૂશાલેમ શહેરને તોડી]]></a:t>
+              <a:t><![CDATA[முற்றிக்கையிலும் இடுக்கத்திலும், நான் அவர்களைத் தங்கள் குமாரரின் மாம்சத்தையும் தங்கள் குமாரத்திகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +7255,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નાખીશ જેમ કુંભાર એક વાસણને તોડી નાખે છે જેથી તેનું સમારકામ ક્યારેય ન થાય. તોફેથમાં ઘણા બધા લોકોને]]></a:t>
+              <a:t><![CDATA[மாம்சத்தையும் தின்னப்பண்ணுவேன்; அவனவன் தனக்கு அடுத்தவனுடைய மாம்சத்தைத் தின்பான் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +7387,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[દફનાવવામાં આવશે કારણ કે તેઓને દફનાવવા માટે બીજી કોઇ જગ્યા નથી.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார் என்று நீ சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +7519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. આ ખીણમાં જેવું હશે તેવું જ યરૂશાલેમમાં પણ હશે, કારણ કે હું યરૂશાલેમને પણ મૃતદેહોથી ભરી દઇશ.’]]></a:t>
+              <a:t><![CDATA[10. உன்னோடேகூட வந்த மனுஷருடைய கண்களுக்கு முன்பாக அந்தக் கலசத்தை உடைத்துப்போட்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +7651,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ‘યરૂશાલેમનાં મકાનો, યહૂદિયાના રાજાઓનાં મકાનો અને જે જે ઘરનાં છાપરાં પર લોકોએ આકાશનાં નક્ષત્રોને]]></a:t>
+              <a:t><![CDATA[11. அவர்களை நோக்கி: திரும்பச் செப்பனிடப்படக் கூடாத குயவனுடைய மண்பாண்டத்தை உடைத்துப்போட்டவண்ணமாக நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7783,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[બલિદાન ચઢાવ્યાં છે અને બીજા દેવોને પેયાર્પણો આપ્યા છે તે બધા મકાનો ‘તોફેથ’ જેવાં ષ્ટ બની જશે.”‘]]></a:t>
+              <a:t><![CDATA[இந்த ஜனத்தையும் இந்த நகரத்தையும் உடைத்துப்போடுவேன்; புதைக்கிறதற்கு இடமில்லாததினால் தோப்பேத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7915,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[આગેવાનોને અને કેટલાક યાજકોને તારી સાથે લઇ લે.]]></a:t>
+              <a:t><![CDATA[ஆசாரியர்களின் மூப்பரிலும் சிலரைக் கூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +8047,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. યહોવાએ દેવી વાણી ભાખવા યમિર્યાને તોફેથ મોકલ્યો હતો, ત્યાંથી પાછા ફર્યા બાદ તે યહોવાના મંદિરના]]></a:t>
+              <a:t><![CDATA[சவங்களைப் புதைப்பார்களென்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +8179,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ચોકમાં ઊભો રહ્યો અને બધા લોકોને ઉદ્દેશીને બોલ્યો,]]></a:t>
+              <a:t><![CDATA[12. இவ்விதமாக நான் இந்த ஸ்தலத்துக்கும் இதின் குடிகளுக்கும் செய்து, இந்த நகரத்தைத் தோப்பேத்துக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +8311,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. “સૈન્યોનો દેવ યહોવા, ઇસ્રાએલનો દેવ કહે છે; ‘મેં વચન આપ્યું છે તે મુજબ આ નગર તેમજ તેની આસપાસના]]></a:t>
+              <a:t><![CDATA[சரியாக்குவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +8443,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[નગરો પર સર્વ વિપત્તિઓ હું લાવીશ, કારણ કે તમે લોકો હઠીલા છો અને મારું કહ્યું માનતા નથી.”‘]]></a:t>
+              <a:t><![CDATA[13. எந்த வீடுகளின்மேல் வானத்தின் சகல சேனைக்கும் தூபங்காட்டி அந்நியதேவர்களுக்குப் பானபலிகளை]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வார்த்தார்களோ, அந்த வீடுகளாகிய எருசலேமின் வீடுகளும் யூதாவுடைய ராஜாவின் வீடுகளும் தோப்பேத் என்கிற]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தலத்தைப்போல் தீட்டுப்பட்டவைகளாய் இருக்குமென்று கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. பின்பு எரேமியா, கர்த்தர் தன்னைத் தீர்க்கதரிசனஞ்சொல்ல அனுப்பின தோப்பேத்திலிருத்து வந்து,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தின் பிராகாரத்திலே நின்றுகொண்டு, எல்லா ஜனங்களையும் பார்த்து:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[15. இதோ, நீங்கள் என் வார்த்தைகளைக் கேளாதபடிக்கு உங்கள் கழுத்தைக் கடினப்படுத்தினபடியினால் நான் இந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[நகரத்துக்கு விரோதமாய்ச் சொன்ன எல்லாத் தீங்கையும் இதின்மேலும் இதற்கடுத்த பட்டணங்களின்மேலும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +9367,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. નગરનાં પૂર્વ દરવાજાએથી તેઓને બેન-હિન્નોમની ખીણમાં લઇ જા, અને હું તને જે વચનો આપું તે તું ત્યાં]]></a:t>
+              <a:t><![CDATA[2. கிழக்கு வாசலுக்கு எதிரான இன்னோமுடைய குமாரனின் பள்ளத்தாக்கிலே புறப்பட்டுப்போய், நான் உன்னோடே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 19]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[வரப்பண்ணுவேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[તેઓને કહી સંભળાવ.]]></a:t>
+              <a:t><![CDATA[சொல்லும் வார்த்தைகளை அங்கே பிரசித்தப்படுத்து.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. તું એમ કહેજે, ‘સાંભળો, હે યહૂદિયાના રાજાઓ અને યરૂશાલેમના વતનીઓ! ઇસ્રાએલના દેવ સૈન્યોના દેવ]]></a:t>
+              <a:t><![CDATA[3. நீ அவர்களை நோக்கி: யூதாவின் ராஜாக்களே, எருசலேமின் குடிகளே, கர்த்தருடைய வார்த்தைகளைக் கேளுங்கள்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[યહોવાના આ વચનો છે; હું આ જગ્યા પર એવી વિપત્તિ ઉતારનાર છું કે જે કોઇ સાંભળશે તેનાં કાનમાં ગુંજ્યા]]></a:t>
+              <a:t><![CDATA[இஸ்ரவேலின் தேவனாகிய சேனைளின் கர்த்தர் சொல்லுகிறார்: இதோ, நான் இந்த ஸ்தலத்தின்மேல் ஒரு பொல்லாப்பை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[કરશે.]]></a:t>
+              <a:t><![CDATA[வரப்பண்ணுவேன்; அதைக் கேட்கிற யாவருடைய காதுகளிலும் அது தொனித்துக்கொண்டிருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. રણ કે ઇસ્રાએલે મારો ત્યાગ કર્યો છે અને તેમણે વિદેશી દેવોને દહનાર્પણો ધરાવીને આ સ્થાનને ષ્ટ કર્યુ]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் என்னை விட்டுவிட்டு, இந்த ஸ்தலத்தை அந்நிய ஸ்தலமாக்கி, தாங்களும், தங்கள் பிதாக்களும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +10220,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 19]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme17">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
   <a:themeElements>
-    <a:clrScheme name="Theme17">
+    <a:clrScheme name="Theme94">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme17">
+    <a:fontScheme name="Theme94">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +10330,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme17">
+    <a:fmtScheme name="Theme94">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +10505,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>40</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>