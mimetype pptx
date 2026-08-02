--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -139,52 +139,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -239,51 +237,50 @@
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
     <p:sldId id="329" r:id="rId76"/>
-    <p:sldId id="330" r:id="rId77"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -455,54 +452,53 @@
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
   <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
-  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
-[...2 lines deleted...]
-  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -562,51 +558,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நோப், தகபானேஸ் என்னும் பட்டணங்களின் புத்திரரும், உன் உச்சந்தலையை நொறுக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: எங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணினவரும், அவாந்தரவெளியும், பள்ளங்களுமுள்ள தேசமும், வறட்சியும், மரண இருளுமுள்ள தேசமும் ஒருவனும், கடவாமலும் ஒரு மனுஷனும் குடியிராமலும் இருக்கிற தேசமுமான வனாந்தரத்தில் எங்களை நடத்தினவருமாகிய கர்த்தர் எங்கேயென்று உங்கள் பிதாக்கள் கேளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -671,51 +667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
+              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -780,51 +776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
+              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -889,51 +885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -998,51 +994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[7. செழிப்பான தேசத்தின் கனியையும் நன்மையையும் சாப்பிடும்படிக்கு நான் உங்களை அவ்விடத்துக்கு அழைத்துக்கொண்டுவந்தேன்; ஆனாலும் நீங்கள் அதற்குள் பிரவேசித்தபோது, என் தேசத்தைத் தீட்டுப்படுத்தி, என் சுதந்தரத்தை அருவருப்பாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1107,51 +1103,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. செழிப்பான தேசத்தின் கனியையும் நன்மையையும் சாப்பிடும்படிக்கு நான் உங்களை அவ்விடத்துக்கு அழைத்துக்கொண்டுவந்தேன்; ஆனாலும் நீங்கள் அதற்குள் பிரவேசித்தபோது, என் தேசத்தைத் தீட்டுப்படுத்தி, என் சுதந்தரத்தை அருவருப்பாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1216,51 +1212,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் எங்கேயென்று ஆசாரியர்கள் சொல்லாமலும், வேதத்தைப் போதிக்கிறவர்கள் என்னை அறியாமலுமிருந்து, மேய்ப்பர்கள் எனக்குத் துரோகம்பண்ணினார்கள்; தீர்க்கதரிசிகள் பாகாலைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, வீணானவைகளைப் பின்பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1325,51 +1321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் எங்கேயென்று ஆசாரியர்கள் சொல்லாமலும், வேதத்தைப் போதிக்கிறவர்கள் என்னை அறியாமலுமிருந்து, மேய்ப்பர்கள் எனக்குத் துரோகம்பண்ணினார்கள்; தீர்க்கதரிசிகள் பாகாலைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, வீணானவைகளைப் பின்பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1434,51 +1430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
+              <a:t><![CDATA[9. ஆதலால் இன்னும் நான் உங்களோடே வழக்காடுவேன், உங்கள் பிள்ளைகளின் பிள்ளைகளோடும் வழக்காடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1543,51 +1539,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் கித்தீமின் தீவுகள்மட்டும் கடந்துபோய்ப் பார்த்து, கேதாருக்கு ஆள் அனுப்பி நன்றாய் விசாரித்து, இப்படிப்பட்ட காரியம் உண்டோ என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1652,51 +1648,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்த ஜாதியாவது தேவர்களல்லாத தங்கள் தேவர்களை மாற்றினது உண்டோ என்றும் பாருங்கள்; என் ஜனங்களோ வீணானவைகளுக்காகத் தங்கள் மகிமையை மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1761,51 +1757,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் கித்தீமின் தீவுகள்மட்டும் கடந்துபோய்ப் பார்த்து, கேதாருக்கு ஆள் அனுப்பி நன்றாய் விசாரித்து, இப்படிப்பட்ட காரியம் உண்டோ என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1870,51 +1866,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
+              <a:t><![CDATA[11. எந்த ஜாதியாவது தேவர்களல்லாத தங்கள் தேவர்களை மாற்றினது உண்டோ என்றும் பாருங்கள்; என் ஜனங்களோ வீணானவைகளுக்காகத் தங்கள் மகிமையை மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1979,51 +1975,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
+              <a:t><![CDATA[11. எந்த ஜாதியாவது தேவர்களல்லாத தங்கள் தேவர்களை மாற்றினது உண்டோ என்றும் பாருங்கள்; என் ஜனங்களோ வீணானவைகளுக்காகத் தங்கள் மகிமையை மாற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2088,51 +2084,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தருடைய வார்த்தை எனக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[12. வானங்களே, இதினிமித்தம் பிரமித்துக் கொந்தளித்து, மிகவும் திடுக்கிடுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2197,51 +2193,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. என் ஜனங்கள் இரண்டு தீமைகளைச் செய்தார்கள்; ஜீவத்தண்ணீர் ஊற்றாகிய என்னை விட்டுவிட்டார்கள்; தண்ணீர் நிற்காத தொட்டிகளாகிய வெடிப்புள்ள தொட்டிகளை தங்களுக்கு வெட்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2306,51 +2302,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. என் ஜனங்கள் இரண்டு தீமைகளைச் செய்தார்கள்; ஜீவத்தண்ணீர் ஊற்றாகிய என்னை விட்டுவிட்டார்கள்; தண்ணீர் நிற்காத தொட்டிகளாகிய வெடிப்புள்ள தொட்டிகளை தங்களுக்கு வெட்டிக்கொண்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2415,51 +2411,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் ஒரு வேலைக்காரனோ? அவன் வீட்டில் பிறந்த அடிமையோ? ஏன் கொள்ளையானான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2524,51 +2520,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2633,51 +2629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2742,51 +2738,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
+              <a:t><![CDATA[16. நோப், தகபானேஸ் என்னும் பட்டணங்களின் புத்திரரும், உன் உச்சந்தலையை நொறுக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2851,51 +2847,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்த ஜாதியாவது தேவர்களல்லாத தங்கள் தேவர்களை மாற்றினது உண்டோ என்றும் பாருங்கள்; என் ஜனங்களோ வீணானவைகளுக்காகத் தங்கள் மகிமையை மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2960,51 +2956,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
+              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3069,51 +3065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் கர்த்தருக்கு பரிசுத்தமும், அவருடைய விளைவின் முதற்பலனுமாயிருந்தது; அதைப் பட்சித்த யாவரும் குற்றவாளிகளானார்கள்; பொல்லாப்பு அவர்கள்மேல் வந்ததென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3178,51 +3174,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் கர்த்தருக்கு பரிசுத்தமும், அவருடைய விளைவின் முதற்பலனுமாயிருந்தது; அதைப் பட்சித்த யாவரும் குற்றவாளிகளானார்கள்; பொல்லாப்பு அவர்கள்மேல் வந்ததென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3287,51 +3283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3396,51 +3392,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3505,51 +3501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யாக்கோபின் குடும்பத்தாரே, இஸ்ரவேல் குடும்பத்தின் வம்சங்களே, நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3614,51 +3610,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3723,51 +3719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3832,51 +3828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: எங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணினவரும், அவாந்தரவெளியும், பள்ளங்களுமுள்ள தேசமும், வறட்சியும், மரண இருளுமுள்ள தேசமும் ஒருவனும், கடவாமலும் ஒரு மனுஷனும் குடியிராமலும் இருக்கிற தேசமுமான வனாந்தரத்தில் எங்களை நடத்தினவருமாகிய கர்த்தர் எங்கேயென்று உங்கள் பிதாக்கள் கேளாமல்,]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3941,51 +3937,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: எங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணினவரும், அவாந்தரவெளியும், பள்ளங்களுமுள்ள தேசமும், வறட்சியும், மரண இருளுமுள்ள தேசமும் ஒருவனும், கடவாமலும் ஒரு மனுஷனும் குடியிராமலும் இருக்கிற தேசமுமான வனாந்தரத்தில் எங்களை நடத்தினவருமாகிய கர்த்தர் எங்கேயென்று உங்கள் பிதாக்கள் கேளாமல்,]]></a:t>
+              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4050,51 +4046,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. வானங்களே, இதினிமித்தம் பிரமித்துக் கொந்தளித்து, மிகவும் திடுக்கிடுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4159,51 +4155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4268,51 +4264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4377,51 +4373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
+              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4486,51 +4482,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
+              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4595,51 +4591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
+              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4704,51 +4700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4813,51 +4809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4922,51 +4918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5031,51 +5027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செழிப்பான தேசத்தின் கனியையும் நன்மையையும் சாப்பிடும்படிக்கு நான் உங்களை அவ்விடத்துக்கு அழைத்துக்கொண்டுவந்தேன்; ஆனாலும் நீங்கள் அதற்குள் பிரவேசித்தபோது, என் தேசத்தைத் தீட்டுப்படுத்தி, என் சுதந்தரத்தை அருவருப்பாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5140,51 +5136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செழிப்பான தேசத்தின் கனியையும் நன்மையையும் சாப்பிடும்படிக்கு நான் உங்களை அவ்விடத்துக்கு அழைத்துக்கொண்டுவந்தேன்; ஆனாலும் நீங்கள் அதற்குள் பிரவேசித்தபோது, என் தேசத்தைத் தீட்டுப்படுத்தி, என் சுதந்தரத்தை அருவருப்பாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5249,51 +5245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனங்கள் இரண்டு தீமைகளைச் செய்தார்கள்; ஜீவத்தண்ணீர் ஊற்றாகிய என்னை விட்டுவிட்டார்கள்; தண்ணீர் நிற்காத தொட்டிகளாகிய வெடிப்புள்ள தொட்டிகளை தங்களுக்கு வெட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5358,51 +5354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5467,51 +5463,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5576,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எங்கேயென்று ஆசாரியர்கள் சொல்லாமலும், வேதத்தைப் போதிக்கிறவர்கள் என்னை அறியாமலுமிருந்து, மேய்ப்பர்கள் எனக்குத் துரோகம்பண்ணினார்கள்; தீர்க்கதரிசிகள் பாகாலைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, வீணானவைகளைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5685,51 +5681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எங்கேயென்று ஆசாரியர்கள் சொல்லாமலும், வேதத்தைப் போதிக்கிறவர்கள் என்னை அறியாமலுமிருந்து, மேய்ப்பர்கள் எனக்குத் துரோகம்பண்ணினார்கள்; தீர்க்கதரிசிகள் பாகாலைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, வீணானவைகளைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5794,51 +5790,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. கர்த்தர் எங்கேயென்று ஆசாரியர்கள் சொல்லாமலும், வேதத்தைப் போதிக்கிறவர்கள் என்னை அறியாமலுமிருந்து, மேய்ப்பர்கள் எனக்குத் துரோகம்பண்ணினார்கள்; தீர்க்கதரிசிகள் பாகாலைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, வீணானவைகளைப் பின்பற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5903,51 +5899,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்னோடே நீங்கள் வழக்காடுவானேன்? நீங்கள் அனைவரும் எனக்கு விரோதமாய்த் துரோகம்பண்ணினீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6012,51 +6008,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் இன்னும் நான் உங்களோடே வழக்காடுவேன், உங்கள் பிள்ளைகளின் பிள்ளைகளோடும் வழக்காடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6121,51 +6117,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் இன்னும் நான் உங்களோடே வழக்காடுவேன், உங்கள் பிள்ளைகளின் பிள்ளைகளோடும் வழக்காடுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[29. என்னோடே நீங்கள் வழக்காடுவானேன்? நீங்கள் அனைவரும் எனக்கு விரோதமாய்த் துரோகம்பண்ணினீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6230,51 +6226,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் கித்தீமின் தீவுகள்மட்டும் கடந்துபோய்ப் பார்த்து, கேதாருக்கு ஆள் அனுப்பி நன்றாய் விசாரித்து, இப்படிப்பட்ட காரியம் உண்டோ என்றும்,]]></a:t>
+              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6339,51 +6335,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நீங்கள் கித்தீமின் தீவுகள்மட்டும் கடந்துபோய்ப் பார்த்து, கேதாருக்கு ஆள் அனுப்பி நன்றாய் விசாரித்து, இப்படிப்பட்ட காரியம் உண்டோ என்றும்,]]></a:t>
+              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6448,51 +6444,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. என் ஜனங்கள் இரண்டு தீமைகளைச் செய்தார்கள்; ஜீவத்தண்ணீர் ஊற்றாகிய என்னை விட்டுவிட்டார்கள்; தண்ணீர் நிற்காத தொட்டிகளாகிய வெடிப்புள்ள தொட்டிகளை தங்களுக்கு வெட்டிக்கொண்டார்கள்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் கர்த்தருக்கு பரிசுத்தமும், அவருடைய விளைவின் முதற்பலனுமாயிருந்தது; அதைப் பட்சித்த யாவரும் குற்றவாளிகளானார்கள்; பொல்லாப்பு அவர்கள்மேல் வந்ததென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6557,51 +6553,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6666,51 +6662,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6884,51 +6880,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[32. ஒரு பெண் தன் ஆபரணத்தையும், ஒரு மணவாட்டி தன் ஆடைகளையும் மறப்பாளோ? என் ஜனங்களோ எண்ணிமுடியாத நாட்களாய் என்னை மறந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7102,51 +7098,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒரு பெண் தன் ஆபரணத்தையும், ஒரு மணவாட்டி தன் ஆடைகளையும் மறப்பாளோ? என் ஜனங்களோ எண்ணிமுடியாத நாட்களாய் என்னை மறந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[33. நேசத்தைத் தேடும்படிக்கு நீ உன் வழிகளை நயப்படுத்துகிறதென்ன? இவ்விதமாய் நீ பொல்லாத ஸ்திரீகளுக்கும் உன் வழிகளைக் கற்றுக்கொடுத்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7320,51 +7316,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நேசத்தைத் தேடும்படிக்கு நீ உன் வழிகளை நயப்படுத்துகிறதென்ன? இவ்விதமாய் நீ பொல்லாத ஸ்திரீகளுக்கும் உன் வழிகளைக் கற்றுக்கொடுத்தாய்.]]></a:t>
+              <a:t><![CDATA[34. உன் வஸ்திர ஓரங்களிலும் குற்றமில்லாத ஏழை ஆத்துமாக்களின் இரத்தம் காணப்படுகிறது; அதைத் தோண்டித் தேடுகிறதினால் அல்ல, அது எல்லாவற்றின்மேலும் வெளியாயிருக்கிறதினால் அதைக் கண்டுபிடித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7538,51 +7534,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் வஸ்திர ஓரங்களிலும் குற்றமில்லாத ஏழை ஆத்துமாக்களின் இரத்தம் காணப்படுகிறது; அதைத் தோண்டித் தேடுகிறதினால் அல்ல, அது எல்லாவற்றின்மேலும் வெளியாயிருக்கிறதினால் அதைக் கண்டுபிடித்தேன்.]]></a:t>
+              <a:t><![CDATA[35. ஆகிலும் குற்றமில்லாதிருக்கிறேன் என்றும், அவருடைய கோபம் என்னைவிட்டுத் திரும்பிற்று என்றும் சொல்லுகிறாய்; இதோ, நான் பாவஞ்செய்யவில்லையென்று நீ சொல்லுகிறதினிமித்தம் நான் என்னோடே வழக்காடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7647,51 +7643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் ஒரு வேலைக்காரனோ? அவன் வீட்டில் பிறந்த அடிமையோ? ஏன் கொள்ளையானான்?]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் கர்த்தருக்கு பரிசுத்தமும், அவருடைய விளைவின் முதற்பலனுமாயிருந்தது; அதைப் பட்சித்த யாவரும் குற்றவாளிகளானார்கள்; பொல்லாப்பு அவர்கள்மேல் வந்ததென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7865,51 +7861,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகிலும் குற்றமில்லாதிருக்கிறேன் என்றும், அவருடைய கோபம் என்னைவிட்டுத் திரும்பிற்று என்றும் சொல்லுகிறாய்; இதோ, நான் பாவஞ்செய்யவில்லையென்று நீ சொல்லுகிறதினிமித்தம் நான் என்னோடே வழக்காடுவேன்.]]></a:t>
+              <a:t><![CDATA[36. நீ உன் வழியை மாற்றிமாற்றி இவ்வளவாய் விலகிப் போகிறது என்ன? நீ அசீரியாவினால் வெட்கிப்போனதுபோல எகிப்தினாலும் வெட்கிப்போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8083,51 +8079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. நீ உன் வழியை மாற்றிமாற்றி இவ்வளவாய் விலகிப் போகிறது என்ன? நீ அசீரியாவினால் வெட்கிப்போனதுபோல எகிப்தினாலும் வெட்கிப்போவாய்.]]></a:t>
+              <a:t><![CDATA[37. நீ உன் கைகளை உன் தலையின்மேல் வைத்துக்கொண்டு இவ்விடத்திலிருந்து புறப்பட்டுப்போவாய்; ஏனெனில், உன் நம்பிக்கைகளைக் கர்த்தர் வெறுத்திருக்கிறார்; அவைகளால் உனக்குக் காரியம் வாய்க்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8202,159 +8198,50 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[37. நீ உன் கைகளை உன் தலையின்மேல் வைத்துக்கொண்டு இவ்விடத்திலிருந்து புறப்பட்டுப்போவாய்; ஏனெனில், உன் நம்பிக்கைகளைக் கர்த்தர் வெறுத்திருக்கிறார்; அவைகளால் உனக்குக் காரியம் வாய்க்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
-<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
-[...107 lines deleted...]
-
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -8410,51 +8297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[4. யாக்கோபின் குடும்பத்தாரே, இஸ்ரவேல் குடும்பத்தின் வம்சங்களே, நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8519,51 +8406,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: எங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணினவரும், அவாந்தரவெளியும், பள்ளங்களுமுள்ள தேசமும், வறட்சியும், மரண இருளுமுள்ள தேசமும் ஒருவனும், கடவாமலும் ஒரு மனுஷனும் குடியிராமலும் இருக்கிற தேசமுமான வனாந்தரத்தில் எங்களை நடத்தினவருமாகிய கர்த்தர் எங்கேயென்று உங்கள் பிதாக்கள் கேளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -8598,51 +8485,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470380716" r:id="rId1"/>
+    <p:sldLayoutId id="2474718506" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9210,58 +9097,50 @@
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...6 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9378,51 +9257,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ನೋಫ್‌ ಮತ್ತು ತಪನೆಯ ಮಕ್ಕಳೂ ಸಹ ನಿನ್ನ ತಲೆಯ ಕಿರೀಟವನ್ನು ಮುರಿದುಬಿಟ್ಟಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[వ్యర్థులగునట్లు నాయొద్దనుండి దూరముగా తొలగి పోయిరి?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9510,51 +9389,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. ಆತನು ನಿನ್ನನ್ನು ದಾರಿಯಲ್ಲಿ ನಡೆಸುತ್ತಿರುವಾಗ ನೀನು ನಿನ್ನ ದೇವರಾದ ಕರ್ತನನ್ನು ಬಿಟ್ಟಿದ್ದರಿಂದಲೇ ಇದನ್ನು ನಿನಗೆ]]></a:t>
+              <a:t><![CDATA[6. ఐగుప్తుదేశములోనుండి మమ్మును రప్పించిన యెహోవా యెక్కడ నున్నాడని అరణ్యములో అనగా, ఎడారులు, గోతులుగల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9642,51 +9521,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನೇ ಮಾಡಿಕೊಂಡಿ ಅಲ್ಲವೋ?]]></a:t>
+              <a:t><![CDATA[దేశములో అనావృష్టియు గాఢాంధకారమును కలిగి, యెవరును సంచారమైనను నివాసమైనను చేయని దేశములో మమ్మును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9774,51 +9653,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ಈಗ ಸಿಹೋರಿನ ನೀರು ಕುಡಿಯುವದಕ್ಕಾಗಿ ಐಗುಪ್ತದ ದಾರಿಯಲ್ಲಿ ನಿನಗೇನು ಕೆಲಸ? ಇಲ್ಲವೆ ನದಿಯ ನೀರು ಕುಡಿ ಯುವದಕ್ಕಾಗಿ]]></a:t>
+              <a:t><![CDATA[నడిపించిన యెహోవా యెక్కడ ఉన్నాడని జనులు అడుగుటలేదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9906,51 +9785,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಶ್ಶೂರಿನ ದಾರಿಯಲ್ಲಿ ನಿನಗೇನು ಕೆಲಸ?]]></a:t>
+              <a:t><![CDATA[7. దాని ఫలములను శ్రేష్ఠపదార్థములను తినునట్లు నేను ఫలవంతమైన దేశములోనికి మిమ్మును రప్పింపగా మీరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10038,51 +9917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ನಿನ್ನ ಕೆಟ್ಟತನವೇ ನಿನ್ನನ್ನು ತಿದ್ದುವದು; ನಿನ್ನ ಹಿಂಜಾರಿಕೆಗಳೇ ನಿನ್ನನ್ನು ಗದರಿಸುವವು; ಹೀಗಿ ರುವದರಿಂದ ನೀನು]]></a:t>
+              <a:t><![CDATA[ప్రవేశించి, నా దేశమును అపవిత్రపరచి నా స్యాస్థ్యమును హేయమైనదిగా చేసితిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10170,51 +10049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ದೇವರಾದ ಕರ್ತನನ್ನು ಬಿಟ್ಟದ್ದೂ ನನ್ನ ಭಯವೂ ನಿನ್ನಲ್ಲಿ ಇಲ್ಲದಿರುವದೂ ಕೆಟ್ಟದ್ದೂ ಕಹಿಯಾದದ್ದೂ ಎಂದು ತಿಳುಕೊಂಡು]]></a:t>
+              <a:t><![CDATA[8. యెహోవా యెక్కడ ఉన్నాడని యాజకులడుగరు, ధర్మశాస్త్రోపదేశకులు నన్నెరుగరు, ఏలికలును నామీద తిరుగుబాటు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10302,51 +10181,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡು ಎಂದು ಸೈನ್ಯಗಳ ಕರ್ತನಾದ ದೇವರು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[చేయుదురు. ప్రవక్తలు బయలుపేరట ప్రవచనములు చెప్పుదురు నిష్‌ప్రయోజనమైనవాటిని అనుసరింతురు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10434,51 +10313,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ಪೂರ್ವದಲ್ಲಿ ನಾನು ನಿನ್ನ ನೊಗವನ್ನು ಮುರಿದು ನಿನ್ನ ಬಂಧನಗಳನ್ನು ಹರಿದುಬಿಟ್ಟೆನು; ನೀನು--ನಾನು ವಿಾರುವದಿಲ್ಲ]]></a:t>
+              <a:t><![CDATA[9. కావున నేనికమీదట మీతోను మీ పిల్లల పిల్లలతోను వ్యాజ్యెమాడెదను; ఇది యెహోవా వాక్కు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10566,51 +10445,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಎಂದು ನೀನು ಹೇಳಿದಿ; ಆದರೆ ಒಂದೊಂದು ಎತ್ತರವಾದ ಗುಡ್ಡದ ಮೇಲೆಯೂ ಒಂದೊಂದು ಹಸುರಾದ ಮರದ ಕೆಳಗೂ ನೀನು ಸೂಳೆಯಾಗಿ]]></a:t>
+              <a:t><![CDATA[10. కీత్తీయుల ద్వీపములకు పోయి చూడుడి, కేదారునకు దూతలను పంపి బాగుగా విచారించి తెలిసికొనుడి. మీలో]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10698,51 +10577,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ಜನಾಂ ಗವು ತಮ್ಮ ದೇವರುಗಳನ್ನು ಅವು ದೇವರುಗಳಲ್ಲದೆ ಇದ್ದಾಗ್ಯೂ ಬದಲು ಮಾಡಿದ್ದುಂಟೋ? ಆದರೆ ನನ್ನ ಜನರು ತಮ್ಮ]]></a:t>
+              <a:t><![CDATA[1. మరియు యెహోవా వాక్కు నాకు ప్రత్యక్షమై యీలాగు సెలవిచ్చెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10830,51 +10709,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಲೆದಾಡುತ್ತಿ.]]></a:t>
+              <a:t><![CDATA[జరిగిన ప్రకారము ఎక్కడనైనను జరిగినదా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10962,51 +10841,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ಆದಾಗ್ಯೂ ನಾನು ನಿನ್ನನ್ನು ಉತ್ತಮ ದ್ರಾಕ್ಷೇಬಳ್ಳಿಯಾಗಿಯೂ ಪೂರ್ಣ ವಾಗಿ ನಿಜ ಬೀಜವಾಗಿಯೂ ನೆಟ್ಟಿದ್ದೆನು; ಆದರೆ]]></a:t>
+              <a:t><![CDATA[11. దైవత్వము లేని తమ దేవతలను ఏ జనమైనను ఎప్పుడైనను మార్చుకొనెనా? అయినను నా ప్రజలు ప్రయోజనము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11094,51 +10973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೀನು ಹೀಗೆ ನನಗೆ ಅನ್ಯ ದ್ರಾಕ್ಷೇ ಬಳ್ಳಿಯ ಹಾಗೆ ಕೆಟ್ಟುಹೋಗಿ ಬದಲಾದಿ?]]></a:t>
+              <a:t><![CDATA[లేనిదానికై తమ మహిమను మార్చుకొనిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11226,51 +11105,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ಇದಲ್ಲದೆ ಕರ್ತನ ವಾಕ್ಯವು ನನಗೆ ಉಂಟಾಗಿ ಹೇಳಿದ್ದೇನಂದರೆ--]]></a:t>
+              <a:t><![CDATA[12. ఆకాశమా, దీనిబట్టి విస్మయ పడుము, కంపించుము, బొత్తిగా పాడై పొమ్ము; ఇదే యెహోవా వాక్కు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11358,51 +11237,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ನೀನು ಸೌಳಿನಿಂದ ತೊಳಕೊಂಡರೂ ಬಹಳ ಸಾಬೂನು ಹಾಕಿಕೊಂಡರೂ ನಿನ್ನ ಅಕ್ರಮವು ನನ್ನ ಮುಂದೆ ಕಳಂಕವಾಗಿದೆ ಎಂದು ಕರ್ತನಾದ]]></a:t>
+              <a:t><![CDATA[13. నా జనులు రెండు నేరములు చేసియున్నారు, జీవజలముల ఊటనైన నన్ను విడిచి యున్నారు, తమకొరకు తొట్లను, అనగా]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11490,51 +11369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇವರು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[బద్దలై నీళ్లు నిలువని తొట్లను తొలిపించుకొనియున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11622,51 +11501,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ನೀನು ಹೋಗಿ ಯೆರೂಸಲೇಮಿನ ಕಿವಿಗಳಲ್ಲಿ ಕೂಗಿ ಹೇಳ ಬೇಕಾದದ್ದೇನಂದರೆ, ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ --ನಾನು ನಿನ್ನನ್ನು]]></a:t>
+              <a:t><![CDATA[14. ఇశ్రాయేలు కొనబడిన దాసుడా? యింటపుట్టిన దాసుడా? కాడు గదా; అతడేల దోపుడుసొమ్మాయెను?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11754,51 +11633,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಿನ್ನ ಯೌವನದ ವಾತ್ಸಲ್ಯವನ್ನೂ ನಿನ್ನ ನಿಶ್ಚಿತಾರ್ಥದ ಪ್ರೀತಿಯನ್ನೂ ನೀನು ಅರಣ್ಯದಲ್ಲಿ ಬಿತ್ತಲ್ಪಡದ ದೇಶದಲ್ಲಿ]]></a:t>
+              <a:t><![CDATA[15. కొదమ సింహములు వానిపైని బొబ్బలు పెట్టెను గర్జించెను, అవి అతని దేశము పాడుచేసెను, అతని పట్టణములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11886,51 +11765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನನ್ನು ಹಿಂಬಾಲಿಸಿದ್ದನ್ನೂ ಜ್ಞಾಪಕಮಾಡಿಕೊಳ್ಳುತ್ತೇನೆ.]]></a:t>
+              <a:t><![CDATA[నివాసులులేక పాడా యెను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12018,51 +11897,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. ನಾನು ಅಶುದ್ಧನಲ್ಲ, ಬಾಳನನ್ನು ಹಿಂಬಾಲಿಸಲಿಲ್ಲ ಎಂದು ನೀನು ಹೇಳುವದು ಹೇಗೆ? ತಗ್ಗಿನಲ್ಲಿ ನಿನ್ನ ಮಾರ್ಗವನ್ನು]]></a:t>
+              <a:t><![CDATA[16. నోపు, తహపనేసు అను పట్టణములవారు నీ నెత్తిని బద్దలు చేసిరి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12150,51 +12029,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವೈಭವವನ್ನು ಪ್ರಯೋಜನವಿಲ್ಲದ್ದಕ್ಕೆ ಬದಲು ಮಾಡಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[2. నీవు వెళ్లి యెరూషలేము నివాసుల చెవులలో ఈ సమాచారము ప్రకటింపుము. యెహోవా సెలవిచ్చునదేమనగానీవు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12282,51 +12161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನೋಡು; ನೀನು ಮಾಡಿದ್ದನ್ನು ತಿಳುಕೋ; ನೀನು ತೀವ್ರವಾಗಿ ಸಂಚಾರ ಮಾಡುವ ಹೆಣ್ಣು ಒಂಟೆಯೇ;]]></a:t>
+              <a:t><![CDATA[17. నీ దేవుడైన యెహోవా నిన్ను మార్గ ములో నడిపించుచుండగా నీవు ఆయనను విసర్జించుట వలన నీకు నీవే యీ బాధ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12414,51 +12293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ಇಸ್ರಾಯೇಲು ಕರ್ತನಿಗೆ ಪರಿಶುದ್ಧವೂ ಆತನ ಹುಟ್ಟುವಳಿಯ ಪ್ರಥಮ ಫಲವೂ ಆಗಿತ್ತು; ಅದನ್ನು ತಿಂದುಬಿಟ್ಟವರೆಲ್ಲರೂ ಅಪರಾಧಿ]]></a:t>
+              <a:t><![CDATA[కలుగజేసికొంటివి గదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12546,51 +12425,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಗಳಾಗುವರು; ಅವರಿಗೆ ಕೇಡು ಬರುವದೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[18. నీవు షీహోరు నీళ్లు త్రాగుటకు ఐగుప్తు మార్గములో నీకేమి పనియున్నది? యూఫ్రటీసునది నీళ్లు త్రాగుటకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12678,51 +12557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ಅರಣ್ಯದ ಅಭ್ಯಾಸ ವುಳ್ಳ ಕಾಡುಕತ್ತೆಯೇ; ಅವಳ ಅತ್ಯಾಶೆಯಲ್ಲಿ ಗಾಳಿ ಯನ್ನು ಹೀರಿಕೊಳ್ಳುತ್ತಾಳೆ; ಅವಳ ಮದವನ್ನು ಯಾರು]]></a:t>
+              <a:t><![CDATA[అష్షూరు మార్గములో నీకేమి పనియున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12810,51 +12689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತಡೆಯುವರು? ಅವಳನ್ನು ಹುಡುಕುವವ ರೆಲ್ಲರೂ ಆಯಾಸಪಡುವದಿಲ್ಲ; ಅವಳ ತಿಂಗಳಲ್ಲಿ ಅವಳನ್ನು ಕಾಣುವರು.]]></a:t>
+              <a:t><![CDATA[19. నీ దేవుడైన యెహోవాను విసర్జించుటయు, నీకు నా యెడల భయ భక్తులు లేకుండుటయు, బాధకును శ్రమకును కారణమగు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12942,51 +12821,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. ಓ ಯಾಕೋಬಿನ ಮನೆತನವೇ, ಇಸ್ರಾಯೇಲಿನ ಮನೆತನದ ಎಲ್ಲಾ ಕುಟುಂಬಗಳೇ, ಕರ್ತನ ವಾಕ್ಯವನ್ನು ನೀವು ಕೇಳಿರಿ.]]></a:t>
+              <a:t><![CDATA[నని నీవు తెలిసికొని గ్రహించునట్లు నీ చెడుతనము నిన్ను శిక్షించును, నీవు చేసిన ద్రోహము నిన్ను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13074,51 +12953,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. ನಿನ್ನ ಕಾಲು ಬರೀ ಕಾಲಾ ಗದ ಹಾಗೆಯೂ ನಿನ್ನ ಗಂಟಲು ನೀರಡಿಕೆ ಪಡದ ಹಾಗೆಯೂ ಹಿಂತೆಗೆ; ಆದರೆ ನೀನು--ಇಲ್ಲ, ನಿರೀಕ್ಷೆ]]></a:t>
+              <a:t><![CDATA[గద్దించునని ప్రభువును సైన్యముల కధిపతియునగు యెహోవా సెల విచ్చుచున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13206,51 +13085,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಿಲ್ಲ, ಯಾಕಂದರೆ ನಾನು ಅನ್ಯರನ್ನು ಪ್ರೀತಿ ಮಾಡಿದ್ದೇನೆ. ಅವರ ಹಿಂದೆ ನಾನು ಹೋಗುತ್ತೇನೆ ಎಂದು ನೀನು ಹೇಳಿದಿ.]]></a:t>
+              <a:t><![CDATA[20. ​పూర్వ కాలమునుండి నేను నీ కాడిని విరుగగొట్టి నీ బంధకములను తెంపివేసితినినేను సేవచేయ నని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13338,51 +13217,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ಕರ್ತನು ಹೀಗೆ ಹೇಳುತ್ತಾನೆ, ನಿಮ್ಮ ತಂದೆಗಳು ನನಗೆ ದೂರವಾಗಿ ವ್ಯರ್ಥತ್ವವನ್ನು ಹಿಂದಟ್ಟಿ ವ್ಯರ್ಥವಾಗುವ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[చెప్పుచున్నావు; ఎత్తయిన ప్రతి కొండమీదను పచ్చని ప్రతి చెట్టుక్రిందను వేశ్యవలె క్రీడించుచున్నావు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13470,51 +13349,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನನ್ನಲ್ಲಿ ಯಾವ ಅಕ್ರಮವನ್ನು ಕಂಡಿದ್ದಾರೆ?]]></a:t>
+              <a:t><![CDATA[21. శ్రేష్ఠమైన ద్రాక్షావల్లివంటి దానిగా నేను నిన్ను నాటి తిని; కేవలము నిక్కమైన విత్తనమువలని చెట్టు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13602,51 +13481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ಓ ಆಕಾಶಗಳೇ, ಇದಕ್ಕೆ ನೀವು ಆಶ್ಚರ್ಯಪಡಿರಿ, ಭಯಭ್ರಾಂತಿಗೊಳ್ಳಿರಿ, ತೀರ ಹಾಳಾಗಿರಿ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[అరణ్యములోను, విత్తనములు వేయదగనిదేశములోను, నన్ను వెంబడించుచు నీ ¸°వనకాలములో నీవు చూపిన అనురాగమును నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13734,51 +13613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. ಕಳ್ಳನು ಸಿಕ್ಕಿದ ಮೇಲೆ ನಾಚಿಕೆಪಡುವ ಪ್ರಕಾರ ಇಸ್ರಾಯೇಲಿನ ಮನೆತನ ದವರಿಗೆ ನಾಚಿಕೆಯಾಯಿತು; ಅವರಿಗೂ ಅವರ ಅರಸರಿಗೂ]]></a:t>
+              <a:t><![CDATA[వంటిదానిగా నిన్ను నాటితిని; నాకు జాతిహీనపు ద్రాక్షావల్లివలె నీ వెట్లు భ్రష్టసంతాన మైతివి?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13866,51 +13745,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಮಂತರಿಗೂ ಯಾಜಕರಿಗೂ ಅವರ ಪ್ರವಾದಿಗಳಿಗೂ ನಾಚಿಕೆಯಾಯಿತು.]]></a:t>
+              <a:t><![CDATA[22. ​నీవు క్షారముతో కడుగుకొనినను విస్తారమైన సబ్బు రాచుకొనినను నీ దోషము మరకవలె నాకు కనబడుచున్నది; ఇది]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13998,51 +13877,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ನಮ್ಮನ್ನು ಐಗುಪ್ತ ದೇಶದೊಳಗಿಂದ ಬರಮಾಡಿ ನಮ್ಮನ್ನು ಅರಣ್ಯದಲ್ಲಿ ಕಾಡೂ ಕುಣಿಗಳೂ ಉಳ್ಳ ದೇಶದಲ್ಲಿ, ಕ್ಷಾಮದ ಮತ್ತು]]></a:t>
+              <a:t><![CDATA[ప్రభువగు యెహోవా వాక్కు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14130,51 +14009,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮರಣದ ನೆರಳಾದಂಥ ದೇಶದಲ್ಲಿ, ಒಬ್ಬರೂ ಹಾದು ಹೋಗದೆ ಯಾರೂ ವಾಸಮಾಡದೆ ಇರುವಲ್ಲಿ ನಡಿಸಿದ ಕರ್ತನು ಎಲ್ಲಿ ಎಂದು ಅವರು]]></a:t>
+              <a:t><![CDATA[23. నేను అపవిత్రత నొందినదానను కాను, బయలు దేవతల ననుసరించి పోవుదానను కాను అని నీవు ఎట్లనుకొందువు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14262,51 +14141,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅಂದುಕೊಳ್ಳಲಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[లోయలో నీ మార్గమును చూడుము, నీవు చేసినదాని తెలిసికొనుము, నీవు త్రోవలలో ఇటు అటు తిరుగులాడు వడిగల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14394,51 +14273,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. ಅವರು ಮರಕ್ಕೆ ನೀನು ನನ್ನ ತಂದೆ ಎಂದೂ ಕಲ್ಲಿಗೆ--ನೀನು ನನ್ನನ್ನು ಹೆತ್ತಿದ್ದೀ ಎಂದೂ ಹೇಳುತ್ತಾರಲ್ಲಾ? ಯಾಕಂದರೆ]]></a:t>
+              <a:t><![CDATA[ఒంటెవు,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14526,51 +14405,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಅವರು ನನಗೆ ಮುಖವನ್ನಲ್ಲ ಬೆನ್ನನ್ನು ತಿರುಗಿಸಿದ್ದಾರೆ; ಆದರೂ ಅವರ ಕಷ್ಟ ಕಾಲದಲ್ಲಿ--ಎದ್ದು, ನಮ್ಮನ್ನು ರಕ್ಷಿಸು ಎಂದು]]></a:t>
+              <a:t><![CDATA[24. అరణ్యమునకు అల వాటు పడిన అడవి గాడిదవు, అది దాని కామాతురతవలన గాలి పీల్చును, కలిసికొనునప్పుడు దాని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14658,51 +14537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುವರು.]]></a:t>
+              <a:t><![CDATA[త్రిప్పగల వాడెవడు? దాని వెదకు గాడిదలలో ఏదియు అలసి యుండదు, దాని మాసములో అది కనబడును.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14790,51 +14669,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ನಿಮ್ಮನ್ನು ಸಮೃದ್ಧಿಯಾದ ದೇಶಕ್ಕೆ ಅದರ ಫಲವನ್ನೂ ಮೇಲನ್ನೂ ತಿನ್ನುವ ಹಾಗೆ ಕರಕೊಂಡು ಬಂದೆನು. ಆದರೆ ನೀವು ಬಂದು ನನ್ನ]]></a:t>
+              <a:t><![CDATA[25. జాగ్రత్త పడి నీ పాదములకు చెప్పులు తొడుగుకొనుము, నీ గొంతుక దప్పిగొన కుండునట్లు జాగ్రత్తపడుము అని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14922,51 +14801,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ದೇಶವನ್ನು ಅಶುದ್ಧಮಾಡಿ, ನನ್ನ ಸ್ವಾಸ್ತ್ಯವನ್ನು ಅಸಹ್ಯ ಮಾಡಿದಿರಿ.]]></a:t>
+              <a:t><![CDATA[నేను చెప్పినను నీవుఆ మాట వ్యర్థము, వినను, అన్యులను మోహించితిని, వారి వెంబడి పోదునని చెప్పుచున్నావు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15054,51 +14933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ನನ್ನ ಜನರು ಎರಡು ದುಷ್ಕೃತ್ಯಗಳನ್ನು ಮಾಡಿದ್ದಾರೆ; ಜೀವವುಳ್ಳ ನೀರಿನ ಬುಗ್ಗೆಯಾಗಿರುವ ನನ್ನನ್ನು ಬಿಟ್ಟು ತಮಗೆ]]></a:t>
+              <a:t><![CDATA[వైవాహిక ప్రేమను నేను జ్ఞాపకము చేసికొనుచున్నాను.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15186,51 +15065,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ಆದರೆ ನೀನು ನಿನಗೋಸ್ಕರ ಮಾಡಿಕೊಂಡ ನಿನ್ನ ದೇವರುಗಳು ಎಲ್ಲಿ? ನಿನ್ನ ಕಷ್ಟ ಕಾಲದಲ್ಲಿ ನಿನ್ನನ್ನು ರಕ್ಷಿಸಲು]]></a:t>
+              <a:t><![CDATA[26. దొరికిన దొంగ సిగ్గుపడునట్లు ఇశ్రాయేలుకుటుంబము వారు సిగ్గుపడుదురునీవు మా తండ్రివని మ్రానుతోనునీవే]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15318,51 +15197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಸಾಧ್ಯವಾದರೆ ಅವರೇ ಏಳಲಿ, ಯಾಕಂದರೆ ಓ ಯೆಹೂದವೇ, ನಿನ್ನ ಪಟ್ಟಣಗಳ ಲೆಕ್ಕದ ಹಾಗೆ ನಿನ್ನ ದೇವರುಗಳು ಇದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[నన్ను పుట్టించితివని రాతితోను చెప్పుచు, వారును వారి రాజులును వారి అధిపతులును వారి యాజకులును వారి]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15450,51 +15329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ಯಾಜಕರು--ಕರ್ತನು ಎಲ್ಲಿದ್ದಾನೆ ಎಂದು ಹೇಳಲಿಲ್ಲ; ನ್ಯಾಯ ಪ್ರಮಾಣವನ್ನು ಉಪಯೋಗಿಸುವವರು ನನ್ನನ್ನು ತಿಳಿಯಲಿಲ್ಲ;]]></a:t>
+              <a:t><![CDATA[ప్రవక్తలును అవమానము నొందుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15582,51 +15461,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಾಲಕರು ನನಗೆ ವಿರೋಧವಾಗಿ ದ್ರೋಹಮಾಡಿದರು; ಪ್ರವಾದಿಗಳು ಬಾಳನಿಂದ ಪ್ರವಾದಿಸಿದರು; ಪ್ರಯೋಜನವಿಲ್ಲದವುಗಳನ್ನು ಹಿಂದ]]></a:t>
+              <a:t><![CDATA[27. వారు నా తట్టు ముఖము త్రిప్పుకొనక వీపునే త్రిప్పుకొనిరి; అయినను ఆపత్కాలములోలేచి మమ్మును]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15714,51 +15593,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಟ್ಟಿದರು.]]></a:t>
+              <a:t><![CDATA[రక్షింపుమని వారు మనవి చేయుదురు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15846,51 +15725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. ಏಕೆ ನನ್ನ ಸಂಗಡ ವಾದಿಸುತ್ತೀರಿ? ನೀವೆಲ್ಲರು ನನಗೆ ವಿರೋಧವಾಗಿ ದ್ರೋಹಮಾಡಿ ದ್ದೀರಿ ಎಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ.]]></a:t>
+              <a:t><![CDATA[28. ​నీకు నీవు చేసికొనిన దేవతలు ఎక్కడ నున్నవి? అవి నీ ఆపత్కాలములో లేచి నిన్ను రక్షించు నేమో; యూదా,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15978,51 +15857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ಆದದರಿಂದ ಇನ್ನು ನಿಮ್ಮ ಸಂಗಡ ವ್ಯಾಜ್ಯ ವಾಡುವೆನೆಂದು ಕರ್ತನು ಅನ್ನುತ್ತಾನೆ; ಇದಲ್ಲದೆ ನಿಮ್ಮ ಮಕ್ಕಳ ಮಕ್ಕಳ ಸಂಗಡ]]></a:t>
+              <a:t><![CDATA[నీ పట్టణములెన్నో నీ దేవతలన్నియే గదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16110,51 +15989,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ವ್ಯಾಜ್ಯವಾಡುವೆನು.]]></a:t>
+              <a:t><![CDATA[29. మీరందరు నామీద తిరుగుబాటు చేసినవారు, నాతో ఎందుకు వాదించుదురని యెహోవా అడుగుచున్నాడు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16242,51 +16121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ಕಿತ್ತೀಮ್‌ ದ್ವೀಪಗಳಿಗೆ ದಾಟಿ ಹೋಗಿ ನೋಡಿರಿ; ಕೇದಾರಿಗೆ ಕಳುಹಿಸಿ ಚೆನ್ನಾಗಿ ತಿಳುಕೊಳ್ಳಿರಿ; ಅಂಥದ್ದು]]></a:t>
+              <a:t><![CDATA[30. నేను మీ పిల్లలను హతముచేయుట వ్యర్థమే; వారు శిక్షకు లోబడరు; నాశనవాంఛగల సింహమువలె మీ ఖడ్గము మీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16374,51 +16253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[(ಎಲ್ಲಿಯಾದರೂ) ಉಂಟೋ? ನೋಡಿರಿ.]]></a:t>
+              <a:t><![CDATA[ప్రవక్తలను సంహరించు చున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16506,51 +16385,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ತೊಟ್ಟಿಗಳನ್ನು ನೀರು ಹಿಡಿಯಲಾರದ ಒಡಕು ತೊಟ್ಟಿಗಳನ್ನು ಕೆತ್ತಿಕೊಂಡಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[3. అప్పుడు ఇశ్రాయేలు యెహోవాకు ప్రతిష్ఠితజనమును, ఆయన రాబడికి ప్రథమ ఫలమును ఆయెను, అతని లయ పరచువారందరు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16638,51 +16517,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ನಾನು ನಿಮ್ಮ ಮಕ್ಕಳನ್ನು ಹೊಡೆದದ್ದು ವ್ಯರ್ಥವಾಯಿತು. ಅವರು ಶಿಕ್ಷೆಯನ್ನು ತಕ್ಕೊಳ್ಳಲಿಲ್ಲ. ನಿಮ್ಮ ಸ್ವಂತ ಕತ್ತಿಯು]]></a:t>
+              <a:t><![CDATA[31. ఈ తరమువార లారా, యెహోవా సెలవిచ్చు మాట లక్ష్యపెట్టుడినేను ఇశ్రాయేలునకు అరణ్యము వలెనైతినా?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16770,51 +16649,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ನಾಶಮಾಡುವ ಸಿಂಹದಂತೆ ನಿಮ್ಮ ಪ್ರವಾದಿಗಳನ್ನು ನುಂಗಿಬಿಟ್ಟಿವೆ.]]></a:t>
+              <a:t><![CDATA[గాఢాంధకార దేశమువలెనైతినా? మేము స్వేచ్ఛగా తిరుగులాడువార మైతివిు; ఇకను నీయొద్దకు రామని నా ప్రజలేల]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16902,51 +16781,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ಓ ಸಂತತಿಯೇ, ನೀವು ಕರ್ತನ ವಾಕ್ಯವನ್ನು ನೋಡಿರಿ; ನಾನು ಇಸ್ರಾಯೇಲಿನ ಅರಣ್ಯವಾ ದೆನೋ? ಕತ್ತಲೆಯ ದೇಶವಾದೆನೋ?]]></a:t>
+              <a:t><![CDATA[చెప్పు చున్నారు?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17034,51 +16913,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಯಾತಕ್ಕೆ ನನ್ನ ಜನರು--ನಾವು ಪ್ರಭುಗಳು, ಇನ್ನು ಮೇಲೆ ನಿನ್ನ ಬಳಿಗೆ ಎಂದೂ ಬರುವದಿಲ್ಲ ಎಂದು ಹೇಳುತ್ತಾರೆ.]]></a:t>
+              <a:t><![CDATA[32. కన్యక తన ఆభరణములను మరచునా? పెండ్లికుమారి తన ఒడ్డాణమును మరచునా? నా ప్రజలు లెక్కలేనన్ని దినములు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17166,51 +17045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ಯುವತಿಯು ತನ್ನ ಆಭರಣಗಳನ್ನೂ ಮದಲಗಿತ್ತಿಯು ತನ್ನ ಒಡ್ಯಾಣವನ್ನೂ ಮರೆತುಬಿಡುವಳೋ? ಆದಾಗ್ಯೂ ನನ್ನ ಜನರು]]></a:t>
+              <a:t><![CDATA[నన్ను మరచియున్నారు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17298,51 +17177,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಲೆಕ್ಕವಿಲ್ಲದಷ್ಟು ದಿನಗಳು ನನ್ನನ್ನು ಮರೆತುಬಿಟ್ಟಿದ್ದಾರೆ.]]></a:t>
+              <a:t><![CDATA[33. కామము తీర్చుకొనుటకై నీవెంతో ఉపాయముగా నటించుచున్నావు; అందువలన నీ కార్యములు చేయుటకు చెడుస్త్రీలకు]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17430,51 +17309,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. ಪ್ರೀತಿಯನ್ನು ಹುಡುಕುವ ಹಾಗೆ ನಿನ್ನ ಮಾರ್ಗವನ್ನು ಯಾಕೆ ಚಂದ ಮಾಡಿಕೊಳ್ಳುತ್ತೀ? ಕೆಟ್ಟ ಹೆಂಗಸರಿಗೂ ನಿನ್ನ]]></a:t>
+              <a:t><![CDATA[నేర్పితివి గదా.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17562,51 +17441,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಮಾರ್ಗವನ್ನು ಕಲಿಸಿದ್ದೀ.]]></a:t>
+              <a:t><![CDATA[34. మరియు నిర్ధోషులైన దీనుల ప్రాణరక్తము నీ బట్ట చెంగులమీద కనబడుచున్నది; కన్నములలోనే కాదు గాని నీ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17694,51 +17573,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. ಇದಲ್ಲದೆ ನಿನ್ನ ಸೆರಗುಗಳಲ್ಲಿ ಅಪರಾಧವಿಲ್ಲದ ಬಡಪ್ರಾಣಿಗಳ ರಕ್ತವು ಸಿಕ್ಕಿದೆ; ಅಂತರಂಗದ ಶೋಧನೆಯಿಂದಲ್ಲ, ಆದರೆ]]></a:t>
+              <a:t><![CDATA[బట్టలన్నిటిమీదను కనబడు చున్నది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17826,51 +17705,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಇವರೆಲ್ಲರ ಮೇಲೆಯೇ ಅದನ್ನು ಕಂಡಿದ್ದೇನೆ.]]></a:t>
+              <a:t><![CDATA[35. అయినను నీవునేను నిర్దోషిని, నిశ్చయముగా ఆయన కోపము నామీదనుండి తొలగిపోయెనని చెప్పు కొనుచున్నావు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17958,51 +17837,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ಇಸ್ರಾಯೇಲನು ಸೇವಕನೋ? ಮನೆಯಲ್ಲಿ ಹುಟ್ಟಿದ ಗುಲಾಮನೋ? ಅವನು ಯಾಕೆ ಸುಲಿಗೆಯಾದನು?]]></a:t>
+              <a:t><![CDATA[శిక్షకు పాత్రులైరి, వారికి కీడు సంభ వించును; ఇదే యెహోవా వాక్కు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18090,51 +17969,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ಆದಾಗ್ಯೂ ನೀನು--ನಾನು ನಿರಪರಾಧಿಯಾಗಿರುವ ಕಾರಣ ನಿಶ್ಚಯವಾಗಿ ಆತನ ಕೋಪವು ನನ್ನನ್ನು ಬಿಟ್ಟು ತಿರುಗುವದೆಂದು]]></a:t>
+              <a:t><![CDATA[ఇదిగోపాపము చేయలేదని నీవు చెప్పిన దానిబట్టి నీతో నాకు వ్యాజ్యెము కలిగినది.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18222,51 +18101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಹೇಳುತ್ತೀ; ನಾನು ಪಾಪ ಮಾಡಲಿಲ್ಲವೆಂದು ನೀನು ಹೇಳುವದ ರಿಂದ ಇಗೋ, ನಾನು ನಿನಗೆ ನ್ಯಾಯತೀರಿಸುವೆನು.]]></a:t>
+              <a:t><![CDATA[36. ​నీ మార్గము మార్చు కొనుటకు నీవేల ఇటు అటు తిరుగులాడుచున్నావు? నీవు అష్షూరును ఆధారము చేసికొని]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18354,51 +18233,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[36. ನಿನ್ನ ಮಾರ್ಗವನ್ನು ಬೇರೆಮಾಡಿಕೊಳ್ಳುವಷ್ಟು ಏಕೆ ತಿರುಗಾಡುತ್ತೀ? ನೀನು ಅಶ್ಶೂರಿನ ನಿಮಿತ್ತ ನಾಚಿಕೆ ಪಟ್ಟ ಹಾಗೆ]]></a:t>
+              <a:t><![CDATA[సిగ్గుపడినట్లు ఐగుప్తును ఆధారము చేసికొని సిగ్గుపడెదవు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18486,51 +18365,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಐಗುಪ್ತದ ನಿಮಿತ್ತವೂ ನಾಚಿಕೆಪಡುವಿ.]]></a:t>
+              <a:t><![CDATA[37. ​చేతులు నెత్తిని బెట్టు కొని ఆ జనమునొద్దనుండి బయలు వెళ్లెదవు; యెహోవా నీ ఆశ్రయములను]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18618,183 +18497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[37. ಹೌದು, ಅಲ್ಲಿಂದ ಸಹ ನಿನ್ನ ಕೈಗಳನ್ನು ತಲೆಯ ಮೇಲೆ ಇಟ್ಟುಕೊಂಡು ಹೊರಟುಹೋಗುವಿ; ಕರ್ತನು ನಿನ್ನ ಭರವಸೆಗಳನ್ನು]]></a:t>
-[...131 lines deleted...]
-              <a:t><![CDATA[ತಿರಸ್ಕರಿಸಿದ್ದಾನೆ, ಅವುಗಳಲ್ಲಿ ನಿನಗೆ ಸಫಲವಾಗುವದಿಲ್ಲ.]]></a:t>
+              <a:t><![CDATA[నిరాకరించుచున్నాడు. వాటివలన నీకు క్షేమము కలుగదు.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18882,51 +18629,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ಪ್ರಾಯದ ಸಿಂಹಗಳು ಅವನಿಗೆ ವಿರೋಧವಾಗಿ ಘರ್ಜಿಸಿ, ಅಬ್ಬ ರಿಸುತ್ತವೆ. ಅವನ ದೇಶವನ್ನು ಹಾಳುಮಾಡುತ್ತವೆ; ಅವನ]]></a:t>
+              <a:t><![CDATA[4. యాకోబు ఇంటివారలారా, ఇశ్రాయేలు ఇంటివార లారా, మీరందరు యెహోవా వాక్కు వినుడి.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19014,51 +18761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ಪಟ್ಟಣಗಳು ನಿವಾಸವಿಲ್ಲದೆ ಸುಟ್ಟುಹೋಗಿವೆ.]]></a:t>
+              <a:t><![CDATA[5. యెహోవా ఈలాగు సెలవిచ్చుచున్నాడునాయందు ఏ దుర్నీతి చూచి మీ పితరులు వ్యర్థమైనదాని ననుసరించి, తాము]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19075,91 +18822,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme13">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme13">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -19185,51 +18932,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme13">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19360,51 +19107,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>75</Slides>
+  <Slides>74</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>