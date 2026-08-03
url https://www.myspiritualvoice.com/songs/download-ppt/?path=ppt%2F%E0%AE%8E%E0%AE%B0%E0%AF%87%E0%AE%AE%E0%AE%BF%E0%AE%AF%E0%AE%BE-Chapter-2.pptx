--- v1 (2026-08-02)
+++ v2 (2026-08-03)
@@ -131,58 +131,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -233,54 +225,50 @@
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
-    <p:sldId id="326" r:id="rId73"/>
-[...2 lines deleted...]
-    <p:sldId id="329" r:id="rId76"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -448,57 +436,53 @@
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
-  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
-[...5 lines deleted...]
-  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -558,51 +542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: எங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணினவரும், அவாந்தரவெளியும், பள்ளங்களுமுள்ள தேசமும், வறட்சியும், மரண இருளுமுள்ள தேசமும் ஒருவனும், கடவாமலும் ஒரு மனுஷனும் குடியிராமலும் இருக்கிற தேசமுமான வனாந்தரத்தில் எங்களை நடத்தினவருமாகிய கர்த்தர் எங்கேயென்று உங்கள் பிதாக்கள் கேளாமல்,]]></a:t>
+              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -885,51 +869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. என்னைவிட்டுத் தூரப்பட்டு, மாயையைப் பின்பற்றி, வீணராய்ப் போகிறதற்கு என்னிடத்தில் என்ன அநியாயத்தைக் கண்டார்கள்?]]></a:t>
+              <a:t><![CDATA[7. செழிப்பான தேசத்தின் கனியையும் நன்மையையும் சாப்பிடும்படிக்கு நான் உங்களை அவ்விடத்துக்கு அழைத்துக்கொண்டுவந்தேன்; ஆனாலும் நீங்கள் அதற்குள் பிரவேசித்தபோது, என் தேசத்தைத் தீட்டுப்படுத்தி, என் சுதந்தரத்தை அருவருப்பாக்கினீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1103,51 +1087,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. செழிப்பான தேசத்தின் கனியையும் நன்மையையும் சாப்பிடும்படிக்கு நான் உங்களை அவ்விடத்துக்கு அழைத்துக்கொண்டுவந்தேன்; ஆனாலும் நீங்கள் அதற்குள் பிரவேசித்தபோது, என் தேசத்தைத் தீட்டுப்படுத்தி, என் சுதந்தரத்தை அருவருப்பாக்கினீர்கள்.]]></a:t>
+              <a:t><![CDATA[8. கர்த்தர் எங்கேயென்று ஆசாரியர்கள் சொல்லாமலும், வேதத்தைப் போதிக்கிறவர்கள் என்னை அறியாமலுமிருந்து, மேய்ப்பர்கள் எனக்குத் துரோகம்பண்ணினார்கள்; தீர்க்கதரிசிகள் பாகாலைக்கொண்டு தீர்க்கதரிசனஞ்சொல்லி, வீணானவைகளைப் பின்பற்றினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1866,51 +1850,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. எந்த ஜாதியாவது தேவர்களல்லாத தங்கள் தேவர்களை மாற்றினது உண்டோ என்றும் பாருங்கள்; என் ஜனங்களோ வீணானவைகளுக்காகத் தங்கள் மகிமையை மாற்றினார்கள்.]]></a:t>
+              <a:t><![CDATA[10. நீங்கள் கித்தீமின் தீவுகள்மட்டும் கடந்துபோய்ப் பார்த்து, கேதாருக்கு ஆள் அனுப்பி நன்றாய் விசாரித்து, இப்படிப்பட்ட காரியம் உண்டோ என்றும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2411,51 +2395,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. இஸ்ரவேல் ஒரு வேலைக்காரனோ? அவன் வீட்டில் பிறந்த அடிமையோ? ஏன் கொள்ளையானான்?]]></a:t>
+              <a:t><![CDATA[34. உன் வஸ்திர ஓரங்களிலும் குற்றமில்லாத ஏழை ஆத்துமாக்களின் இரத்தம் காணப்படுகிறது; அதைத் தோண்டித் தேடுகிறதினால் அல்ல, அது எல்லாவற்றின்மேலும் வெளியாயிருக்கிறதினால் அதைக் கண்டுபிடித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2520,51 +2504,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[34. உன் வஸ்திர ஓரங்களிலும் குற்றமில்லாத ஏழை ஆத்துமாக்களின் இரத்தம் காணப்படுகிறது; அதைத் தோண்டித் தேடுகிறதினால் அல்ல, அது எல்லாவற்றின்மேலும் வெளியாயிருக்கிறதினால் அதைக் கண்டுபிடித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2629,51 +2613,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
+              <a:t><![CDATA[14. இஸ்ரவேல் ஒரு வேலைக்காரனோ? அவன் வீட்டில் பிறந்த அடிமையோ? ஏன் கொள்ளையானான்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2738,51 +2722,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. நோப், தகபானேஸ் என்னும் பட்டணங்களின் புத்திரரும், உன் உச்சந்தலையை நொறுக்கினார்கள்.]]></a:t>
+              <a:t><![CDATA[35. ஆகிலும் குற்றமில்லாதிருக்கிறேன் என்றும், அவருடைய கோபம் என்னைவிட்டுத் திரும்பிற்று என்றும் சொல்லுகிறாய்; இதோ, நான் பாவஞ்செய்யவில்லையென்று நீ சொல்லுகிறதினிமித்தம் நான் என்னோடே வழக்காடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2956,51 +2940,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
+              <a:t><![CDATA[35. ஆகிலும் குற்றமில்லாதிருக்கிறேன் என்றும், அவருடைய கோபம் என்னைவிட்டுத் திரும்பிற்று என்றும் சொல்லுகிறாய்; இதோ, நான் பாவஞ்செய்யவில்லையென்று நீ சொல்லுகிறதினிமித்தம் நான் என்னோடே வழக்காடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3065,51 +3049,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
+              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3174,51 +3158,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[15. பாலசிங்கங்கள் அவன்மேல் கெர்ச்சித்து, முழங்கி, அவன் தேசத்தைப் பாழாக்கிவிட்டன; அவன் பட்டணங்கள் குடியிராமல் சுட்டெரிக்கப்பட்டன.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3283,51 +3267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
+              <a:t><![CDATA[16. நோப், தகபானேஸ் என்னும் பட்டணங்களின் புத்திரரும், உன் உச்சந்தலையை நொறுக்கினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3392,51 +3376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3501,51 +3485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. உன் தேவனாகிய கர்த்தர் உன்னை வழியிலே நடத்திக்கொண்டுபோகுங்காலத்தில், நீ அவரை விட்டுப்போகிறதினால் அல்லவோ உனக்கு நேரிடப்பண்ணினாய்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3610,51 +3594,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3719,51 +3703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
+              <a:t><![CDATA[18. இப்போதும் சீகோரின் தண்ணீரைக் குடிப்பதற்கு எகிப்துக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன? ஐப்பிராத்து நதியின் தண்ணீரைக் குடிப்பதற்கு சமாரியாவுக்குப் போகிறதினால் உனக்குப் பிரயோஜனம் என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3828,51 +3812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
+              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3937,51 +3921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
+              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4155,51 +4139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
+              <a:t><![CDATA[19. உன் தீமை உன்னைத் தண்டிக்கும், உன் மாறுபாடுகள் உன்னைக் கண்டிக்கும்; நீ உன் தேவனாகிய கர்த்தரை விடுகிறதும், என்னைப் பற்றும் பயம் உன்னிடத்தில் இல்லாமலிருக்கிறதும், எத்தனை பொல்லாப்பும் கசப்புமான காரியம் என்று உணர்ந்துகொள் என்று சேனைகளின் கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4264,51 +4248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4373,51 +4357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[20. பூர்வகாலந்துவக்கி நான் உன் நுகத்தடியை முறித்து, உன் கட்டுகளை அறுத்தேன்; நான் அடிமைப்படுவதில்லை என்று நீயும் சொன்னாயே; ஆகிலும், உயரமான சகல மேட்டின்மேலும், பச்சையான சகலமரத்தின்கீழும் நீ வேசியாய்த் திரிகிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4482,51 +4466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
+              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4591,51 +4575,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
+              <a:t><![CDATA[21. நான் உன்னை முற்றிலும் நற்கனிதரும் உயர்குலத் திராட்சச்செடியாக நாட்டினேன்; நீ எனக்குக் காட்டுத்திராட்சச்செடியின் ஆகாத கொடிகளாய் மாறிப்போனது என்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4700,51 +4684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
+              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4809,51 +4793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[22. நீ உன்னை உவர்மண்ணினாலே கழுவி, அதிக சவுக்காரத்தைக் கையாடினாலும் உன் அக்கிரமத்தின் கறைகள் எனக்கு முன்பாக இருக்குமென்று கர்த்தராகிய ஆண்டவர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4918,51 +4902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[36. நீ உன் வழியை மாற்றிமாற்றி இவ்வளவாய் விலகிப் போகிறது என்ன? நீ அசீரியாவினால் வெட்கிப்போனதுபோல எகிப்தினாலும் வெட்கிப்போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5027,51 +5011,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[36. நீ உன் வழியை மாற்றிமாற்றி இவ்வளவாய் விலகிப் போகிறது என்ன? நீ அசீரியாவினால் வெட்கிப்போனதுபோல எகிப்தினாலும் வெட்கிப்போவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5136,51 +5120,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
+              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5245,51 +5229,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீ போய், எருசலேமின் செவிகள் கேட்கும்படிக் கூப்பிட்டுச் சொல்லவேண்டியது என்னவென்றால்: விதைக்கப்படாத தேசமாகிய வனாந்தரத்திலே நீ என்னைப் பின்பற்றிவந்த உன் இளவயதின் பக்தியையும், நீ வாழ்க்கைப்பட்டபோது உனக்கிருந்த நேசத்தையும் நினைத்திருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[3. இஸ்ரவேல் கர்த்தருக்கு பரிசுத்தமும், அவருடைய விளைவின் முதற்பலனுமாயிருந்தது; அதைப் பட்சித்த யாவரும் குற்றவாளிகளானார்கள்; பொல்லாப்பு அவர்கள்மேல் வந்ததென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5354,51 +5338,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[23. நான் தீட்டுப்படவில்லை; நான் பாகால்களைப் பின்பற்றவில்லை என்று நீ எப்படிச் சொல்லுகிறாய்? பள்ளத்தாக்கிலே நீ நடக்கிற மார்க்கத்தைப் பார்; நீ செய்ததை உணர்ந்துகொள்; தாறுமாறாயோடுகிற வேகமான பெண்ணொட்டகம் நீ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5463,51 +5447,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. நீ உன் கைகளை உன் தலையின்மேல் வைத்துக்கொண்டு இவ்விடத்திலிருந்து புறப்பட்டுப்போவாய்; ஏனெனில், உன் நம்பிக்கைகளைக் கர்த்தர் வெறுத்திருக்கிறார்; அவைகளால் உனக்குக் காரியம் வாய்க்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5572,51 +5556,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
+              <a:t><![CDATA[37. நீ உன் கைகளை உன் தலையின்மேல் வைத்துக்கொண்டு இவ்விடத்திலிருந்து புறப்பட்டுப்போவாய்; ஏனெனில், உன் நம்பிக்கைகளைக் கர்த்தர் வெறுத்திருக்கிறார்; அவைகளால் உனக்குக் காரியம் வாய்க்காது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5681,51 +5665,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5790,51 +5774,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[24. வனாந்தரத்திலே பழகினதும், தன் இச்சையின் மதவெறியிலே காற்றை உட்கொள்ளுகிறதுமான காட்டுக்கழுதை நீ; அதின் ஆவலை நிறுத்தி, அதைத் திருப்புகிறவன் யார்? அதைத் தேடுகிறவர்கள் ஒருவரும் வருத்தப்படவேண்டியதில்லை; அதின் மாசத்தில் அதைக் கண்டுபிடிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5899,51 +5883,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6008,51 +5992,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
+              <a:t><![CDATA[25. உன் கால் வெறுங்காலாகாதபடிக்கும், உன் தொண்டை வறட்சியடையாதபடிக்கும் அடக்கிக்கொள் என்றால் நீ: அது கூடாதகாரியம்; நான் அப்படிச் செய்யமாட்டேன்; அந்நியரை நேசிக்கிறேன்; அவர்கள் பிறகே போவேன் என்கிறாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6117,51 +6101,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. என்னோடே நீங்கள் வழக்காடுவானேன்? நீங்கள் அனைவரும் எனக்கு விரோதமாய்த் துரோகம்பண்ணினீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6226,51 +6210,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[26. திருடன் அகப்படுகிறபோது எப்படி வெட்கப்படுகிறானோ, அப்படியே இஸ்ரவேல் வம்சத்தார் வெட்கப்படுவார்கள்; கடமையைப் பார்த்து, நீ என் தகப்பன் என்றும்; கல்லைப்பார்த்து நீ என்னைப் பெற்றாய் என்றும் சொல்லுகிற அவர்களும், அவர்கள் ராஜாக்களும், அவர்கள் பிரபுக்களும், அவர்கள் ஆசாரியர்களும், அவர்கள் தீர்க்கதரிசிகளும் வெட்கப்படுவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6335,51 +6319,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6553,51 +6537,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[27. அவர்கள் தங்கள் முகத்தையல்ல, தங்கள் முதுகை எனக்குக் காட்டினார்கள்; தங்கள் ஆபத்துக்காலத்திலோ எழுந்து எங்களை இரட்சியும் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6662,51 +6646,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6771,51 +6755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[28. நீ உனக்கு உண்டுபண்ணின தேவர்கள் எங்கே உன் ஆபத்துக்காலத்தில் உன்னை இரட்சிக்கக்கூடுமானால் அவைகள் எழும்பட்டும்; யூதாவே, உன் பட்டணங்களின் இலக்கமும், உன் தேவர்களின் இலக்கமும் சரி.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6880,51 +6864,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒரு பெண் தன் ஆபரணத்தையும், ஒரு மணவாட்டி தன் ஆடைகளையும் மறப்பாளோ? என் ஜனங்களோ எண்ணிமுடியாத நாட்களாய் என்னை மறந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[29. என்னோடே நீங்கள் வழக்காடுவானேன்? நீங்கள் அனைவரும் எனக்கு விரோதமாய்த் துரோகம்பண்ணினீர்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6989,51 +6973,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. ஒரு பெண் தன் ஆபரணத்தையும், ஒரு மணவாட்டி தன் ஆடைகளையும் மறப்பாளோ? என் ஜனங்களோ எண்ணிமுடியாத நாட்களாய் என்னை மறந்துவிட்டார்கள்.]]></a:t>
+              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7098,51 +7082,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நேசத்தைத் தேடும்படிக்கு நீ உன் வழிகளை நயப்படுத்துகிறதென்ன? இவ்விதமாய் நீ பொல்லாத ஸ்திரீகளுக்கும் உன் வழிகளைக் கற்றுக்கொடுத்தாய்.]]></a:t>
+              <a:t><![CDATA[30. நான் உங்கள் பிள்ளைகளை அடித்தது விருதா; சிட்சையை ஏற்றுக்கொள்ளாமற்போனார்கள்; அழிக்கிற சிங்கத்தைப்போல உங்கள் பட்டயம் உங்கள் தீர்க்ககரிசிகளைப் பட்சித்தது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7207,51 +7191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. நேசத்தைத் தேடும்படிக்கு நீ உன் வழிகளை நயப்படுத்துகிறதென்ன? இவ்விதமாய் நீ பொல்லாத ஸ்திரீகளுக்கும் உன் வழிகளைக் கற்றுக்கொடுத்தாய்.]]></a:t>
+              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7316,51 +7300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் வஸ்திர ஓரங்களிலும் குற்றமில்லாத ஏழை ஆத்துமாக்களின் இரத்தம் காணப்படுகிறது; அதைத் தோண்டித் தேடுகிறதினால் அல்ல, அது எல்லாவற்றின்மேலும் வெளியாயிருக்கிறதினால் அதைக் கண்டுபிடித்தேன்.]]></a:t>
+              <a:t><![CDATA[31. சந்ததியாரே, நீங்கள் கர்த்தருடைய வார்த்தையை சிந்தித்துப்பாருங்கள்; நான் இஸ்ரவேலுக்கு வனாந்தரமும், காரிருளான பூமியுமாக இருந்தேனோ? பின்னை ஏன் என் ஜனங்கள்; நாங்களே எஜமான்கள், இனி உம்மிடத்தில் நாங்கள் வருவதில்லையென்று சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7425,51 +7409,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. உன் வஸ்திர ஓரங்களிலும் குற்றமில்லாத ஏழை ஆத்துமாக்களின் இரத்தம் காணப்படுகிறது; அதைத் தோண்டித் தேடுகிறதினால் அல்ல, அது எல்லாவற்றின்மேலும் வெளியாயிருக்கிறதினால் அதைக் கண்டுபிடித்தேன்.]]></a:t>
+              <a:t><![CDATA[32. ஒரு பெண் தன் ஆபரணத்தையும், ஒரு மணவாட்டி தன் ஆடைகளையும் மறப்பாளோ? என் ஜனங்களோ எண்ணிமுடியாத நாட்களாய் என்னை மறந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7534,51 +7518,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகிலும் குற்றமில்லாதிருக்கிறேன் என்றும், அவருடைய கோபம் என்னைவிட்டுத் திரும்பிற்று என்றும் சொல்லுகிறாய்; இதோ, நான் பாவஞ்செய்யவில்லையென்று நீ சொல்லுகிறதினிமித்தம் நான் என்னோடே வழக்காடுவேன்.]]></a:t>
+              <a:t><![CDATA[32. ஒரு பெண் தன் ஆபரணத்தையும், ஒரு மணவாட்டி தன் ஆடைகளையும் மறப்பாளோ? என் ஜனங்களோ எண்ணிமுடியாத நாட்களாய் என்னை மறந்துவிட்டார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7643,51 +7627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. இஸ்ரவேல் கர்த்தருக்கு பரிசுத்தமும், அவருடைய விளைவின் முதற்பலனுமாயிருந்தது; அதைப் பட்சித்த யாவரும் குற்றவாளிகளானார்கள்; பொல்லாப்பு அவர்கள்மேல் வந்ததென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[4. யாக்கோபின் குடும்பத்தாரே, இஸ்ரவேல் குடும்பத்தின் வம்சங்களே, நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7752,487 +7736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. ஆகிலும் குற்றமில்லாதிருக்கிறேன் என்றும், அவருடைய கோபம் என்னைவிட்டுத் திரும்பிற்று என்றும் சொல்லுகிறாய்; இதோ, நான் பாவஞ்செய்யவில்லையென்று நீ சொல்லுகிறதினிமித்தம் நான் என்னோடே வழக்காடுவேன்.]]></a:t>
-[...435 lines deleted...]
-              <a:t><![CDATA[37. நீ உன் கைகளை உன் தலையின்மேல் வைத்துக்கொண்டு இவ்விடத்திலிருந்து புறப்பட்டுப்போவாய்; ஏனெனில், உன் நம்பிக்கைகளைக் கர்த்தர் வெறுத்திருக்கிறார்; அவைகளால் உனக்குக் காரியம் வாய்க்காது.]]></a:t>
+              <a:t><![CDATA[33. நேசத்தைத் தேடும்படிக்கு நீ உன் வழிகளை நயப்படுத்துகிறதென்ன? இவ்விதமாய் நீ பொல்லாத ஸ்திரீகளுக்கும் உன் வழிகளைக் கற்றுக்கொடுத்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8297,51 +7845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யாக்கோபின் குடும்பத்தாரே, இஸ்ரவேல் குடும்பத்தின் வம்சங்களே, நீங்களெல்லாரும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[5. கர்த்தர் சொல்லுகிறது என்னவென்றால்: எங்களை எகிப்துதேசத்திலிருந்து வரப்பண்ணினவரும், அவாந்தரவெளியும், பள்ளங்களுமுள்ள தேசமும், வறட்சியும், மரண இருளுமுள்ள தேசமும் ஒருவனும், கடவாமலும் ஒரு மனுஷனும் குடியிராமலும் இருக்கிற தேசமுமான வனாந்தரத்தில் எங்களை நடத்தினவருமாகிய கர்த்தர் எங்கேயென்று உங்கள் பிதாக்கள் கேளாமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8485,51 +8033,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474718506" r:id="rId1"/>
+    <p:sldLayoutId id="2474736579" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -9065,82 +8613,50 @@
 
 <file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...30 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -9257,51 +8773,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వ్యర్థులగునట్లు నాయొద్దనుండి దూరముగా తొలగి పోయిరి?]]></a:t>
+              <a:t><![CDATA[6. उन्होंने इतना भी न कहा कि जो हमें मिस्र देश से निकाल ले आया वह यहोवा कहां है? जो हमें जंगल में से]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +8905,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ఐగుప్తుదేశములోనుండి మమ్మును రప్పించిన యెహోవా యెక్కడ నున్నాడని అరణ్యములో అనగా, ఎడారులు, గోతులుగల]]></a:t>
+              <a:t><![CDATA[ओर रेत और गड़हों से भरे हुए निर्जल और घोर अन्धकार के देश से जिस में हो कर कोई नहीं चलता, और जिस में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +9037,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[దేశములో అనావృష్టియు గాఢాంధకారమును కలిగి, యెవరును సంచారమైనను నివాసమైనను చేయని దేశములో మమ్మును]]></a:t>
+              <a:t><![CDATA[कोई मनुष्य नहीं रहता, हमें निकाल ले आया।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +9169,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నడిపించిన యెహోవా యెక్కడ ఉన్నాడని జనులు అడుగుటలేదు.]]></a:t>
+              <a:t><![CDATA[7. और मैं तुम को इस उपजाऊ देश में ले आया कि उसका फल और उत्तम उपज खाओ; परन्तु मेरे इस देश में आकर तुम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +9301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. దాని ఫలములను శ్రేష్ఠపదార్థములను తినునట్లు నేను ఫలవంతమైన దేశములోనికి మిమ్మును రప్పింపగా మీరు]]></a:t>
+              <a:t><![CDATA[ने इसे अशुद्ध किया, और मेरे इस निज भाग को घृणित कर दिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +9433,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవేశించి, నా దేశమును అపవిత్రపరచి నా స్యాస్థ్యమును హేయమైనదిగా చేసితిరి.]]></a:t>
+              <a:t><![CDATA[8. याजकों ने भी नहीं पूछा कि यहोवा कहां है; जो व्यवस्था सिखाते थे वे भी मुझ को न जानते थे; चरवाहों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +9565,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. యెహోవా యెక్కడ ఉన్నాడని యాజకులడుగరు, ధర్మశాస్త్రోపదేశకులు నన్నెరుగరు, ఏలికలును నామీద తిరుగుబాటు]]></a:t>
+              <a:t><![CDATA[ने भी मुझ से बलवा किया; भविष्यद्वक्ताओं ने बाल देवता के नाम से भविष्यद्वाणी की और निष्फल बातों के]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +9697,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చేయుదురు. ప్రవక్తలు బయలుపేరట ప్రవచనములు చెప్పుదురు నిష్‌ప్రయోజనమైనవాటిని అనుసరింతురు]]></a:t>
+              <a:t><![CDATA[पीछे चले।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +9829,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. కావున నేనికమీదట మీతోను మీ పిల్లల పిల్లలతోను వ్యాజ్యెమాడెదను; ఇది యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[9. इस कारण यहोवा यह कहता है, मैं फिर तुम से विवाद, और तुम्हारे बेटे और पोतों से भी प्रश्न करूंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +9961,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. కీత్తీయుల ద్వీపములకు పోయి చూడుడి, కేదారునకు దూతలను పంపి బాగుగా విచారించి తెలిసికొనుడి. మీలో]]></a:t>
+              <a:t><![CDATA[10. कित्तियों के द्वीपों में पार जा कर देखो, या केदार में दूत भेज कर भली भांति विचार करो और देखो;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +10093,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. మరియు యెహోవా వాక్కు నాకు ప్రత్యక్షమై యీలాగు సెలవిచ్చెను.]]></a:t>
+              <a:t><![CDATA[1. यहोवा का वह वचन मेरे पास पहुंचा,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +10225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[జరిగిన ప్రకారము ఎక్కడనైనను జరిగినదా?]]></a:t>
+              <a:t><![CDATA[देखो, कि ऐसा काम कहीं और भी हुआ है? क्या किसी जाति ने अपने देवताओं को बदल दिया जो परमेश्वर भी नहीं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +10357,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. దైవత్వము లేని తమ దేవతలను ఏ జనమైనను ఎప్పుడైనను మార్చుకొనెనా? అయినను నా ప్రజలు ప్రయోజనము]]></a:t>
+              <a:t><![CDATA[हैं?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +10489,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లేనిదానికై తమ మహిమను మార్చుకొనిరి.]]></a:t>
+              <a:t><![CDATA[11. परन्तु मेरी प्रजा ने अपनी महिमा को निकम्मी वस्तु से बदल दिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +10621,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ఆకాశమా, దీనిబట్టి విస్మయ పడుము, కంపించుము, బొత్తిగా పాడై పొమ్ము; ఇదే యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[12. हे आकाश, चकित हो, बहुत ही थरथरा और सुनसान हो जा, यहोवा की यह वाणी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +10753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. నా జనులు రెండు నేరములు చేసియున్నారు, జీవజలముల ఊటనైన నన్ను విడిచి యున్నారు, తమకొరకు తొట్లను, అనగా]]></a:t>
+              <a:t><![CDATA[13. क्योंकि मेरी प्रजा ने दो बुराइयां की हैं: उन्होंने मुझ बहते जल के सोते को त्याग दिया है, और,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +10885,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బద్దలై నీళ్లు నిలువని తొట్లను తొలిపించుకొనియున్నారు.]]></a:t>
+              <a:t><![CDATA[उन्होंने हौद बना लिए, वरन ऐसे हौद जो टूट गए हैं, और जिन में जल नहीं रह सकता।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +11017,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ఇశ్రాయేలు కొనబడిన దాసుడా? యింటపుట్టిన దాసుడా? కాడు గదా; అతడేల దోపుడుసొమ్మాయెను?]]></a:t>
+              <a:t><![CDATA[34. तेरे घाघरे में निर्दोष और दरिद्र लोगों के लोहू का चिन्ह पाया जाता है; तू ने उन्हें सेंध लगाते]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +11149,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. కొదమ సింహములు వానిపైని బొబ్బలు పెట్టెను గర్జించెను, అవి అతని దేశము పాడుచేసెను, అతని పట్టణములు]]></a:t>
+              <a:t><![CDATA[नहीं पकड़ा। परन्तु इन सब के होते हुए भी तू कहती है, मैं निर्दोष हूं;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +11281,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నివాసులులేక పాడా యెను.]]></a:t>
+              <a:t><![CDATA[14. क्या इस्राएल दास है? क्या वह घर में जन्मा हुआ दास है? फिर वह क्यों शिकार बना?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +11413,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. నోపు, తహపనేసు అను పట్టణములవారు నీ నెత్తిని బద్దలు చేసిరి.]]></a:t>
+              <a:t><![CDATA[35. निश्चय उसका क्रोध मुझ पर से हट जाएगा। देख, तू जो कहती है कि मैं ने पाप नहीं किया, इसलिये मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +11545,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. నీవు వెళ్లి యెరూషలేము నివాసుల చెవులలో ఈ సమాచారము ప్రకటింపుము. యెహోవా సెలవిచ్చునదేమనగానీవు]]></a:t>
+              <a:t><![CDATA[2. और यरूशलेम में पुकार कर यह सुना दे, यहोवा यह कहता है, तेरी जवानी का स्नेह और तेरे विवाह के समय का]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +11677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. నీ దేవుడైన యెహోవా నిన్ను మార్గ ములో నడిపించుచుండగా నీవు ఆయనను విసర్జించుట వలన నీకు నీవే యీ బాధ]]></a:t>
+              <a:t><![CDATA[तेरा न्याय कराऊंगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +11809,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[కలుగజేసికొంటివి గదా.]]></a:t>
+              <a:t><![CDATA[15. जवान सिंहों ने उसके विरुद्ध गरजकर नाद किया। उन्होंने उसके देश को उजाड़ दिया; उन्होंने उसके नगरों]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +11941,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. నీవు షీహోరు నీళ్లు త్రాగుటకు ఐగుప్తు మార్గములో నీకేమి పనియున్నది? యూఫ్రటీసునది నీళ్లు త్రాగుటకు]]></a:t>
+              <a:t><![CDATA[को ऐसा उजाड़ दिया कि उन में कोई बसने वाला ही न रहा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +12073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అష్షూరు మార్గములో నీకేమి పనియున్నది.]]></a:t>
+              <a:t><![CDATA[16. और नोप और तहपत्हेस के निवासी भी तेरे देश की उपज चट कर गए हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +12205,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. నీ దేవుడైన యెహోవాను విసర్జించుటయు, నీకు నా యెడల భయ భక్తులు లేకుండుటయు, బాధకును శ్రమకును కారణమగు]]></a:t>
+              <a:t><![CDATA[17. क्या यह तेरी ही करनी का फल नहीं, जो तू ने अपने परमेश्वर यहोवा को छोड़ दिया जो तुझे मार्ग में लिए]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12821,51 +12337,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నని నీవు తెలిసికొని గ్రహించునట్లు నీ చెడుతనము నిన్ను శిక్షించును, నీవు చేసిన ద్రోహము నిన్ను]]></a:t>
+              <a:t><![CDATA[चला?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12953,51 +12469,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గద్దించునని ప్రభువును సైన్యముల కధిపతియునగు యెహోవా సెల విచ్చుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[18. और अब तुझे मिस्र के मार्ग से क्या लाभ है कि तू सीहोर का जल पीए? अथवा अश्शूर के मार्ग से भी तुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13085,51 +12601,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. ​పూర్వ కాలమునుండి నేను నీ కాడిని విరుగగొట్టి నీ బంధకములను తెంపివేసితినినేను సేవచేయ నని]]></a:t>
+              <a:t><![CDATA[क्या लाभ कि तू महानद का जल पीए?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13217,51 +12733,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పుచున్నావు; ఎత్తయిన ప్రతి కొండమీదను పచ్చని ప్రతి చెట్టుక్రిందను వేశ్యవలె క్రీడించుచున్నావు.]]></a:t>
+              <a:t><![CDATA[19. तेरी बुराई ही तेरी ताड़ना करेगी, और तेरा भटक जाना तुझे उलाहना देगा। जान ले और देख कि अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13349,51 +12865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. శ్రేష్ఠమైన ద్రాక్షావల్లివంటి దానిగా నేను నిన్ను నాటి తిని; కేవలము నిక్కమైన విత్తనమువలని చెట్టు]]></a:t>
+              <a:t><![CDATA[परमेश्वर यहोवा को त्यागना, यह बुरी और कड़वी बात है; तुझे मेरा भय ही नहीं रहा, प्रभु सेनाओं के यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13481,51 +12997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[అరణ్యములోను, విత్తనములు వేయదగనిదేశములోను, నన్ను వెంబడించుచు నీ ¸°వనకాలములో నీవు చూపిన అనురాగమును నీ]]></a:t>
+              <a:t><![CDATA[प्रेम मुझे स्मरण आता है कि तू कैसे जंगल में मेरे पीछे पीछे चली जहां भूमि जोती-बोई न गई थी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13613,51 +13129,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వంటిదానిగా నిన్ను నాటితిని; నాకు జాతిహీనపు ద్రాక్షావల్లివలె నీ వెట్లు భ్రష్టసంతాన మైతివి?]]></a:t>
+              <a:t><![CDATA[की यही वाणी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13745,51 +13261,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. ​నీవు క్షారముతో కడుగుకొనినను విస్తారమైన సబ్బు రాచుకొనినను నీ దోషము మరకవలె నాకు కనబడుచున్నది; ఇది]]></a:t>
+              <a:t><![CDATA[20. क्योंकि बहुत समय पहिले मैं ने तेरा जूआ तोड़ डाला और तेरे बन्धन खोल दिए; परन्तु तू ने कहा, मैं]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13877,51 +13393,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రభువగు యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[सेवा न करूंगी। और सब ऊंचे-ऊंचे टीलों पर और सब हरे पेड़ों के नीचे तू व्यभिचारिण का सा काम करती रही।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14009,51 +13525,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. నేను అపవిత్రత నొందినదానను కాను, బయలు దేవతల ననుసరించి పోవుదానను కాను అని నీవు ఎట్లనుకొందువు?]]></a:t>
+              <a:t><![CDATA[21. मैं ने तो तुझे उत्तम जाति की दाखलता और उत्तम बीज कर के लगाया था, फिर तू क्यों मेरे लिये जंगली]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14141,51 +13657,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[లోయలో నీ మార్గమును చూడుము, నీవు చేసినదాని తెలిసికొనుము, నీవు త్రోవలలో ఇటు అటు తిరుగులాడు వడిగల]]></a:t>
+              <a:t><![CDATA[दाखलता बन गई?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14273,51 +13789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఒంటెవు,]]></a:t>
+              <a:t><![CDATA[22. चाहे तू अपने को सज्जी से धोए और बहुत सा साबुन भी प्रयोग करे, तौभी तेरे अधर्म का धब्बा मेरे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14405,51 +13921,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. అరణ్యమునకు అల వాటు పడిన అడవి గాడిదవు, అది దాని కామాతురతవలన గాలి పీల్చును, కలిసికొనునప్పుడు దాని]]></a:t>
+              <a:t><![CDATA[साम्हने बना रहेगा, प्रभु यहोवा की यही वाणी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14537,51 +14053,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[త్రిప్పగల వాడెవడు? దాని వెదకు గాడిదలలో ఏదియు అలసి యుండదు, దాని మాసములో అది కనబడును.]]></a:t>
+              <a:t><![CDATA[36. तू क्यों नया मार्ग पकड़ने के लिये इतनी डांवाडोल फिरती है? जैसे अश्शूरियों से तू लज्जित हुई वैसे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14669,51 +14185,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. జాగ్రత్త పడి నీ పాదములకు చెప్పులు తొడుగుకొనుము, నీ గొంతుక దప్పిగొన కుండునట్లు జాగ్రత్తపడుము అని]]></a:t>
+              <a:t><![CDATA[ही मिस्रियों से भी होगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14801,51 +14317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేను చెప్పినను నీవుఆ మాట వ్యర్థము, వినను, అన్యులను మోహించితిని, వారి వెంబడి పోదునని చెప్పుచున్నావు.]]></a:t>
+              <a:t><![CDATA[23. तू क्योंकर कह सकती है कि मैं अशुद्ध नहीं, मैं बाल देवताओं के पीछे नहीं चली? तराई में की अपनी चाल]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14933,51 +14449,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[వైవాహిక ప్రేమను నేను జ్ఞాపకము చేసికొనుచున్నాను.]]></a:t>
+              <a:t><![CDATA[3. इस्राएल, यहोवा के लिये पवित्र और उसकी पहली अपज थी। उसे खाने वाले सब दोषी ठहरेंगे और विपत्ति में]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15065,51 +14581,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. దొరికిన దొంగ సిగ్గుపడునట్లు ఇశ్రాయేలుకుటుంబము వారు సిగ్గుపడుదురునీవు మా తండ్రివని మ్రానుతోనునీవే]]></a:t>
+              <a:t><![CDATA[देख और जान ले कि तू ने क्या किया है? तू वेग से चलने वाली और इधर उधर फिरने वाली सांड़नी है,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15197,51 +14713,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను పుట్టించితివని రాతితోను చెప్పుచు, వారును వారి రాజులును వారి అధిపతులును వారి యాజకులును వారి]]></a:t>
+              <a:t><![CDATA[37. वहां से भी तू सिर पर हाथ रखे हुए यों ही चली आएगी, क्योंकि जिन पर तू ने भरोसा रखा है उन को यहोवा]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15329,51 +14845,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవక్తలును అవమానము నొందుదురు.]]></a:t>
+              <a:t><![CDATA[ने निकम्मा ठहराया है, और उसके कारण तू सफल न होगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15461,51 +14977,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. వారు నా తట్టు ముఖము త్రిప్పుకొనక వీపునే త్రిప్పుకొనిరి; అయినను ఆపత్కాలములోలేచి మమ్మును]]></a:t>
+              <a:t><![CDATA[24. जंगल में पड़ी हुई जंगली गदही जो कामातुर हो कर वायु सूंघती फिरती है तब कौन उसे वश में कर सकता है?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15593,51 +15109,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[రక్షింపుమని వారు మనవి చేయుదురు.]]></a:t>
+              <a:t><![CDATA[जितने उसको ढूंढ़ते हैं वे व्यर्थ परिश्रम न करें; क्योंकि वे उसे उसकी ॠतु में पाएंगे।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15725,51 +15241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. ​నీకు నీవు చేసికొనిన దేవతలు ఎక్కడ నున్నవి? అవి నీ ఆపత్కాలములో లేచి నిన్ను రక్షించు నేమో; యూదా,]]></a:t>
+              <a:t><![CDATA[25. अपने पांव नंगे और गला सुखाए न रह। परन्तु तू ने कहा, नहीं, ऐसा नहीं हो सकता, क्योंकि मेरा प्रेम]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15857,51 +15373,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నీ పట్టణములెన్నో నీ దేవతలన్నియే గదా.]]></a:t>
+              <a:t><![CDATA[दूसरों से लग गया है और मैं उनके पीछे चलती रहूंगी।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15989,51 +15505,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. మీరందరు నామీద తిరుగుబాటు చేసినవారు, నాతో ఎందుకు వాదించుదురని యెహోవా అడుగుచున్నాడు.]]></a:t>
+              <a:t><![CDATA[26. जैसे चोर पकड़े जाने पर लज्जित होता है, वैसे ही इस्राएल का घराना राजाओं, हाकिमों, याजकों और]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16121,51 +15637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. నేను మీ పిల్లలను హతముచేయుట వ్యర్థమే; వారు శిక్షకు లోబడరు; నాశనవాంఛగల సింహమువలె మీ ఖడ్గము మీ]]></a:t>
+              <a:t><![CDATA[भविष्यद्वक्ताओं समेत लज्जित होगा।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16253,51 +15769,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ప్రవక్తలను సంహరించు చున్నది.]]></a:t>
+              <a:t><![CDATA[27. वे काठ से कहते हैं, तू मेरा बाप है, और पत्थर से कहते हैं, तू ने मुझे जन्म दिया है। इस प्रकार]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16385,51 +15901,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. అప్పుడు ఇశ్రాయేలు యెహోవాకు ప్రతిష్ఠితజనమును, ఆయన రాబడికి ప్రథమ ఫలమును ఆయెను, అతని లయ పరచువారందరు]]></a:t>
+              <a:t><![CDATA[पड़ेंगे, यहोवा की यही वाणी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16517,51 +16033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[31. ఈ తరమువార లారా, యెహోవా సెలవిచ్చు మాట లక్ష్యపెట్టుడినేను ఇశ్రాయేలునకు అరణ్యము వలెనైతినా?]]></a:t>
+              <a:t><![CDATA[उन्होंने मेरी ओर मुंह नहीं पीठ ही फेरी है; परन्तु विपत्ति के समय वे कहते हैं, उठ कर हमें बचा!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16649,51 +16165,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[గాఢాంధకార దేశమువలెనైతినా? మేము స్వేచ్ఛగా తిరుగులాడువార మైతివిు; ఇకను నీయొద్దకు రామని నా ప్రజలేల]]></a:t>
+              <a:t><![CDATA[28. परन्तु जो देवता तू ने बना लिए हैं, वे कहां रहे? यदि वे तेरी विपत्ति के समय तुझे बचा सकते हैं तो]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16781,51 +16297,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[చెప్పు చున్నారు?]]></a:t>
+              <a:t><![CDATA[अभी उठें; क्योंकि हे यहूदा, तेरे नगरों के बराबर तेरे देवता भी बहुत हैं।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16913,51 +16429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[32. కన్యక తన ఆభరణములను మరచునా? పెండ్లికుమారి తన ఒడ్డాణమును మరచునా? నా ప్రజలు లెక్కలేనన్ని దినములు]]></a:t>
+              <a:t><![CDATA[29. तुम क्यों मुझ से वादविवाद करते हो? तुम सभों ने मुझ से बलवा किया है, यहोवा की यही वाणी है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17045,51 +16561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నన్ను మరచియున్నారు.]]></a:t>
+              <a:t><![CDATA[30. मैं ने व्यर्थ ही तुम्हारे बेटों की ताड़ना की, उन्होंने कुछ भी नहीं माना; तुम ने अपने]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17177,51 +16693,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[33. కామము తీర్చుకొనుటకై నీవెంతో ఉపాయముగా నటించుచున్నావు; అందువలన నీ కార్యములు చేయుటకు చెడుస్త్రీలకు]]></a:t>
+              <a:t><![CDATA[भविष्यद्वक्ताओं को अपनी ही तलवार से ऐसा काट डाला है जैसा सिंह फाड़ता है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17309,51 +16825,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[నేర్పితివి గదా.]]></a:t>
+              <a:t><![CDATA[31. हे लोगो, यहोवा के वचन पर ध्यान दो! क्या मैं इस्राएल के लिये जंगल वा घोर अन्धकार का देश बना? तब]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17441,51 +16957,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[34. మరియు నిర్ధోషులైన దీనుల ప్రాణరక్తము నీ బట్ట చెంగులమీద కనబడుచున్నది; కన్నములలోనే కాదు గాని నీ]]></a:t>
+              <a:t><![CDATA[मेरी प्रजा क्यों कहती है कि हम तो आजाद हो गए हैं सो तेरे पास फिर न आएंगे?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17573,51 +17089,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[బట్టలన్నిటిమీదను కనబడు చున్నది.]]></a:t>
+              <a:t><![CDATA[32. क्या कुमारी अपने सिंगार वा दुल्हिन अपनी सजावट भूल सकती है? तौभी मेरी प्रजा ने युगों से मुझे]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17705,51 +17221,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[35. అయినను నీవునేను నిర్దోషిని, నిశ్చయముగా ఆయన కోపము నామీదనుండి తొలగిపోయెనని చెప్పు కొనుచున్నావు.]]></a:t>
+              <a:t><![CDATA[बिसरा दिया है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17837,51 +17353,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[శిక్షకు పాత్రులైరి, వారికి కీడు సంభ వించును; ఇదే యెహోవా వాక్కు.]]></a:t>
+              <a:t><![CDATA[4. हे याकूब के घराने, हे इस्राएल के घराने के कुलों के लोगो, यहोवा का वचन सुनो!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17969,579 +17485,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ఇదిగోపాపము చేయలేదని నీవు చెప్పిన దానిబట్టి నీతో నాకు వ్యాజ్యెము కలిగినది.]]></a:t>
-[...527 lines deleted...]
-              <a:t><![CDATA[నిరాకరించుచున్నాడు. వాటివలన నీకు క్షేమము కలుగదు.]]></a:t>
+              <a:t><![CDATA[33. प्रेम लगाने के लिये तू कैसी सुन्दर चाल चलती है! बुरी स्त्रियों को भी तू ने अपनी सी चाल सिखाई है।]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18629,51 +17617,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. యాకోబు ఇంటివారలారా, ఇశ్రాయేలు ఇంటివార లారా, మీరందరు యెహోవా వాక్కు వినుడి.]]></a:t>
+              <a:t><![CDATA[5. यहोवा यों कहता है, तुम्हारे पुरखाओं ने मुझ में कौन ऐसी कुटिलता पाई कि मुझ से दूर हट गए और निकम्मी]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18761,51 +17749,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. యెహోవా ఈలాగు సెలవిచ్చుచున్నాడునాయందు ఏ దుర్నీతి చూచి మీ పితరులు వ్యర్థమైనదాని ననుసరించి, తాము]]></a:t>
+              <a:t><![CDATA[वस्तुओं के पीछे हो कर स्वयं निकम्मे हो गए?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18822,91 +17810,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 2]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme13">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme82">
   <a:themeElements>
-    <a:clrScheme name="Theme13">
+    <a:clrScheme name="Theme82">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme13">
+    <a:fontScheme name="Theme82">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -18932,51 +17920,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme13">
+    <a:fmtScheme name="Theme82">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -19107,51 +18095,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>74</Slides>
+  <Slides>70</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>