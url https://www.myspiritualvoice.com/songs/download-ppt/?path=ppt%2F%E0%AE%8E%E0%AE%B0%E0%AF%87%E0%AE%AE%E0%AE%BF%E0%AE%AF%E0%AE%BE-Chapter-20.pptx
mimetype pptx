--- v1 (2026-07-18)
+++ v2 (2026-09-17)
@@ -77,50 +77,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -144,50 +146,51 @@
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
+    <p:sldId id="299" r:id="rId46"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -328,53 +331,54 @@
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
-  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
+  <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -434,51 +438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் கர்த்தர்: இதோ, நான் உன்னையும் உன் எல்லாச் சிநேகிதரையும் பட்டயத்துக்கு ஒப்புக்கொடுக்கிறேன்; உன் கண்கள் காண இவர்கள் சத்துருக்களின் பட்டயத்தால் விழுவார்கள்; யூதா அனைத்தையும் நான் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைச் சிறைபிடித்து, சிலரைப் பாபிலோனுக்குக் கொண்டுபோய், சிலரைப் பட்டயத்தால் வெட்டிப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, Behold, I will make you a terror to yourself, and to all your friends: and they shall fall by the sword of their enemies, and yours eyes shall behold it: and I will give all Judah into the hand of the king of Babylon, and he shall carry them captive into Babylon, and shall slay them with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -543,51 +547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் கர்த்தர்: இதோ, நான் உன்னையும் உன் எல்லாச் சிநேகிதரையும் பட்டயத்துக்கு ஒப்புக்கொடுக்கிறேன்; உன் கண்கள் காண இவர்கள் சத்துருக்களின் பட்டயத்தால் விழுவார்கள்; யூதா அனைத்தையும் நான் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைச் சிறைபிடித்து, சிலரைப் பாபிலோனுக்குக் கொண்டுபோய், சிலரைப் பட்டயத்தால் வெட்டிப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, Behold, I will make you a terror to yourself, and to all your friends: and they shall fall by the sword of their enemies, and yours eyes shall behold it: and I will give all Judah into the hand of the king of Babylon, and he shall carry them captive into Babylon, and shall slay them with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -652,51 +656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப் பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Moreover I will deliver all the strength of this city, and all the labours thereof, and all the precious things thereof, and all the treasures of the kings of Judah will I give into the hand of their enemies, which shall spoil them, and take them, and carry them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப் பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Moreover I will deliver all the strength of this city, and all the labours thereof, and all the precious things thereof, and all the treasures of the kings of Judah will I give into the hand of their enemies, which shall spoil them, and take them, and carry them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப் பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. Moreover I will deliver all the strength of this city, and all the labours thereof, and all the precious things thereof, and all the treasures of the kings of Judah will I give into the hand of their enemies, which shall spoil them, and take them, and carry them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -979,51 +983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And you, Pashur, and all that dwell in yours house shall go into captivity: and you shall come to Babylon, and there you shall die, and shall be buried there, you, and all your friends, to whom you have prophesied lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And you, Pashur, and all that dwell in yours house shall go into captivity: and you shall come to Babylon, and there you shall die, and shall be buried there, you, and all your friends, to whom you have prophesied lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. And you, Pashur, and all that dwell in yours house shall go into captivity: and you shall come to Babylon, and there you shall die, and shall be buried there, you, and all your friends, to whom you have prophesied lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. O LORD, you have deceived me, and I was deceived; you are stronger than I, and have prevailed: I am in derision daily, every one mocks me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[7. O LORD, you have deceived me, and I was deceived; you are stronger than I, and have prevailed: I am in derision daily, every one mocks me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1524,51 +1528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியா இந்த வார்த்தைகளைத் தீர்க்கதரிசனமாகச் சொல்லுகிறதை ஆசாரியன் இம்மேருடைய குமாரனும் கர்த்தருடைய ஆலயத்துப் பிரதான விசாரணைக் கர்த்தனுமாகிய பஸ்கூர் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Now Pashur the son of Immer the priest, who was also chief governor in the house of the LORD, heard that Jeremiah prophesied these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1633,51 +1637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பேசினது முதற்கொண்டு கதறுகிறேன்; கொடுமையென்றும் பாழ்க்கடிப்பென்றும் சத்தமிட்டுக் கூறுகிறேன், நான் கூறின கர்த்தருடைய வார்த்தை நாள்தோறும் எனக்கு நிந்தையும், பரிகாசமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. For since I spoke, I cried out, I cried violence and spoil; because the word of the LORD was made a reproach unto me, and a derision, daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பேசினது முதற்கொண்டு கதறுகிறேன்; கொடுமையென்றும் பாழ்க்கடிப்பென்றும் சத்தமிட்டுக் கூறுகிறேன், நான் கூறின கர்த்தருடைய வார்த்தை நாள்தோறும் எனக்கு நிந்தையும், பரிகாசமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[8. For since I spoke, I cried out, I cried violence and spoil; because the word of the LORD was made a reproach unto me, and a derision, daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1851,51 +1855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் அவரைப் பிரஸ்தாபம்பண்ணாமலும் இனிக் கர்த்தருடைய நாமத்திலே பேசாமலும் இருப்பேன் என்றேன்; ஆனாலும் அவருடைய வார்த்தை என் எலும்புகளில் அடைபட்டு எரிகிற அக்கினியைப்போல் என் இருதயத்தில் இருந்தது; அதைச் சகித்து இளைத்துப்போனேன்; எனக்குப் பொறுக்கக் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. Then I said, I will not make mention of him, nor speak any more in his name. But his word was in mine heart as a burning fire shut up in my bones, and I was weary with forbearing, and I could not stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1960,51 +1964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் அவரைப் பிரஸ்தாபம்பண்ணாமலும் இனிக் கர்த்தருடைய நாமத்திலே பேசாமலும் இருப்பேன் என்றேன்; ஆனாலும் அவருடைய வார்த்தை என் எலும்புகளில் அடைபட்டு எரிகிற அக்கினியைப்போல் என் இருதயத்தில் இருந்தது; அதைச் சகித்து இளைத்துப்போனேன்; எனக்குப் பொறுக்கக் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. Then I said, I will not make mention of him, nor speak any more in his name. But his word was in mine heart as a burning fire shut up in my bones, and I was weary with forbearing, and I could not stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் அவரைப் பிரஸ்தாபம்பண்ணாமலும் இனிக் கர்த்தருடைய நாமத்திலே பேசாமலும் இருப்பேன் என்றேன்; ஆனாலும் அவருடைய வார்த்தை என் எலும்புகளில் அடைபட்டு எரிகிற அக்கினியைப்போல் என் இருதயத்தில் இருந்தது; அதைச் சகித்து இளைத்துப்போனேன்; எனக்குப் பொறுக்கக் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[9. Then I said, I will not make mention of him, nor speak any more in his name. But his word was in mine heart as a burning fire shut up in my bones, and I was weary with forbearing, and I could not stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2178,51 +2182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகர் சொல்லும் அவதூறைக் கேட்டேன், பயஞ்சூழ்ந்திருந்தது; அறிவியுங்கள், அப்பொழுது நாங்கள் அதை அறிவிப்போம் என்கிறார்கள்; என்னோடே சமாதானமாயிருந்த அனைவரும் நான் தவறிவிழும்படிக் காத்திருந்து ஒருவேளை இணங்குவான், அப்பொழுது அவனை மேற்கொண்டு அவனில் குரோதந் தீர்த்துக்கொள்வோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For I heard the defaming of many, fear on every side. Report, say they, and we will report it. All my familiars watched for my halting, saying, Possibly he will be enticed, and we shall prevail against him, and we shall take our revenge on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2287,51 +2291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகர் சொல்லும் அவதூறைக் கேட்டேன், பயஞ்சூழ்ந்திருந்தது; அறிவியுங்கள், அப்பொழுது நாங்கள் அதை அறிவிப்போம் என்கிறார்கள்; என்னோடே சமாதானமாயிருந்த அனைவரும் நான் தவறிவிழும்படிக் காத்திருந்து ஒருவேளை இணங்குவான், அப்பொழுது அவனை மேற்கொண்டு அவனில் குரோதந் தீர்த்துக்கொள்வோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For I heard the defaming of many, fear on every side. Report, say they, and we will report it. All my familiars watched for my halting, saying, Possibly he will be enticed, and we shall prevail against him, and we shall take our revenge on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகர் சொல்லும் அவதூறைக் கேட்டேன், பயஞ்சூழ்ந்திருந்தது; அறிவியுங்கள், அப்பொழுது நாங்கள் அதை அறிவிப்போம் என்கிறார்கள்; என்னோடே சமாதானமாயிருந்த அனைவரும் நான் தவறிவிழும்படிக் காத்திருந்து ஒருவேளை இணங்குவான், அப்பொழுது அவனை மேற்கொண்டு அவனில் குரோதந் தீர்த்துக்கொள்வோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[10. For I heard the defaming of many, fear on every side. Report, say they, and we will report it. All my familiars watched for my halting, saying, Possibly he will be enticed, and we shall prevail against him, and we shall take our revenge on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2505,51 +2509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரோ பயங்கரமான பராக்கிரமசாலியாய் என்னோடு இருக்கிறார், ஆகையால் என்னைத் துன்பப்படுத்துகிறவர்கள் மேற்கொள்ளாமல் இடறுவார்கள்; தங்கள் காரியம் வாய்க்காதபடியால் மிகவும் வெட்கப்படுவார்கள்; மறக்கப்படாத நித்திய இலச்சை அவர்களுக்கு உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[11. But the LORD is with me as a mighty terrible one: therefore my persecutors shall stumble, and they shall not prevail: they shall be greatly ashamed; for they shall not prosper: their everlasting confusion shall never be forgotten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2614,51 +2618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரோ பயங்கரமான பராக்கிரமசாலியாய் என்னோடு இருக்கிறார், ஆகையால் என்னைத் துன்பப்படுத்துகிறவர்கள் மேற்கொள்ளாமல் இடறுவார்கள்; தங்கள் காரியம் வாய்க்காதபடியால் மிகவும் வெட்கப்படுவார்கள்; மறக்கப்படாத நித்திய இலச்சை அவர்களுக்கு உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[11. But the LORD is with me as a mighty terrible one: therefore my persecutors shall stumble, and they shall not prevail: they shall be greatly ashamed; for they shall not prosper: their everlasting confusion shall never be forgotten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2723,51 +2727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. எரேமியா இந்த வார்த்தைகளைத் தீர்க்கதரிசனமாகச் சொல்லுகிறதை ஆசாரியன் இம்மேருடைய குமாரனும் கர்த்தருடைய ஆலயத்துப் பிரதான விசாரணைக் கர்த்தனுமாகிய பஸ்கூர் கேட்டபோது,]]></a:t>
+              <a:t><![CDATA[1. Now Pashur the son of Immer the priest, who was also chief governor in the house of the LORD, heard that Jeremiah prophesied these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரோ பயங்கரமான பராக்கிரமசாலியாய் என்னோடு இருக்கிறார், ஆகையால் என்னைத் துன்பப்படுத்துகிறவர்கள் மேற்கொள்ளாமல் இடறுவார்கள்; தங்கள் காரியம் வாய்க்காதபடியால் மிகவும் வெட்கப்படுவார்கள்; மறக்கப்படாத நித்திய இலச்சை அவர்களுக்கு உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[11. But the LORD is with me as a mighty terrible one: therefore my persecutors shall stumble, and they shall not prevail: they shall be greatly ashamed; for they shall not prosper: their everlasting confusion shall never be forgotten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2941,51 +2945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் நீதிமானைச் சோதித்தறிந்து, உள்ளிந்திரியங்களையும் இருதயத்தையும் பார்க்கிற சேனைகளின் கர்த்தாவே, நீர் அவர்களுக்கு நீதியைச் சரிக்கட்டுகிறதைக் காண்பேனாக; என் காரியத்தை உம்மிடத்தில் சாட்டிவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. But, O LORD of hosts, that try the righteous, and see the reins and the heart, let me see your vengeance on them: for unto you have I opened my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் நீதிமானைச் சோதித்தறிந்து, உள்ளிந்திரியங்களையும் இருதயத்தையும் பார்க்கிற சேனைகளின் கர்த்தாவே, நீர் அவர்களுக்கு நீதியைச் சரிக்கட்டுகிறதைக் காண்பேனாக; என் காரியத்தை உம்மிடத்தில் சாட்டிவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[12. But, O LORD of hosts, that try the righteous, and see the reins and the heart, let me see your vengeance on them: for unto you have I opened my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3159,51 +3163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரைப் பாடுங்கள் கர்த்தரைத் துதியுங்கள்; அவர் எளியவனுடைய ஆத்துமாவைப் பொல்லாதவர்களின் கைக்குத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. But, O LORD of hosts, that try the righteous, and see the reins and the heart, let me see your vengeance on them: for unto you have I opened my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரைப் பாடுங்கள் கர்த்தரைத் துதியுங்கள்; அவர் எளியவனுடைய ஆத்துமாவைப் பொல்லாதவர்களின் கைக்குத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[13. Sing unto the LORD, praise all of you the LORD: for he has delivered the soul of the poor from the hand of evildoers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3377,51 +3381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் பிறந்தநாள் சபிக்கப்படுவதாக; என் தாயார் என்னைப் பெற்ற நாள் ஆசீர்வதிக்கப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. Sing unto the LORD, praise all of you the LORD: for he has delivered the soul of the poor from the hand of evildoers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3486,51 +3490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உமக்கு ஒரு ஆண்பிள்ளை பிறந்ததென்று என் தகப்பனுக்கு நற்செய்தியாக அறிவித்து அவனை மிகவும் சந்தோஷப்படுத்தின மனுஷன் சபிக்கப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[14. Cursed be the day wherein I was born: let not the day wherein my mother bare me be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3595,51 +3599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. உமக்கு ஒரு ஆண்பிள்ளை பிறந்ததென்று என் தகப்பனுக்கு நற்செய்தியாக அறிவித்து அவனை மிகவும் சந்தோஷப்படுத்தின மனுஷன் சபிக்கப்படக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. Cursed be the man who brought tidings to my father, saying, A male child is born unto you; making him very glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3704,51 +3708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த மனுஷன், கர்த்தர் மனம்மாறாமல் கவிழ்த்துப்போட்ட பட்டணங்களைப்போலிருந்து, காலமே அலறுதலையும் மத்தியான வேளையிலே கூக்குரலையும் கேட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[15. Cursed be the man who brought tidings to my father, saying, A male child is born unto you; making him very glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3813,51 +3817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அந்த மனுஷன், கர்த்தர் மனம்மாறாமல் கவிழ்த்துப்போட்ட பட்டணங்களைப்போலிருந்து, காலமே அலறுதலையும் மத்தியான வேளையிலே கூக்குரலையும் கேட்கக்கடவன்.]]></a:t>
+              <a:t><![CDATA[16. And let that man be as the cities which the LORD overthrew, and repented not: and let him hear the cry in the morning, and the shouting at noontide;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3922,51 +3926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசியைப் பஸ்கூர் அடித்து, அவனைக் கர்த்தருடைய ஆலயத்திலே பென்யமீன் கோத்திரத்தாரைச் சேர்ந்த மேல்வாசலில் இருக்கும் காவலறையிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Then Pashur stroke Jeremiah the prophet, and put him in the stocks that were in the high gate of Benjamin, which was by the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4031,51 +4035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் தாயார் எனக்குப் பிரேதக்குழியும், நான் என்றைக்கும் பிரசவியாத சூலுமாய் இருக்கத்தக்கதாகக் கர்ப்பத்திலே நான் கொலைசெய்யப்படாமற்போனதென்ன?]]></a:t>
+              <a:t><![CDATA[16. And let that man be as the cities which the LORD overthrew, and repented not: and let him hear the cry in the morning, and the shouting at noontide;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4140,51 +4144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. என் தாயார் எனக்குப் பிரேதக்குழியும், நான் என்றைக்கும் பிரசவியாத சூலுமாய் இருக்கத்தக்கதாகக் கர்ப்பத்திலே நான் கொலைசெய்யப்படாமற்போனதென்ன?]]></a:t>
+              <a:t><![CDATA[17. Because he slew me not from the womb; or that my mother might have been my grave, and her womb to be always great with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4249,51 +4253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் வருத்தத்தையும் சஞ்சலத்தையும் கண்டு, என் நாட்கள் வெட்கமாய்க் கழியும்படிக்கு நான் கர்ப்பத்திலிருந்து வெளிப்பட்டதென்ன?]]></a:t>
+              <a:t><![CDATA[17. Because he slew me not from the womb; or that my mother might have been my grave, and her womb to be always great with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4358,51 +4362,160 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. நான் வருத்தத்தையும் சஞ்சலத்தையும் கண்டு, என் நாட்கள் வெட்கமாய்க் கழியும்படிக்கு நான் கர்ப்பத்திலிருந்து வெளிப்பட்டதென்ன?]]></a:t>
+              <a:t><![CDATA[18. Wherefore came I forth out of the womb to see labour and sorrow, that my days should be consumed with shame?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[18. Wherefore came I forth out of the womb to see labour and sorrow, that my days should be consumed with shame?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4467,51 +4580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசியைப் பஸ்கூர் அடித்து, அவனைக் கர்த்தருடைய ஆலயத்திலே பென்யமீன் கோத்திரத்தாரைச் சேர்ந்த மேல்வாசலில் இருக்கும் காவலறையிலே போட்டான்.]]></a:t>
+              <a:t><![CDATA[2. Then Pashur stroke Jeremiah the prophet, and put him in the stocks that were in the high gate of Benjamin, which was by the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4576,51 +4689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மறுநாளிலே பஸ்கூர் எரேமியாவைக் காலறையிலிருந்து வெளியே போகவிட்டான்; அப்பொழுது எரேமியா அவனை நோக்கி: கர்த்தர் உன்னைப் பஸ்கூர் என்று அழைக்காமல், மாகோர்மீசாபீப் என்று அழைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. And it came to pass on the next day, that Pashur brought forth Jeremiah out of the stocks. Then said Jeremiah unto him, The LORD has not called your name Pashur, but Magormissabib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4685,51 +4798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. மறுநாளிலே பஸ்கூர் எரேமியாவைக் காலறையிலிருந்து வெளியே போகவிட்டான்; அப்பொழுது எரேமியா அவனை நோக்கி: கர்த்தர் உன்னைப் பஸ்கூர் என்று அழைக்காமல், மாகோர்மீசாபீப் என்று அழைக்கிறார்.]]></a:t>
+              <a:t><![CDATA[3. And it came to pass on the next day, that Pashur brought forth Jeremiah out of the stocks. Then said Jeremiah unto him, The LORD has not called your name Pashur, but Magormissabib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4794,51 +4907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் கர்த்தர்: இதோ, நான் உன்னையும் உன் எல்லாச் சிநேகிதரையும் பட்டயத்துக்கு ஒப்புக்கொடுக்கிறேன்; உன் கண்கள் காண இவர்கள் சத்துருக்களின் பட்டயத்தால் விழுவார்கள்; யூதா அனைத்தையும் நான் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைச் சிறைபிடித்து, சிலரைப் பாபிலோனுக்குக் கொண்டுபோய், சிலரைப் பட்டயத்தால் வெட்டிப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, Behold, I will make you a terror to yourself, and to all your friends: and they shall fall by the sword of their enemies, and yours eyes shall behold it: and I will give all Judah into the hand of the king of Babylon, and he shall carry them captive into Babylon, and shall slay them with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4903,51 +5016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. மேலும் கர்த்தர்: இதோ, நான் உன்னையும் உன் எல்லாச் சிநேகிதரையும் பட்டயத்துக்கு ஒப்புக்கொடுக்கிறேன்; உன் கண்கள் காண இவர்கள் சத்துருக்களின் பட்டயத்தால் விழுவார்கள்; யூதா அனைத்தையும் நான் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைச் சிறைபிடித்து, சிலரைப் பாபிலோனுக்குக் கொண்டுபோய், சிலரைப் பட்டயத்தால் வெட்டிப்போடுவான்.]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, Behold, I will make you a terror to yourself, and to all your friends: and they shall fall by the sword of their enemies, and yours eyes shall behold it: and I will give all Judah into the hand of the king of Babylon, and he shall carry them captive into Babylon, and shall slay them with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4982,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414292" r:id="rId1"/>
+    <p:sldLayoutId id="2478619175" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5322,50 +5435,58 @@
 
 <file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide42.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide42.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide43.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide43.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide44.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide44.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -5506,51 +5627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[all Judah into the hand of the king of Babylon, and he shall carry them captive into Babylon, and]]></a:t>
+              <a:t><![CDATA[ராஜாவின் கையில் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைச் சிறைபிடித்து, சிலரைப் பாபிலோனுக்குக் கொண்டுபோய்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[shall slay them with the sword.]]></a:t>
+              <a:t><![CDATA[சிலரைப் பட்டயத்தால் வெட்டிப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. Moreover I will deliver all the strength of this city, and all the labours thereof, and all the]]></a:t>
+              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +6023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[precious things thereof, and all the treasures of the kings of Judah will I give into the hand of]]></a:t>
+              <a:t><![CDATA[பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[their enemies, which shall spoil them, and take them, and carry them to Babylon.]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And you, Pashur, and all that dwell in yours house shall go into captivity: and you shall come to]]></a:t>
+              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Babylon, and there you shall die, and shall be buried there, you, and all your friends, to whom you]]></a:t>
+              <a:t><![CDATA[கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6551,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[have prophesied lies.]]></a:t>
+              <a:t><![CDATA[அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6683,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. O LORD, you have deceived me, and I was deceived; you are stronger than I, and have prevailed: I]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[am in derision daily, every one mocks me.]]></a:t>
+              <a:t><![CDATA[மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6947,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Now Pashur the son of Immer the priest, who was also chief governor in the house of the LORD,]]></a:t>
+              <a:t><![CDATA[1. எரேமியா இந்த வார்த்தைகளைத் தீர்க்கதரிசனமாகச் சொல்லுகிறதை ஆசாரியன் இம்மேருடைய குமாரனும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. For since I spoke, I cried out, I cried violence and spoil; because the word of the LORD was made]]></a:t>
+              <a:t><![CDATA[8. நான் பேசினது முதற்கொண்டு கதறுகிறேன்; கொடுமையென்றும் பாழ்க்கடிப்பென்றும் சத்தமிட்டுக் கூறுகிறேன்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[a reproach unto me, and a derision, daily.]]></a:t>
+              <a:t><![CDATA[நான் கூறின கர்த்தருடைய வார்த்தை நாள்தோறும் எனக்கு நிந்தையும், பரிகாசமுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then I said, I will not make mention of him, nor speak any more in his name. But his word was in]]></a:t>
+              <a:t><![CDATA[9. ஆதலால் நான் அவரைப் பிரஸ்தாபம்பண்ணாமலும் இனிக் கர்த்தருடைய நாமத்திலே பேசாமலும் இருப்பேன் என்றேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[mine heart as a burning fire shut up in my bones, and I was weary with forbearing, and I could not]]></a:t>
+              <a:t><![CDATA[ஆனாலும் அவருடைய வார்த்தை என் எலும்புகளில் அடைபட்டு எரிகிற அக்கினியைப்போல் என் இருதயத்தில் இருந்தது;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[stay.]]></a:t>
+              <a:t><![CDATA[அதைச் சகித்து இளைத்துப்போனேன்; எனக்குப் பொறுக்கக் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For I heard the defaming of many, fear on every side. Report, say they, and we will report it.]]></a:t>
+              <a:t><![CDATA[10. அநேகர் சொல்லும் அவதூறைக் கேட்டேன், பயஞ்சூழ்ந்திருந்தது; அறிவியுங்கள், அப்பொழுது நாங்கள் அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[All my familiars watched for my halting, saying, Possibly he will be enticed, and we shall prevail]]></a:t>
+              <a:t><![CDATA[அறிவிப்போம் என்கிறார்கள்; என்னோடே சமாதானமாயிருந்த அனைவரும் நான் தவறிவிழும்படிக் காத்திருந்து ஒருவேளை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[against him, and we shall take our revenge on him.]]></a:t>
+              <a:t><![CDATA[இணங்குவான், அப்பொழுது அவனை மேற்கொண்டு அவனில் குரோதந் தீர்த்துக்கொள்வோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. But the LORD is with me as a mighty terrible one: therefore my persecutors shall stumble, and]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரோ பயங்கரமான பராக்கிரமசாலியாய் என்னோடு இருக்கிறார், ஆகையால் என்னைத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[they shall not prevail: they shall be greatly ashamed; for they shall not prosper: their everlasting]]></a:t>
+              <a:t><![CDATA[துன்பப்படுத்துகிறவர்கள் மேற்கொள்ளாமல் இடறுவார்கள்; தங்கள் காரியம் வாய்க்காதபடியால் மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[heard that Jeremiah prophesied these things.]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்துப் பிரதான விசாரணைக் கர்த்தனுமாகிய பஸ்கூர் கேட்டபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[confusion shall never be forgotten.]]></a:t>
+              <a:t><![CDATA[வெட்கப்படுவார்கள்; மறக்கப்படாத நித்திய இலச்சை அவர்களுக்கு உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But, O LORD of hosts, that try the righteous, and see the reins and the heart, let me see your]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் நீதிமானைச் சோதித்தறிந்து, உள்ளிந்திரியங்களையும் இருதயத்தையும் பார்க்கிற சேனைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[vengeance on them: for unto you have I opened my cause.]]></a:t>
+              <a:t><![CDATA[கர்த்தாவே, நீர் அவர்களுக்கு நீதியைச் சரிக்கட்டுகிறதைக் காண்பேனாக; என் காரியத்தை உம்மிடத்தில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Sing unto the LORD, praise all of you the LORD: for he has delivered the soul of the poor from]]></a:t>
+              <a:t><![CDATA[சாட்டிவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the hand of evildoers.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தரைப் பாடுங்கள் கர்த்தரைத் துதியுங்கள்; அவர் எளியவனுடைய ஆத்துமாவைப் பொல்லாதவர்களின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. Cursed be the day wherein I was born: let not the day wherein my mother bare me be blessed.]]></a:t>
+              <a:t><![CDATA[கைக்குத் தப்புவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Cursed be the man who brought tidings to my father, saying, A male child is born unto you;]]></a:t>
+              <a:t><![CDATA[14. நான் பிறந்தநாள் சபிக்கப்படுவதாக; என் தாயார் என்னைப் பெற்ற நாள் ஆசீர்வதிக்கப்படாதிருப்பதாக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[making him very glad.]]></a:t>
+              <a:t><![CDATA[15. உமக்கு ஒரு ஆண்பிள்ளை பிறந்ததென்று என் தகப்பனுக்கு நற்செய்தியாக அறிவித்து அவனை மிகவும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And let that man be as the cities which the LORD overthrew, and repented not: and let him hear]]></a:t>
+              <a:t><![CDATA[சந்தோஷப்படுத்தின மனுஷன் சபிக்கப்படக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[the cry in the morning, and the shouting at noontide;]]></a:t>
+              <a:t><![CDATA[16. அந்த மனுஷன், கர்த்தர் மனம்மாறாமல் கவிழ்த்துப்போட்ட பட்டணங்களைப்போலிருந்து, காலமே அலறுதலையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Then Pashur stroke Jeremiah the prophet, and put him in the stocks that were in the high gate of]]></a:t>
+              <a:t><![CDATA[2. எரேமியா தீர்க்கதரிசியைப் பஸ்கூர் அடித்து, அவனைக் கர்த்தருடைய ஆலயத்திலே பென்யமீன் கோத்திரத்தாரைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Because he slew me not from the womb; or that my mother might have been my grave, and her womb]]></a:t>
+              <a:t><![CDATA[மத்தியான வேளையிலே கூக்குரலையும் கேட்கக்கடவன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[to be always great with me.]]></a:t>
+              <a:t><![CDATA[17. என் தாயார் எனக்குப் பிரேதக்குழியும், நான் என்றைக்கும் பிரசவியாத சூலுமாய் இருக்கத்தக்கதாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Wherefore came I forth out of the womb to see labour and sorrow, that my days should be consumed]]></a:t>
+              <a:t><![CDATA[கர்ப்பத்திலே நான் கொலைசெய்யப்படாமற்போனதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10379,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[with shame?]]></a:t>
+              <a:t><![CDATA[18. நான் வருத்தத்தையும் சஞ்சலத்தையும் கண்டு, என் நாட்கள் வெட்கமாய்க் கழியும்படிக்கு நான்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 20]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide44.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[கர்ப்பத்திலிருந்து வெளிப்பட்டதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[Benjamin, which was by the house of the LORD.]]></a:t>
+              <a:t><![CDATA[சேர்ந்த மேல்வாசலில் இருக்கும் காவலறையிலே போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. And it came to pass on the next day, that Pashur brought forth Jeremiah out of the stocks. Then]]></a:t>
+              <a:t><![CDATA[3. மறுநாளிலே பஸ்கூர் எரேமியாவைக் காலறையிலிருந்து வெளியே போகவிட்டான்; அப்பொழுது எரேமியா அவனை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[said Jeremiah unto him, The LORD has not called your name Pashur, but Magormissabib.]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன்னைப் பஸ்கூர் என்று அழைக்காமல், மாகோர்மீசாபீப் என்று அழைக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For thus says the LORD, Behold, I will make you a terror to yourself, and to all your friends:]]></a:t>
+              <a:t><![CDATA[4. மேலும் கர்த்தர்: இதோ, நான் உன்னையும் உன் எல்லாச் சிநேகிதரையும் பட்டயத்துக்கு ஒப்புக்கொடுக்கிறேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and they shall fall by the sword of their enemies, and yours eyes shall behold it: and I will give]]></a:t>
+              <a:t><![CDATA[உன் கண்கள் காண இவர்கள் சத்துருக்களின் பட்டயத்தால் விழுவார்கள்; யூதா அனைத்தையும் நான் பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
   <a:themeElements>
-    <a:clrScheme name="Theme98">
+    <a:clrScheme name="Theme85">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme98">
+    <a:fontScheme name="Theme85">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme98">
+    <a:fmtScheme name="Theme85">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -11264,51 +11517,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>43</Slides>
+  <Slides>44</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>