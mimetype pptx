--- v2 (2026-09-17)
+++ v3 (2026-11-01)
@@ -5095,51 +5095,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619175" r:id="rId1"/>
+    <p:sldLayoutId id="2482538984" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11232,91 +11232,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme85">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme80">
   <a:themeElements>
-    <a:clrScheme name="Theme85">
+    <a:clrScheme name="Theme80">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme85">
+    <a:fontScheme name="Theme80">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11342,51 +11342,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme85">
+    <a:fmtScheme name="Theme80">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>