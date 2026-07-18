--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -543,51 +543,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப் பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
+              <a:t><![CDATA[4. மேலும் கர்த்தர்: இதோ, நான் உன்னையும் உன் எல்லாச் சிநேகிதரையும் பட்டயத்துக்கு ஒப்புக்கொடுக்கிறேன்; உன் கண்கள் காண இவர்கள் சத்துருக்களின் பட்டயத்தால் விழுவார்கள்; யூதா அனைத்தையும் நான் பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைச் சிறைபிடித்து, சிலரைப் பாபிலோனுக்குக் கொண்டுபோய், சிலரைப் பட்டயத்தால் வெட்டிப்போடுவான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -761,51 +761,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப் பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -870,51 +870,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. இந்த நகரத்தின் எல்லாப்பலத்தையும், அதின் எல்லாச் சம்பத்தையும் அதின் அருமையான எல்லாப் பொருள்களையும், யூதா ராஜாக்களின் எல்லாப் பொக்கிஷங்களையும், நான் அவர்கள் சத்துருக்கள் கையில் ஒப்புக்கொடுப்பேன்; அவர்கள் அவர்களைக் கொள்ளையிட்டு, பாபிலோனுக்குக் கொண்டுபோவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1088,51 +1088,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1197,51 +1197,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[6. பஸ்கூரே, நீயும் உன் வீட்டில் வாசமாயிருக்கிற யாவரும் சிறைப்பட்டுப்போவீர்கள்; நீயும் உன் கள்ளத்தீர்க்கதரிசனத்துக்குச் செவிகொடுத்த உன் சிநேகிதர் யாவரும் பாபிலோனுக்குப் போய், அங்கே மரித்து, அங்கே அடக்கம்பண்ணப்படுவீர்கள் என்று சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1306,51 +1306,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பேசினது முதற்கொண்டு கதறுகிறேன்; கொடுமையென்றும் பாழ்க்கடிப்பென்றும் சத்தமிட்டுக் கூறுகிறேன், நான் கூறின கர்த்தருடைய வார்த்தை நாள்தோறும் எனக்கு நிந்தையும், பரிகாசமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1415,51 +1415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நான் பேசினது முதற்கொண்டு கதறுகிறேன்; கொடுமையென்றும் பாழ்க்கடிப்பென்றும் சத்தமிட்டுக் கூறுகிறேன், நான் கூறின கர்த்தருடைய வார்த்தை நாள்தோறும் எனக்கு நிந்தையும், பரிகாசமுமாயிற்று.]]></a:t>
+              <a:t><![CDATA[7. கர்த்தாவே, என்னை இணங்கப்பண்ணினீர், நான் இணங்கினேன்; நீர் என்னிலும் பலத்தவராயிருந்து, என்னை மேற்கொண்டீர்; நாள்தோறும் நகைப்புக்கு இடமானேன்; எல்லாரும் என்னைப் பரிகாசம்பண்ணுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1742,51 +1742,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ஆதலால் நான் அவரைப் பிரஸ்தாபம்பண்ணாமலும் இனிக் கர்த்தருடைய நாமத்திலே பேசாமலும் இருப்பேன் என்றேன்; ஆனாலும் அவருடைய வார்த்தை என் எலும்புகளில் அடைபட்டு எரிகிற அக்கினியைப்போல் என் இருதயத்தில் இருந்தது; அதைச் சகித்து இளைத்துப்போனேன்; எனக்குப் பொறுக்கக் கூடாமற்போயிற்று.]]></a:t>
+              <a:t><![CDATA[8. நான் பேசினது முதற்கொண்டு கதறுகிறேன்; கொடுமையென்றும் பாழ்க்கடிப்பென்றும் சத்தமிட்டுக் கூறுகிறேன், நான் கூறின கர்த்தருடைய வார்த்தை நாள்தோறும் எனக்கு நிந்தையும், பரிகாசமுமாயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2069,51 +2069,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அநேகர் சொல்லும் அவதூறைக் கேட்டேன், பயஞ்சூழ்ந்திருந்தது; அறிவியுங்கள், அப்பொழுது நாங்கள் அதை அறிவிப்போம் என்கிறார்கள்; என்னோடே சமாதானமாயிருந்த அனைவரும் நான் தவறிவிழும்படிக் காத்திருந்து ஒருவேளை இணங்குவான், அப்பொழுது அவனை மேற்கொண்டு அவனில் குரோதந் தீர்த்துக்கொள்வோம் என்கிறார்கள்.]]></a:t>
+              <a:t><![CDATA[9. ஆதலால் நான் அவரைப் பிரஸ்தாபம்பண்ணாமலும் இனிக் கர்த்தருடைய நாமத்திலே பேசாமலும் இருப்பேன் என்றேன்; ஆனாலும் அவருடைய வார்த்தை என் எலும்புகளில் அடைபட்டு எரிகிற அக்கினியைப்போல் என் இருதயத்தில் இருந்தது; அதைச் சகித்து இளைத்துப்போனேன்; எனக்குப் பொறுக்கக் கூடாமற்போயிற்று.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2396,51 +2396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. கர்த்தரோ பயங்கரமான பராக்கிரமசாலியாய் என்னோடு இருக்கிறார், ஆகையால் என்னைத் துன்பப்படுத்துகிறவர்கள் மேற்கொள்ளாமல் இடறுவார்கள்; தங்கள் காரியம் வாய்க்காதபடியால் மிகவும் வெட்கப்படுவார்கள்; மறக்கப்படாத நித்திய இலச்சை அவர்களுக்கு உண்டாகும்.]]></a:t>
+              <a:t><![CDATA[10. அநேகர் சொல்லும் அவதூறைக் கேட்டேன், பயஞ்சூழ்ந்திருந்தது; அறிவியுங்கள், அப்பொழுது நாங்கள் அதை அறிவிப்போம் என்கிறார்கள்; என்னோடே சமாதானமாயிருந்த அனைவரும் நான் தவறிவிழும்படிக் காத்திருந்து ஒருவேளை இணங்குவான், அப்பொழுது அவனை மேற்கொண்டு அவனில் குரோதந் தீர்த்துக்கொள்வோம் என்கிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2832,51 +2832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ஆனாலும் நீதிமானைச் சோதித்தறிந்து, உள்ளிந்திரியங்களையும் இருதயத்தையும் பார்க்கிற சேனைகளின் கர்த்தாவே, நீர் அவர்களுக்கு நீதியைச் சரிக்கட்டுகிறதைக் காண்பேனாக; என் காரியத்தை உம்மிடத்தில் சாட்டிவிட்டேன்.]]></a:t>
+              <a:t><![CDATA[11. கர்த்தரோ பயங்கரமான பராக்கிரமசாலியாய் என்னோடு இருக்கிறார், ஆகையால் என்னைத் துன்பப்படுத்துகிறவர்கள் மேற்கொள்ளாமல் இடறுவார்கள்; தங்கள் காரியம் வாய்க்காதபடியால் மிகவும் வெட்கப்படுவார்கள்; மறக்கப்படாத நித்திய இலச்சை அவர்களுக்கு உண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3050,51 +3050,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. கர்த்தரைப் பாடுங்கள் கர்த்தரைத் துதியுங்கள்; அவர் எளியவனுடைய ஆத்துமாவைப் பொல்லாதவர்களின் கைக்குத் தப்புவிக்கிறார்.]]></a:t>
+              <a:t><![CDATA[12. ஆனாலும் நீதிமானைச் சோதித்தறிந்து, உள்ளிந்திரியங்களையும் இருதயத்தையும் பார்க்கிற சேனைகளின் கர்த்தாவே, நீர் அவர்களுக்கு நீதியைச் சரிக்கட்டுகிறதைக் காண்பேனாக; என் காரியத்தை உம்மிடத்தில் சாட்டிவிட்டேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3268,51 +3268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் பிறந்தநாள் சபிக்கப்படுவதாக; என் தாயார் என்னைப் பெற்ற நாள் ஆசீர்வதிக்கப்படாதிருப்பதாக.]]></a:t>
+              <a:t><![CDATA[13. கர்த்தரைப் பாடுங்கள் கர்த்தரைத் துதியுங்கள்; அவர் எளியவனுடைய ஆத்துமாவைப் பொல்லாதவர்களின் கைக்குத் தப்புவிக்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4982,51 +4982,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493901" r:id="rId1"/>
+    <p:sldLayoutId id="2473414292" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5506,51 +5506,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേൽരാജാവിന്റെ കയ്യിൽ ഏല്പിക്കും; അവൻ അവരെ പിടിച്ചു ബാബേലിലേക്കു കൊണ്ടുപോയി വാൾകൊണ്ടു കൊന്നുകളയും.]]></a:t>
+              <a:t><![CDATA[all Judah into the hand of the king of Babylon, and he shall carry them captive into Babylon, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5638,51 +5638,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഈ നഗരത്തിലെ സകലനിക്ഷേപങ്ങളും അതിലെ സകലസമ്പാദ്യങ്ങളും സകലവിശിഷ്ടവസ്തുക്കളും യെഹൂദാ രാജാക്കന്മാരുടെ]]></a:t>
+              <a:t><![CDATA[shall slay them with the sword.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5770,51 +5770,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലഭണ്ഡാരങ്ങളും ഞാൻ ശത്രുക്കളുടെ കയ്യിൽ ഏല്പിക്കും; അവർ അവയെ കൊള്ളയിട്ടു ബാബേലിലേക്കു കൊണ്ടു പോകും.]]></a:t>
+              <a:t><![CDATA[5. Moreover I will deliver all the strength of this city, and all the labours thereof, and all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5902,51 +5902,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. എന്നാൽ പശ്ഹൂരേ, നീയും നിന്റെ വീട്ടിൽ പാർക്കുന്ന എല്ലാവരും പ്രവാസത്തിലേക്കു പോകേണ്ടിവരും; നീയും]]></a:t>
+              <a:t><![CDATA[precious things thereof, and all the treasures of the kings of Judah will I give into the hand of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6034,51 +6034,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിന്റെ വ്യാജപ്രവചനം കേട്ട നിന്റെ സകല സ്നേഹിതന്മാരും ബാബേലിലേക്കു ചെന്നു അവിടെവെച്ചു മരിക്കയും അവിടെ]]></a:t>
+              <a:t><![CDATA[their enemies, which shall spoil them, and take them, and carry them to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6166,51 +6166,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടക്കപ്പെടുകയും ചെയ്യും.]]></a:t>
+              <a:t><![CDATA[6. And you, Pashur, and all that dwell in yours house shall go into captivity: and you shall come to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6298,51 +6298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യഹോവേ, നീ എന്നെ സമ്മതിപ്പിക്കയും ഞാൻ സമ്മതിച്ചുപോകയും ചെയ്തു നീ ബലം പ്രയോഗിച്ചു]]></a:t>
+              <a:t><![CDATA[Babylon, and there you shall die, and shall be buried there, you, and all your friends, to whom you]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6430,51 +6430,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജയിച്ചിരിക്കുന്നു; ഞാൻ ഇടവിടാതെ പരിഹാസവിഷയമായിരിക്കുന്നു; എല്ലാവരും എന്നെ പരിഹസിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[have prophesied lies.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6562,51 +6562,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. സംസാരിക്കുമ്പോഴൊക്കെയും ഞാൻ നിലവിളിച്ചു സാഹസത്തെയും ബലാൽക്കാരത്തെയും കുറിച്ചു ആവലാധി]]></a:t>
+              <a:t><![CDATA[7. O LORD, you have deceived me, and I was deceived; you are stronger than I, and have prevailed: I]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6694,51 +6694,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പറയേണ്ടിവരുന്നു; അങ്ങനെ യഹോവയുടെ വചനം എനിക്കു ഇടവിടാതെ നിന്ദെക്കും പരിഹാസത്തിന്നും]]></a:t>
+              <a:t><![CDATA[am in derision daily, every one mocks me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6826,51 +6826,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. എന്നാൽ യിരെമ്യാവു ഈ കാര്യങ്ങളെ പ്രവചിക്കുന്നതു ഇമ്മേരിന്റെ മകനും യഹോവയുടെ ആലയത്തിന്നു]]></a:t>
+              <a:t><![CDATA[1. Now Pashur the son of Immer the priest, who was also chief governor in the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6958,51 +6958,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹേതുവായിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[8. For since I spoke, I cried out, I cried violence and spoil; because the word of the LORD was made]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7090,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഞാൻ ഇനി അവനെ ഓർക്കുകയില്ല, അവന്റെ നാമത്തിൽ സംസാരിക്കയുമില്ല എന്നു പറഞ്ഞാലോ അതു എന്റെ അസ്ഥികളിൽ]]></a:t>
+              <a:t><![CDATA[a reproach unto me, and a derision, daily.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അടെക്കപ്പെട്ടിട്ടു എന്റെ ഹൃദയത്തിൽ തീ കത്തുംപോലെ ഇരിക്കുന്നു; ഞാൻ സഹിച്ചു തളർന്നു എനിക്കു]]></a:t>
+              <a:t><![CDATA[9. Then I said, I will not make mention of him, nor speak any more in his name. But his word was in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7354,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഹിയാതെയായി.]]></a:t>
+              <a:t><![CDATA[mine heart as a burning fire shut up in my bones, and I was weary with forbearing, and I could not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. സർവ്വത്രഭീതി; ഞാൻ പലരുടെയും ഏഷണി കേട്ടിരിക്കുന്നു; കുറ്റം ബോധിപ്പിപ്പിൻ; ഞങ്ങളും അവനെക്കുറിച്ചു]]></a:t>
+              <a:t><![CDATA[stay.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കുറ്റം ബോധിപ്പിക്കാം; നാം അവനെ തോല്പിച്ചു അവനോടു പക വീട്ടുവാൻ തക്കവണ്ണം പക്ഷെ അവനെ വശത്താക്കാം]]></a:t>
+              <a:t><![CDATA[10. For I heard the defaming of many, fear on every side. Report, say they, and we will report it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7750,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നു എന്റെ വീഴ്ചെക്കു കാത്തിരിക്കുന്നവരായ എന്റെ ചങ്ങാതിമാരൊക്കെയും പറയുന്നു.]]></a:t>
+              <a:t><![CDATA[All my familiars watched for my halting, saying, Possibly he will be enticed, and we shall prevail]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +7882,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എന്നാൽ യഹോവ ഒരു മഹാവീരനെപ്പോലെ എന്നോടുകൂടെ ഉണ്ടു; ആകയാൽ എന്നെ ഉപദ്രവിക്കുന്നവർ ഇടറിവീഴും; അവർ]]></a:t>
+              <a:t><![CDATA[against him, and we shall take our revenge on him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജയിക്കയില്ല; അവർ ബുദ്ധിയോടെ പ്രവർത്തിക്കായ്കയാൽ ഏറ്റവും ലജ്ജിച്ചുപോകും; ഒരിക്കലും മറന്നുപോകാത്ത]]></a:t>
+              <a:t><![CDATA[11. But the LORD is with me as a mighty terrible one: therefore my persecutors shall stumble, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8146,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിത്യലജ്ജയോടെ തന്നേ.]]></a:t>
+              <a:t><![CDATA[they shall not prevail: they shall be greatly ashamed; for they shall not prosper: their everlasting]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8278,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രധാനവിചാരകനുമായ]]></a:t>
+              <a:t><![CDATA[heard that Jeremiah prophesied these things.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. നീതിമാനെ ശോധനചെയ്തു, അന്തരംഗങ്ങളെയും ഹൃദയത്തെയും കാണുന്നവനായ സൈന്യങ്ങളുടെ യഹോവേ, നീ അവരോടു]]></a:t>
+              <a:t><![CDATA[confusion shall never be forgotten.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8542,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യുന്ന പ്രതികാരം ഞാൻ കാണുമാറാകട്ടെ; എന്റെ വ്യവഹാരം ഞാൻ നിന്നോടു ബോധിപ്പിച്ചിരിക്കുന്നുവല്ലോ.]]></a:t>
+              <a:t><![CDATA[12. But, O LORD of hosts, that try the righteous, and see the reins and the heart, let me see your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8674,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. യഹോവെക്കു പാട്ടുപാടുവിൻ! യഹോവയെ സ്തുതിപ്പിൻ! അവൻ ദരിദ്രന്റെ പ്രാണനെ ദുഷ്ടന്മാരുടെ കയ്യിൽനിന്നു]]></a:t>
+              <a:t><![CDATA[vengeance on them: for unto you have I opened my cause.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8806,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിടുവിച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[13. Sing unto the LORD, praise all of you the LORD: for he has delivered the soul of the poor from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +8938,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ ജനിച്ച ദിവസം ശപിക്കപ്പെട്ടിരിക്കട്ടെ; എന്റെ അമ്മ എന്നെ പ്രസവിച്ച ദിവസം]]></a:t>
+              <a:t><![CDATA[the hand of evildoers.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9070,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുഗ്രഹിക്കപ്പെടാതിരിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[14. Cursed be the day wherein I was born: let not the day wherein my mother bare me be blessed.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9202,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. നിനക്കു ഒരു മകൻ ജനിച്ചിരിക്കുന്നു എന്നു എന്റെ അപ്പനോടു അറിയിച്ചു അവനെ ഏറ്റവും സന്തോഷിപ്പിച്ച]]></a:t>
+              <a:t><![CDATA[15. Cursed be the man who brought tidings to my father, saying, A male child is born unto you;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9334,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനുഷ്യൻ ശപിക്കപ്പെട്ടവൻ.]]></a:t>
+              <a:t><![CDATA[making him very glad.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9466,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. എന്റെ അമ്മ എന്റെ ശവക്കുഴിയും അവളുടെ ഗർഭപാത്രം എല്ലായ്പോഴും നിറഞ്ഞതും ആയിരിക്കേണ്ടതിന്നു ആ]]></a:t>
+              <a:t><![CDATA[16. And let that man be as the cities which the LORD overthrew, and repented not: and let him hear]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9598,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മനുഷ്യൻ എന്നെ ഉദരത്തിൽവെച്ചു കൊന്നുകളയായ്കകൊണ്ടു അവൻ,]]></a:t>
+              <a:t><![CDATA[the cry in the morning, and the shouting at noontide;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9730,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. പശ്ഹൂർപുരോഹിതൻ കേട്ടിട്ടു യിരെമ്യാപ്രവാചകനെ അടിച്ചു, യഹോവയുടെ ആലയത്തിന്നരികെയുള്ള മേലത്തെ]]></a:t>
+              <a:t><![CDATA[2. Then Pashur stroke Jeremiah the prophet, and put him in the stocks that were in the high gate of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. യഹോവ അനുതപിക്കാതെ ഉന്മൂലനാശം വരുത്തിയ പട്ടണങ്ങളെപ്പോലെ ആയിത്തീരട്ടെ; രാവിലെ അവൻ നിലവിളിയും]]></a:t>
+              <a:t><![CDATA[17. Because he slew me not from the womb; or that my mother might have been my grave, and her womb]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +9994,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉച്ചസമയത്തും പോർവ്വിളിയും കേൾക്കുമാറാകട്ടെ.]]></a:t>
+              <a:t><![CDATA[to be always great with me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10126,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. കഷ്ടവും സങ്കടവും അനുഭവിച്ചു ജീവകാലം ലജ്ജയിൽ കഴിച്ചുകൂട്ടേണ്ടതിന്നു ഞാൻ ഉദരത്തൽനിന്നു]]></a:t>
+              <a:t><![CDATA[18. Wherefore came I forth out of the womb to see labour and sorrow, that my days should be consumed]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10258,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പുറത്തുവന്നതു എന്തിനു?]]></a:t>
+              <a:t><![CDATA[with shame?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10390,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബെന്യാമീൻ ഗോപുരത്തിങ്കലെ ആമത്തിൽ ഇട്ടു.]]></a:t>
+              <a:t><![CDATA[Benjamin, which was by the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10522,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. പിറ്റെന്നാൾ പശ്ഹൂർ യിരെമ്യാവെ ആമത്തിൽനിന്നു വിട്ടപ്പോൾ യിരെമ്യാവു അവനോടു പറഞ്ഞതു: യഹോവ നിനക്കു]]></a:t>
+              <a:t><![CDATA[3. And it came to pass on the next day, that Pashur brought forth Jeremiah out of the stocks. Then]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10654,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പശ്ഹൂർ എന്നല്ല, മാഗോർമിസ്സാബീബ് (സർവ്വത്രഭീതി) എന്നത്രേ പേർ വിളിച്ചിരിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[said Jeremiah unto him, The LORD has not called your name Pashur, but Magormissabib.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ നിന്നെ നിനക്കു തന്നെയും നിന്റെ സകലസ്നേഹിതന്മാർക്കും]]></a:t>
+              <a:t><![CDATA[4. For thus says the LORD, Behold, I will make you a terror to yourself, and to all your friends:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +10918,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭീതിയാക്കിത്തീർക്കും; അവർ ശത്രുക്കളുടെ വാൾകൊണ്ടു വീഴും; നിന്റെ കണ്ണു അതു കാണും; എല്ലായെഹൂദയെയും ഞാൻ]]></a:t>
+              <a:t><![CDATA[and they shall fall by the sword of their enemies, and yours eyes shall behold it: and I will give]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10979,91 +10979,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 20]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme4">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme98">
   <a:themeElements>
-    <a:clrScheme name="Theme4">
+    <a:clrScheme name="Theme98">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme4">
+    <a:fontScheme name="Theme98">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -11089,51 +11089,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme4">
+    <a:fmtScheme name="Theme98">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>