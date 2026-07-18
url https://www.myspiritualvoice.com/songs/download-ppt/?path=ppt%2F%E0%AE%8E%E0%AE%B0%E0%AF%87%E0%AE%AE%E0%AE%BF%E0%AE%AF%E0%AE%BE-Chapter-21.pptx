--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -57,50 +57,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -114,50 +116,51 @@
     <p:sldId id="264" r:id="rId11"/>
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
+    <p:sldId id="289" r:id="rId36"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -288,53 +291,54 @@
   <Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/>
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
-  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -394,51 +398,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -503,51 +507,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த நகரத்தின் குடிகளையும், மனுஷரையும், மிருகங்களையும் சங்கரிப்பேன்; மகா கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -612,51 +616,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -721,51 +725,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. இந்த நகரத்தின் குடிகளையும், மனுஷரையும், மிருகங்களையும் சங்கரிப்பேன்; மகா கொள்ளைநோயால் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -830,51 +834,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[6. இந்த நகரத்தின் குடிகளையும், மனுஷரையும், மிருகங்களையும் சங்கரிப்பேன்; மகா கொள்ளைநோயால் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1157,51 +1161,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும் வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1266,51 +1270,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும் வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1375,51 +1379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1484,51 +1488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
+              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1593,51 +1597,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும் வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1702,51 +1706,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும் வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1811,51 +1815,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர் சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச் சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1920,51 +1924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர் சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச் சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2029,51 +2033,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதா ராஜாவின் குடும்பத்தாரையும் நோக்கி: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2138,51 +2142,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர் சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச் சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2247,51 +2251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர் சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச் சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2356,51 +2360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் குடும்பத்தாரே, உங்கள் செய்கைகளுடைய பொல்லாப்பினிமித்தம் என் உக்கிரம் அக்கினியைப்போல் புறப்பட்டு, அவிக்கிறவன் இல்லாமல் எரியாதபடிக்கு, நீங்கள் ஏற்கனவே நியாயங்கேட்டு, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. யூதா ராஜாவின் குடும்பத்தாரையும் நோக்கி: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2683,51 +2687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
+              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2792,51 +2796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ பள்ளத்தாக்கில் வாசம்பண்ணுகிறவளே, சமனான இடத்தில் கன்மலையாய் இருக்கிறவளே, எங்களுக்கு விரோதமாய் வருகிறவன் யாரென்றும், எங்கள் வாசஸ்தலங்களுக்குள் வருகிறவன் யார் என்றும் சொல்லுகிற உனக்கு நான் எதிராளியாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. தாவீதின் குடும்பத்தாரே, உங்கள் செய்கைகளுடைய பொல்லாப்பினிமித்தம் என் உக்கிரம் அக்கினியைப்போல் புறப்பட்டு, அவிக்கிறவன் இல்லாமல் எரியாதபடிக்கு, நீங்கள் ஏற்கனவே நியாயங்கேட்டு, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3010,51 +3014,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்கள் கிரியைகளின் பலனுக்குத்தக்கதாய் உங்களை விசாரிப்பேன்; நான் அதின் காட்டிலே தீக்கொளுத்துவேன்; அது அதைச் சுற்றிலுமுள்ள யாவையும் பட்சிக்கும் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. இதோ பள்ளத்தாக்கில் வாசம்பண்ணுகிறவளே, சமனான இடத்தில் கன்மலையாய் இருக்கிறவளே, எங்களுக்கு விரோதமாய் வருகிறவன் யாரென்றும், எங்கள் வாசஸ்தலங்களுக்குள் வருகிறவன் யார் என்றும் சொல்லுகிற உனக்கு நான் எதிராளியாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3129,50 +3133,159 @@
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[14. நான் உங்கள் கிரியைகளின் பலனுக்குத்தக்கதாய் உங்களை விசாரிப்பேன்; நான் அதின் காட்டிலே தீக்கொளுத்துவேன்; அது அதைச் சுற்றிலுமுள்ள யாவையும் பட்சிக்கும் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
+<file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நான் உங்கள் கிரியைகளின் பலனுக்குத்தக்கதாய் உங்களை விசாரிப்பேன்; நான் அதின் காட்டிலே தீக்கொளுத்துவேன்; அது அதைச் சுற்றிலுமுள்ள யாவையும் பட்சிக்கும் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
@@ -3337,51 +3450,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எரேமியா அவர்களைப்பார்த்து, நீங்கள் சிதேக்கியாவுக்குச் சொல்லவேண்டியது:]]></a:t>
+              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3446,51 +3559,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3555,51 +3668,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[3. எரேமியா அவர்களைப்பார்த்து, நீங்கள் சிதேக்கியாவுக்குச் சொல்லவேண்டியது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3773,51 +3886,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3852,51 +3965,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493631" r:id="rId1"/>
+    <p:sldLayoutId id="2473414127" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4104,50 +4217,58 @@
 
 <file path=ppt/slides/_rels/slide31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide31.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4296,51 +4417,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അത്യുഗ്രതയോടുംകൂടെ നിങ്ങളോടു യുദ്ധംചെയ്യും.]]></a:t>
+              <a:t><![CDATA[besiege you without the walls, and I will assemble them into the midst of this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4428,51 +4549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഈ നഗരത്തിൽ വസിക്കുന്ന മനുഷ്യരെയും മൃഗങ്ങളെയും ഞാൻ സംഹരിക്കും; അവർ മഹാമാരിയാൽ മരിക്കും.]]></a:t>
+              <a:t><![CDATA[5. And I myself will fight against you with an outstretched hand and with a strong arm, even in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4560,51 +4681,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. അതിന്റെ ശേഷം യെഹൂദാരാജാവായ സിദെക്കീയാവെയും അവന്റെ ഭൃത്യന്മാരെയും ജനത്തെയും ഈ നഗരത്തിൽ മഹാമാരി,]]></a:t>
+              <a:t><![CDATA[anger, and in fury, and in great wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4692,51 +4813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാൾ, ക്ഷാമം എന്നിവെക്കു തെറ്റി ഒഴിഞ്ഞവരെ തന്നേ, ഞാൻ ബാബേൽരാജാവായ നെബൂഖദ്നേസരിന്റെ കയ്യിലും അവരുടെ]]></a:t>
+              <a:t><![CDATA[6. And I will strike the inhabitants of this city, both man and beast: they shall die of a great]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4824,51 +4945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശത്രുക്കളുടെ കയ്യിലും അവർക്കു പ്രാണഹാനി വരുത്തുവാൻ നോക്കുന്നവരുടെ കയ്യിലും ഏല്പിക്കും; അവൻ അവരോടു]]></a:t>
+              <a:t><![CDATA[pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4956,51 +5077,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷമയോ കനിവോ കരുണയോ കാണിക്കാതെ, അവരെ വാളിന്റെ വായ്ത്തലകൊണ്ടു സംഹരിക്കും എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5088,51 +5209,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[people, and such as are left in this city from the pestilence, from the sword, and from the famine,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5220,51 +5341,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. നീ ഈ ജനത്തോടു പറയേണ്ടതു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഇതാ, ഞാൻ ജീവന്റെ വഴിയും മരണത്തിന്റെ]]></a:t>
+              <a:t><![CDATA[into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5352,51 +5473,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വഴിയും നിങ്ങളുടെ മുമ്പിൽ വെക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[hand of those that seek their life: and he shall strike them with the edge of the sword; he shall]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5484,51 +5605,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഈ നഗരത്തിൽ പാർക്കുന്നവൻ വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും മഹാമാരികൊണ്ടും മരിക്കും; എന്നാൽ നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5616,51 +5737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. ബാബേൽരാജാവായ നെബൂഖദ്നേസർ ഞങ്ങളോടു യുദ്ധം ചെയ്യുന്നതുകൊണ്ടു നീ ഞങ്ങൾക്കു വേണ്ടി യഹോവയോടു]]></a:t>
+              <a:t><![CDATA[1. The word which came unto Jeremiah from the LORD, when king Zedekiah sent unto him Pashur the son]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5748,51 +5869,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരോധിച്ചിരിക്കുന്ന കല്ദയരുടെ പക്ഷം ചെന്നുചേരുന്നവനോ ജീവനോടെ ഇരിക്കും; അവന്റെ ജീവൻ അവന്നു കൊള്ള]]></a:t>
+              <a:t><![CDATA[8. And unto this people you shall say, Thus says the LORD; Behold, I set before you the way of life,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5880,51 +6001,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കിട്ടിയതുപോലെ ഇരിക്കും.]]></a:t>
+              <a:t><![CDATA[and the way of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6012,51 +6133,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഞാൻ എന്റെ മുഖം ഈ നഗരത്തിന്നുനോരെ നന്മെക്കല്ല തിന്മെക്കത്രേ വെച്ചിരിക്കുന്നു എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[9. He that abides in this city shall die by the sword, and by the famine, and by the pestilence: but]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6144,51 +6265,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു. അതിനെ ബാബേൽരാജാവിന്റെ കയ്യിൽ ഏല്പിക്കും; അവൻ അതിനെ തീവെച്ചു ചുട്ടുകളയും.]]></a:t>
+              <a:t><![CDATA[he that goes out, and falls to the Chaldeans that besiege you, he shall live, and his life shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6276,51 +6397,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. യെഹൂദാരാജഗൃഹത്തോടു നീ പറയേണ്ടതു: യഹോവയുടെ വചനം കേൾപ്പിൻ!]]></a:t>
+              <a:t><![CDATA[unto him for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6408,51 +6529,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. സിദെക്കീയാരാജാവു മൽക്കീയാവിന്റെ മകനായ പശ്ഹൂരിനെയും മയസേയാവിന്റെ മകനായ സെഫന്യാപുരോഹിതനെയും]]></a:t>
+              <a:t><![CDATA[10. For I have set my face against this city for evil, and not for good, says the LORD: it shall be]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6540,51 +6661,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവിന്റെ അടുക്കൽ അയച്ചു:]]></a:t>
+              <a:t><![CDATA[given into the hand of the king of Babylon, and he shall burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6672,51 +6793,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ദാവീദ്ഗൃഹമേ, യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങളുടെ പ്രവൃത്തികളുടെ ദോഷംനിമിത്തം എന്റെ]]></a:t>
+              <a:t><![CDATA[11. And concerning the house of the king of Judah, say, Hear all of you the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6804,51 +6925,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്രോധം തീപോലെ പാളി ആർക്കും കെടുത്തുകൂടാതവണ്ണം കത്താതെയിരിക്കേണ്ടതിന്നു നിങ്ങൾ ദിവസംതോറും ന്യായം]]></a:t>
+              <a:t><![CDATA[12. O house of David, thus says the LORD; Execute judgment in the morning, and deliver him that is]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6936,51 +7057,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പാലിക്കയും കവർച്ചയായി ഭവിച്ചവനെ പീഡകന്റെ കയ്യിൽനിന്നു വിടുവിക്കയും ചെയ്‍വിൻ.]]></a:t>
+              <a:t><![CDATA[spoiled out of the hand of the oppressor, lest my fury go out like fire, and burn that none can]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7068,51 +7189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അപേക്ഷിക്കേണമേ; അവൻ ഞങ്ങളെ വിട്ടുപോകേണ്ടതിന്നു യഹോവ തന്റെ സകല അത്ഭുതങ്ങൾക്കും ഒത്തവണ്ണം പക്ഷേ]]></a:t>
+              <a:t><![CDATA[of Melchiah, and Zephaniah the son of Maaseiah the priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7200,51 +7321,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. താഴ്വരയിലും സമഭൂമിയിലെ പാറയിലും പാർക്കയും ആർ ഞങ്ങളുടെ നേരെ വരും? ആർ ഞങ്ങളുടെ പാർപ്പിടങ്ങളിൽ]]></a:t>
+              <a:t><![CDATA[quench it, because of the evil of your doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7332,51 +7453,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കടക്കും? എന്നു പറകയും ചെയ്യുന്നവരേ, ഞാൻ നിങ്ങൾക്കു വിരോധമായിരിക്കുന്നു എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, O inhabitant of the valley, and rock of the plain, says the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7464,51 +7585,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാൻ നിങ്ങളുടെ പ്രവൃത്തികളുടെ ഫലത്തിന്നു തക്കവണ്ണം നിങ്ങളെ സന്ദർശിക്കും; ഞാൻ അവളുടെ കാട്ടിന്നു തീ]]></a:t>
+              <a:t><![CDATA[which say, Who shall come down against us? or who shall enter into our habitations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7596,51 +7717,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെക്കും; അതു അവളുടെ ചുറ്റുമുള്ള സകലത്തെയും ദഹിപ്പിച്ചുകളയും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[14. But I will punish you according to the fruit of your doings, says the LORD: and I will kindle a]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[fire in the forest thereof, and it shall devour all things round about it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7728,51 +7981,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞങ്ങളോടു പ്രവർത്തിക്കും എന്നു പറയിച്ചപ്പോൾ യിരെമ്യാവിന്നു യഹോവയിങ്കൽനിന്നുണ്ടായ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[2. Enquire, I pray you, of the LORD for us; for Nebuchadrezzar king of Babylon makes war against us;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7860,51 +8113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. യിരെമ്യാവു അവരോടു പറഞ്ഞതെന്തെന്നാൽ: നിങ്ങൾ സിദെക്കീയാവോടു ഇപ്രകാരം പറയേണം:]]></a:t>
+              <a:t><![CDATA[if so be that the LORD will deal with us according to all his wondrous works, that he may go up from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7992,51 +8245,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യിസ്രായേലിന്റെ ദൈവമായ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: മതിലുകൾക്കു പുറമെ നിങ്ങളെ]]></a:t>
+              <a:t><![CDATA[us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8124,51 +8377,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നിരോധിച്ചിരിക്കുന്ന ബാബേൽരാജാവിനോടും കല്ദയരോടും യുദ്ധംചെയ്‍വാൻ നിങ്ങളുടെ കയ്യിൽ പിടിച്ചിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[3. Then said Jeremiah unto them, Thus shall all of you say to Zedekiah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8256,51 +8509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആയുധങ്ങളെ ഞാൻ മടക്കിച്ചു ഈ നഗരത്തിന്റെ നടുവിൽ കൂട്ടും.]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD God of Israel; Behold, I will turn back the weapons of war that are in your]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8388,51 +8641,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞാൻ തന്നേയും നീട്ടിയ കൈകൊണ്ടും ബലമുള്ള ഭുജംകൊണ്ടും കോപത്തോടും ക്രോധത്തോടും]]></a:t>
+              <a:t><![CDATA[hands, wherewith all of you fight against the king of Babylon, and against the Chaldeans, which]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8449,91 +8702,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme83">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme83">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme83">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8559,51 +8812,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme83">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8734,51 +8987,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>33</Slides>
+  <Slides>34</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>