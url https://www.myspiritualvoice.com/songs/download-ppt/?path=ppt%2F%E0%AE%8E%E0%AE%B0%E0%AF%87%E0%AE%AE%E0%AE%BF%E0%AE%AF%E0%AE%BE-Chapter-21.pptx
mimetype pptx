--- v1 (2026-07-18)
+++ v2 (2026-09-18)
@@ -59,50 +59,56 @@
   <Override PartName="/ppt/notesSlides/notesSlide22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -117,50 +123,53 @@
     <p:sldId id="265" r:id="rId12"/>
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
+    <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -292,53 +301,56 @@
   <Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/>
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
-  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -398,51 +410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD God of Israel; Behold, I will turn back the weapons of war that are in your hands, wherewith all of you fight against the king of Babylon, and against the Chaldeans, which besiege you without the walls, and I will assemble them into the midst of this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -507,51 +519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And I myself will fight against you with an outstretched hand and with a strong arm, even in anger, and in fury, and in great wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -616,51 +628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே யுத்தம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[5. And I myself will fight against you with an outstretched hand and with a strong arm, even in anger, and in fury, and in great wrath.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -725,51 +737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த நகரத்தின் குடிகளையும், மனுஷரையும், மிருகங்களையும் சங்கரிப்பேன்; மகா கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[6. And I will strike the inhabitants of this city, both man and beast: they shall die of a great pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -834,51 +846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இந்த நகரத்தின் குடிகளையும், மனுஷரையும், மிருகங்களையும் சங்கரிப்பேன்; மகா கொள்ளைநோயால் சாவார்கள்.]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the people, and such as are left in this city from the pestilence, from the sword, and from the famine, into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the hand of those that seek their life: and he shall strike them with the edge of the sword; he shall not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -943,51 +955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the people, and such as are left in this city from the pestilence, from the sword, and from the famine, into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the hand of those that seek their life: and he shall strike them with the edge of the sword; he shall not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1052,51 +1064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the people, and such as are left in this city from the pestilence, from the sword, and from the famine, into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the hand of those that seek their life: and he shall strike them with the edge of the sword; he shall not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1161,51 +1173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the people, and such as are left in this city from the pestilence, from the sword, and from the famine, into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the hand of those that seek their life: and he shall strike them with the edge of the sword; he shall not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1270,51 +1282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the people, and such as are left in this city from the pestilence, from the sword, and from the famine, into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the hand of those that seek their life: and he shall strike them with the edge of the sword; he shall not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1379,51 +1391,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத் தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன் அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the people, and such as are left in this city from the pestilence, from the sword, and from the famine, into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the hand of those that seek their life: and he shall strike them with the edge of the sword; he shall not spare them, neither have pity, nor have mercy.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1488,51 +1500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[1. The word which came unto Jeremiah from the LORD, when king Zedekiah sent unto him Pashur the son of Melchiah, and Zephaniah the son of Maaseiah the priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1597,51 +1609,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும் வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And unto this people you shall say, Thus says the LORD; Behold, I set before you the way of life, and the way of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1706,51 +1718,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும் வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And unto this people you shall say, Thus says the LORD; Behold, I set before you the way of life, and the way of death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1815,51 +1827,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. He that abides in this city shall die by the sword, and by the famine, and by the pestilence: but he that goes out, and falls to the Chaldeans that besiege you, he shall live, and his life shall be unto him for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1924,51 +1936,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. He that abides in this city shall die by the sword, and by the famine, and by the pestilence: but he that goes out, and falls to the Chaldeans that besiege you, he shall live, and his life shall be unto him for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2033,51 +2045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக் கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
+              <a:t><![CDATA[9. He that abides in this city shall die by the sword, and by the famine, and by the pestilence: but he that goes out, and falls to the Chaldeans that besiege you, he shall live, and his life shall be unto him for a prey.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2142,51 +2154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர் சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச் சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. For I have set my face against this city for evil, and not for good, says the LORD: it shall be given into the hand of the king of Babylon, and he shall burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2251,51 +2263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர் சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச் சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. For I have set my face against this city for evil, and not for good, says the LORD: it shall be given into the hand of the king of Babylon, and he shall burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2360,51 +2372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. யூதா ராஜாவின் குடும்பத்தாரையும் நோக்கி: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[10. For I have set my face against this city for evil, and not for good, says the LORD: it shall be given into the hand of the king of Babylon, and he shall burn it with fire.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2469,51 +2481,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் குடும்பத்தாரே, உங்கள் செய்கைகளுடைய பொல்லாப்பினிமித்தம் என் உக்கிரம் அக்கினியைப்போல் புறப்பட்டு, அவிக்கிறவன் இல்லாமல் எரியாதபடிக்கு, நீங்கள் ஏற்கனவே நியாயங்கேட்டு, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[11. And concerning the house of the king of Judah, say, Hear all of you the word of the LORD;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2578,51 +2590,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் குடும்பத்தாரே, உங்கள் செய்கைகளுடைய பொல்லாப்பினிமித்தம் என் உக்கிரம் அக்கினியைப்போல் புறப்பட்டு, அவிக்கிறவன் இல்லாமல் எரியாதபடிக்கு, நீங்கள் ஏற்கனவே நியாயங்கேட்டு, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. O house of David, thus says the LORD; Execute judgment in the morning, and deliver him that is spoiled out of the hand of the oppressor, lest my fury go out like fire, and burn that none can quench it, because of the evil of your doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2687,51 +2699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
+              <a:t><![CDATA[1. The word which came unto Jeremiah from the LORD, when king Zedekiah sent unto him Pashur the son of Melchiah, and Zephaniah the son of Maaseiah the priest, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2796,51 +2808,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தாவீதின் குடும்பத்தாரே, உங்கள் செய்கைகளுடைய பொல்லாப்பினிமித்தம் என் உக்கிரம் அக்கினியைப்போல் புறப்பட்டு, அவிக்கிறவன் இல்லாமல் எரியாதபடிக்கு, நீங்கள் ஏற்கனவே நியாயங்கேட்டு, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. O house of David, thus says the LORD; Execute judgment in the morning, and deliver him that is spoiled out of the hand of the oppressor, lest my fury go out like fire, and burn that none can quench it, because of the evil of your doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2905,51 +2917,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ பள்ளத்தாக்கில் வாசம்பண்ணுகிறவளே, சமனான இடத்தில் கன்மலையாய் இருக்கிறவளே, எங்களுக்கு விரோதமாய் வருகிறவன் யாரென்றும், எங்கள் வாசஸ்தலங்களுக்குள் வருகிறவன் யார் என்றும் சொல்லுகிற உனக்கு நான் எதிராளியாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[12. O house of David, thus says the LORD; Execute judgment in the morning, and deliver him that is spoiled out of the hand of the oppressor, lest my fury go out like fire, and burn that none can quench it, because of the evil of your doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3014,51 +3026,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இதோ பள்ளத்தாக்கில் வாசம்பண்ணுகிறவளே, சமனான இடத்தில் கன்மலையாய் இருக்கிறவளே, எங்களுக்கு விரோதமாய் வருகிறவன் யாரென்றும், எங்கள் வாசஸ்தலங்களுக்குள் வருகிறவன் யார் என்றும் சொல்லுகிற உனக்கு நான் எதிராளியாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, O inhabitant of the valley, and rock of the plain, says the LORD; which say, Who shall come down against us? or who shall enter into our habitations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3123,51 +3135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்கள் கிரியைகளின் பலனுக்குத்தக்கதாய் உங்களை விசாரிப்பேன்; நான் அதின் காட்டிலே தீக்கொளுத்துவேன்; அது அதைச் சுற்றிலுமுள்ள யாவையும் பட்சிக்கும் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, O inhabitant of the valley, and rock of the plain, says the LORD; which say, Who shall come down against us? or who shall enter into our habitations?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3232,51 +3244,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நான் உங்கள் கிரியைகளின் பலனுக்குத்தக்கதாய் உங்களை விசாரிப்பேன்; நான் அதின் காட்டிலே தீக்கொளுத்துவேன்; அது அதைச் சுற்றிலுமுள்ள யாவையும் பட்சிக்கும் என்று கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[13. Behold, I am against you, O inhabitant of the valley, and rock of the plain, says the LORD; which say, Who shall come down against us? or who shall enter into our habitations?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But I will punish you according to the fruit of your doings, says the LORD: and I will kindle a fire in the forest thereof, and it shall devour all things round about it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But I will punish you according to the fruit of your doings, says the LORD: and I will kindle a fire in the forest thereof, and it shall devour all things round about it.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. But I will punish you according to the fruit of your doings, says the LORD: and I will kindle a fire in the forest thereof, and it shall devour all things round about it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3341,51 +3680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
+              <a:t><![CDATA[2. Enquire, I pray you, of the LORD for us; for Nebuchadrezzar king of Babylon makes war against us; if so be that the LORD will deal with us according to all his wondrous works, that he may go up from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3450,51 +3789,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
+              <a:t><![CDATA[2. Enquire, I pray you, of the LORD for us; for Nebuchadrezzar king of Babylon makes war against us; if so be that the LORD will deal with us according to all his wondrous works, that he may go up from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3559,51 +3898,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
+              <a:t><![CDATA[2. Enquire, I pray you, of the LORD for us; for Nebuchadrezzar king of Babylon makes war against us; if so be that the LORD will deal with us according to all his wondrous works, that he may go up from us.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3668,51 +4007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. எரேமியா அவர்களைப்பார்த்து, நீங்கள் சிதேக்கியாவுக்குச் சொல்லவேண்டியது:]]></a:t>
+              <a:t><![CDATA[3. Then said Jeremiah unto them, Thus shall all of you say to Zedekiah:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3777,51 +4116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD God of Israel; Behold, I will turn back the weapons of war that are in your hands, wherewith all of you fight against the king of Babylon, and against the Chaldeans, which besiege you without the walls, and I will assemble them into the midst of this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3886,51 +4225,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில் பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
+              <a:t><![CDATA[4. Thus says the LORD God of Israel; Behold, I will turn back the weapons of war that are in your hands, wherewith all of you fight against the king of Babylon, and against the Chaldeans, which besiege you without the walls, and I will assemble them into the midst of this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -3965,51 +4304,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2473414127" r:id="rId1"/>
+    <p:sldLayoutId id="2478617161" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4225,50 +4564,74 @@
 
 <file path=ppt/slides/_rels/slide32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide32.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -4417,51 +4780,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[besiege you without the walls, and I will assemble them into the midst of this city.]]></a:t>
+              <a:t><![CDATA[பிடித்திருக்கிற யுத்த ஆயுதங்களை நான் திருப்பிவிட்டு, அவர்களை இந்த நகரத்தின் நடுவிலே சேர்த்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4549,51 +4912,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. And I myself will fight against you with an outstretched hand and with a strong arm, even in]]></a:t>
+              <a:t><![CDATA[5. நான் நீட்டின கையினாலும் பலத்த புயத்தினாலும் கோபமும் உக்கிரமும் மகா கடுமையுமாக உங்களோடே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4681,51 +5044,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[anger, and in fury, and in great wrath.]]></a:t>
+              <a:t><![CDATA[யுத்தம்பண்ணி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4813,51 +5176,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And I will strike the inhabitants of this city, both man and beast: they shall die of a great]]></a:t>
+              <a:t><![CDATA[6. இந்த நகரத்தின் குடிகளையும், மனுஷரையும், மிருகங்களையும் சங்கரிப்பேன்; மகா கொள்ளைநோயால் சாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4945,51 +5308,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[pestilence.]]></a:t>
+              <a:t><![CDATA[7. அதற்குப்பின்பு நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவையும், அவன் ஊழியக்காரரையும், ஜனத்தையும், இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5077,51 +5440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And afterward, says the LORD, I will deliver Zedekiah king of Judah, and his servants, and the]]></a:t>
+              <a:t><![CDATA[நகரத்திலே கொள்ளைநோய்க்கும் பட்டயத்துக்கும் பஞ்சத்துக்கும் தப்பி மீதியானவர்களையும் பாபிலோன் ராஜாவாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5209,51 +5572,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[people, and such as are left in this city from the pestilence, from the sword, and from the famine,]]></a:t>
+              <a:t><![CDATA[நேபுகாத்நேச்சாருடைய கையிலும், அவர்கள் சத்துருக்களின் கையிலும், அவர்கள் பிராணனை வாங்கத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5341,51 +5704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[into the hand of Nebuchadrezzar king of Babylon, and into the hand of their enemies, and into the]]></a:t>
+              <a:t><![CDATA[தேடுகிறவர்களின் கையிலும் ஒப்புக்கொடுப்பேன்; அவன் அவர்களைப் பட்டயக் கருக்கினால் வெட்டுவான்; அவன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5473,51 +5836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hand of those that seek their life: and he shall strike them with the edge of the sword; he shall]]></a:t>
+              <a:t><![CDATA[அவர்களைத் தப்பவிடுவதுமில்லை, அவன் மன்னிப்பதுமில்லை, இரங்குவதுமில்லையென்று கர்த்தர் உரைக்கிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5605,51 +5968,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[not spare them, neither have pity, nor have mercy.]]></a:t>
+              <a:t><![CDATA[என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5737,51 +6100,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word which came unto Jeremiah from the LORD, when king Zedekiah sent unto him Pashur the son]]></a:t>
+              <a:t><![CDATA[1. சிதேக்கியா ராஜா மல்கியாவின் குமாரனாகிய பஸ்கூரையும் ஆசாரியனான மாசெயாவின் குமாரனாகிய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5869,51 +6232,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And unto this people you shall say, Thus says the LORD; Behold, I set before you the way of life,]]></a:t>
+              <a:t><![CDATA[8. பின்னையும் அவர், இந்த ஜனங்களை நோக்கி: இதோ, நான் உங்கள் முன்னே ஜீவவழியையும் மரணவழியையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6001,51 +6364,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[and the way of death.]]></a:t>
+              <a:t><![CDATA[வைக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6133,51 +6496,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. He that abides in this city shall die by the sword, and by the famine, and by the pestilence: but]]></a:t>
+              <a:t><![CDATA[9. இந்த நகரத்திலே தரிக்கிறவன் பட்டயத்தாலும், பஞ்சத்தாலும், கொள்ளைநோயாலும் சாவான்; உங்களை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6265,51 +6628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[he that goes out, and falls to the Chaldeans that besiege you, he shall live, and his life shall be]]></a:t>
+              <a:t><![CDATA[முற்றிக்கைபோடும் கல்தேயர் வசமாய்ப் புறப்பட்டுப்போய்விடுகிறவனோ பிழைப்பான்; அவன் பிராணன் அவனுக்குக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6397,51 +6760,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[unto him for a prey.]]></a:t>
+              <a:t><![CDATA[கிடைத்த கொள்ளைப்பொருளைப்போல் இருக்கும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6529,51 +6892,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. For I have set my face against this city for evil, and not for good, says the LORD: it shall be]]></a:t>
+              <a:t><![CDATA[10. என் முகத்தை இந்த நகரத்துக்கு விரோதமாய் நன்மைக்கு அல்ல, தீமைக்கே வைத்தேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6661,51 +7024,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[given into the hand of the king of Babylon, and he shall burn it with fire.]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்; அது பாபிலோன் ராஜாவின் கையில் ஒப்புக்கொடுக்கப்படும்; அவன் அக்கினியால் அதைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6793,51 +7156,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And concerning the house of the king of Judah, say, Hear all of you the word of the LORD;]]></a:t>
+              <a:t><![CDATA[சுட்டெரிப்பான் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6925,51 +7288,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. O house of David, thus says the LORD; Execute judgment in the morning, and deliver him that is]]></a:t>
+              <a:t><![CDATA[11. யூதா ராஜாவின் குடும்பத்தாரையும் நோக்கி: கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7057,51 +7420,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[spoiled out of the hand of the oppressor, lest my fury go out like fire, and burn that none can]]></a:t>
+              <a:t><![CDATA[12. தாவீதின் குடும்பத்தாரே, உங்கள் செய்கைகளுடைய பொல்லாப்பினிமித்தம் என் உக்கிரம் அக்கினியைப்போல்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7189,51 +7552,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[of Melchiah, and Zephaniah the son of Maaseiah the priest, saying,]]></a:t>
+              <a:t><![CDATA[செப்பனியாவையும் எரேமியாவினிடத்தில் அனுப்பி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7321,51 +7684,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[quench it, because of the evil of your doings.]]></a:t>
+              <a:t><![CDATA[புறப்பட்டு, அவிக்கிறவன் இல்லாமல் எரியாதபடிக்கு, நீங்கள் ஏற்கனவே நியாயங்கேட்டு, பறிகொடுத்தவனை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7453,51 +7816,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Behold, I am against you, O inhabitant of the valley, and rock of the plain, says the LORD;]]></a:t>
+              <a:t><![CDATA[ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7585,51 +7948,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[which say, Who shall come down against us? or who shall enter into our habitations?]]></a:t>
+              <a:t><![CDATA[13. இதோ பள்ளத்தாக்கில் வாசம்பண்ணுகிறவளே, சமனான இடத்தில் கன்மலையாய் இருக்கிறவளே, எங்களுக்கு விரோதமாய்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7717,51 +8080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. But I will punish you according to the fruit of your doings, says the LORD: and I will kindle a]]></a:t>
+              <a:t><![CDATA[வருகிறவன் யாரென்றும், எங்கள் வாசஸ்தலங்களுக்குள் வருகிறவன் யார் என்றும் சொல்லுகிற உனக்கு நான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7849,51 +8212,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[fire in the forest thereof, and it shall devour all things round about it.]]></a:t>
+              <a:t><![CDATA[எதிராளியாயிருக்கிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. நான் உங்கள் கிரியைகளின் பலனுக்குத்தக்கதாய் உங்களை விசாரிப்பேன்; நான் அதின் காட்டிலே]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[தீக்கொளுத்துவேன்; அது அதைச் சுற்றிலுமுள்ள யாவையும் பட்சிக்கும் என்று கர்த்தர் உரைக்கிறார் என்று சொல்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 21]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7981,51 +8740,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. Enquire, I pray you, of the LORD for us; for Nebuchadrezzar king of Babylon makes war against us;]]></a:t>
+              <a:t><![CDATA[2. நீர் எங்களுக்காகக் கர்த்தரிடத்தில் விசாரியும்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8113,51 +8872,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[if so be that the LORD will deal with us according to all his wondrous works, that he may go up from]]></a:t>
+              <a:t><![CDATA[விரோதமாய் யுத்தஞ்செய்கிறான்; ஒருவேளை கர்த்தர் தம்முடைய எல்லா அற்புதச் செயலின்படியேயும் எங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8245,51 +9004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[us.]]></a:t>
+              <a:t><![CDATA[அநுக்கிரகஞ்செய்து, அவனை எங்களைவிட்டுப் போகப்பண்ணுவார் என்று சொல்லியனுப்பினபோது,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8377,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Then said Jeremiah unto them, Thus shall all of you say to Zedekiah:]]></a:t>
+              <a:t><![CDATA[3. எரேமியா அவர்களைப்பார்த்து, நீங்கள் சிதேக்கியாவுக்குச் சொல்லவேண்டியது:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8509,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. Thus says the LORD God of Israel; Behold, I will turn back the weapons of war that are in your]]></a:t>
+              <a:t><![CDATA[4. இஸ்ரவேலின் தேவனாகிய கர்த்தர் உரைக்கிறது என்னவென்றால், இதோ, உங்களை அலங்கத்துக்கு வெளியே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8641,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[hands, wherewith all of you fight against the king of Babylon, and against the Chaldeans, which]]></a:t>
+              <a:t><![CDATA[முற்றிக்கைபோட்ட பாபிலோன் ராஜாவோடும் கல்தேயரோடும், நீங்கள் யுத்தம்பண்ணும்படி உங்கள் கைகளில்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8702,91 +9461,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 21]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme60">
   <a:themeElements>
-    <a:clrScheme name="Theme100">
+    <a:clrScheme name="Theme60">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme100">
+    <a:fontScheme name="Theme60">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -8812,51 +9571,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme100">
+    <a:fmtScheme name="Theme60">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -8987,51 +9746,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>34</Slides>
+  <Slides>37</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>