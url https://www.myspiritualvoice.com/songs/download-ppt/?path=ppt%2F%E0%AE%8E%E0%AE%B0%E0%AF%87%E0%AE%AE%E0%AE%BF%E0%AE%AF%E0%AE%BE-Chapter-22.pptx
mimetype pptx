--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -123,50 +123,70 @@
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide57.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide58.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide59.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide60.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide75.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide76.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -213,50 +233,60 @@
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
+    <p:sldId id="322" r:id="rId69"/>
+    <p:sldId id="323" r:id="rId70"/>
+    <p:sldId id="324" r:id="rId71"/>
+    <p:sldId id="325" r:id="rId72"/>
+    <p:sldId id="326" r:id="rId73"/>
+    <p:sldId id="327" r:id="rId74"/>
+    <p:sldId id="328" r:id="rId75"/>
+    <p:sldId id="329" r:id="rId76"/>
+    <p:sldId id="330" r:id="rId77"/>
+    <p:sldId id="331" r:id="rId78"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -420,53 +450,63 @@
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
-  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
+  <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
+  <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
+  <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
+  <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
+  <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
+  <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide75.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide76.xml"/>
+  <Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -526,51 +566,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For if all of you do this thing indeed, then shall there enter in by the gates of this house kings sitting upon the throne of David, riding in chariots and on horses, he, and his servants, and his people.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் இந்த வார்த்தைகளைக்கேளாமற்போனீர்களேயாகில் இந்த அரமனை பாழாய்ப்போம் என்று என்பேரில் ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -635,51 +675,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But if all of you will not hear these words, I swear by myself, says the LORD, that this house shall become a desolation.]]></a:t>
+              <a:t><![CDATA[5. நீங்கள் இந்த வார்த்தைகளைக்கேளாமற்போனீர்களேயாகில் இந்த அரமனை பாழாய்ப்போம் என்று என்பேரில் ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -744,51 +784,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. But if all of you will not hear these words, I swear by myself, says the LORD, that this house shall become a desolation.]]></a:t>
+              <a:t><![CDATA[6. யூதா ராஜாவின் அரமனையைக் குறித்துக் கர்த்தர்: நீ எனக்குக் கீலேயாத்தைப்போலவும் லீபனோனின் கொடுமுடியைப்போலவும் இருக்கிறாய், ஆனாலும் மெய்யாகவே நான் உன்னை வனாந்தரத்தைப்போலவும், குடியில்லாத பட்டணங்களைப்போலவும் ஆக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -853,51 +893,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For thus says the LORD unto the king's house of Judah; You are Gilead unto me, and the head of Lebanon: yet surely I will make you a wilderness, and cities which are not inhabited.]]></a:t>
+              <a:t><![CDATA[6. யூதா ராஜாவின் அரமனையைக் குறித்துக் கர்த்தர்: நீ எனக்குக் கீலேயாத்தைப்போலவும் லீபனோனின் கொடுமுடியைப்போலவும் இருக்கிறாய், ஆனாலும் மெய்யாகவே நான் உன்னை வனாந்தரத்தைப்போலவும், குடியில்லாத பட்டணங்களைப்போலவும் ஆக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -962,51 +1002,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For thus says the LORD unto the king's house of Judah; You are Gilead unto me, and the head of Lebanon: yet surely I will make you a wilderness, and cities which are not inhabited.]]></a:t>
+              <a:t><![CDATA[6. யூதா ராஜாவின் அரமனையைக் குறித்துக் கர்த்தர்: நீ எனக்குக் கீலேயாத்தைப்போலவும் லீபனோனின் கொடுமுடியைப்போலவும் இருக்கிறாய், ஆனாலும் மெய்யாகவே நான் உன்னை வனாந்தரத்தைப்போலவும், குடியில்லாத பட்டணங்களைப்போலவும் ஆக்கிவிடுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1071,51 +1111,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. For thus says the LORD unto the king's house of Judah; You are Gilead unto me, and the head of Lebanon: yet surely I will make you a wilderness, and cities which are not inhabited.]]></a:t>
+              <a:t><![CDATA[7. சங்காரகாரரை அவரவர் ஆயுதங்களோடுகூட நான் உனக்கு விரோதமாக ஆயத்தப்படுத்துவேன்; உன் உச்சிதமான கேதுருக்களை அவர்கள் வெட்டி அக்கினியிலே போடுவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1180,51 +1220,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I will prepare destroyers against you, every one with his weapons: and they shall cut down your choice cedars, and cast them into the fire.]]></a:t>
+              <a:t><![CDATA[7. சங்காரகாரரை அவரவர் ஆயுதங்களோடுகூட நான் உனக்கு விரோதமாக ஆயத்தப்படுத்துவேன்; உன் உச்சிதமான கேதுருக்களை அவர்கள் வெட்டி அக்கினியிலே போடுவார்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1289,51 +1329,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. And I will prepare destroyers against you, every one with his weapons: and they shall cut down your choice cedars, and cast them into the fire.]]></a:t>
+              <a:t><![CDATA[8. அநேகம் ஜாதிகள் இந்த நகரத்தைக் கடந்துவந்து, அவனவன் தன் தன் அயலானை நோக்கி: இந்தப்பெரிய நகரத்துக்குக் கர்த்தர் இப்படிச் செய்தது என்னவென்று கேட்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1398,51 +1438,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And many nations shall pass by this city, and they shall say every man to his neighbour, Wherefore has the LORD done thus unto this great city?]]></a:t>
+              <a:t><![CDATA[8. அநேகம் ஜாதிகள் இந்த நகரத்தைக் கடந்துவந்து, அவனவன் தன் தன் அயலானை நோக்கி: இந்தப்பெரிய நகரத்துக்குக் கர்த்தர் இப்படிச் செய்தது என்னவென்று கேட்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1507,51 +1547,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. And many nations shall pass by this city, and they shall say every man to his neighbour, Wherefore has the LORD done thus unto this great city?]]></a:t>
+              <a:t><![CDATA[9. அதற்குப் பிரதியுத்தரமாக: அவர்கள் தங்கள் தேவனாகிய கர்த்தரின் உடன்படிக்கையை விட்டுவிட்டு, அந்நிய தேவர்களைப் பணிந்துகொண்டு, அவைகளுக்கு ஆராதனைசெய்தபடியினால் இப்படியாயிற்று என்பார்களென்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1616,51 +1656,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. Thus says the LORD; Go down to the house of the king of Judah, and speak there this word,]]></a:t>
+              <a:t><![CDATA[1. கர்த்தர் சொன்னது: நீ யூதா ராஜாவின் அரமனைக்குப் போய், அங்கே வேண்டிய வசனம் என்னவென்றால்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1725,51 +1765,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they shall answer, Because they have forsaken the covenant of the LORD their God, and worshipped other gods, and served them.]]></a:t>
+              <a:t><![CDATA[9. அதற்குப் பிரதியுத்தரமாக: அவர்கள் தங்கள் தேவனாகிய கர்த்தரின் உடன்படிக்கையை விட்டுவிட்டு, அந்நிய தேவர்களைப் பணிந்துகொண்டு, அவைகளுக்கு ஆராதனைசெய்தபடியினால் இப்படியாயிற்று என்பார்களென்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1834,51 +1874,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they shall answer, Because they have forsaken the covenant of the LORD their God, and worshipped other gods, and served them.]]></a:t>
+              <a:t><![CDATA[9. அதற்குப் பிரதியுத்தரமாக: அவர்கள் தங்கள் தேவனாகிய கர்த்தரின் உடன்படிக்கையை விட்டுவிட்டு, அந்நிய தேவர்களைப் பணிந்துகொண்டு, அவைகளுக்கு ஆராதனைசெய்தபடியினால் இப்படியாயிற்று என்பார்களென்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1943,51 +1983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Then they shall answer, Because they have forsaken the covenant of the LORD their God, and worshipped other gods, and served them.]]></a:t>
+              <a:t><![CDATA[10. மரித்தவனுக்காக அழவேண்டாம், அவனுக்காகப் பரிதபிக்கவும்வேண்டாம், சிறைப்பட்டுப்போனவனுக்காகவே அழுங்கள்; அவன் இனித் திரும்பவருவதுமில்லை, ஜநந பூமியைக் காண்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2052,51 +2092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Weep all of you not for the dead, neither lament for him: but weep sore for him that goes away: for he shall return no more, nor see his native country.]]></a:t>
+              <a:t><![CDATA[10. மரித்தவனுக்காக அழவேண்டாம், அவனுக்காகப் பரிதபிக்கவும்வேண்டாம், சிறைப்பட்டுப்போனவனுக்காகவே அழுங்கள்; அவன் இனித் திரும்பவருவதுமில்லை, ஜநந பூமியைக் காண்பதுமில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2161,51 +2201,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Weep all of you not for the dead, neither lament for him: but weep sore for him that goes away: for he shall return no more, nor see his native country.]]></a:t>
+              <a:t><![CDATA[11. தன் தகப்பனாகிய யோசியாவின் பட்டத்துக்கு வந்து, அரசாண்டு, இவ்விடத்திலிருந்து புறப்பட்டுப்போன யூதாவின் ராஜாவாயிருந்த யோசியாவின் குமாரனாகிய சல்லூமைக்குறித்து: அவன் இனி இங்கே திரும்ப வராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2270,51 +2310,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For thus says the LORD concerning Shallum the son of Josiah king of Judah, which reigned instead of Josiah his father, which went forth out of this place; He shall not return thither any more:]]></a:t>
+              <a:t><![CDATA[11. தன் தகப்பனாகிய யோசியாவின் பட்டத்துக்கு வந்து, அரசாண்டு, இவ்விடத்திலிருந்து புறப்பட்டுப்போன யூதாவின் ராஜாவாயிருந்த யோசியாவின் குமாரனாகிய சல்லூமைக்குறித்து: அவன் இனி இங்கே திரும்ப வராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2379,51 +2419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. For thus says the LORD concerning Shallum the son of Josiah king of Judah, which reigned instead of Josiah his father, which went forth out of this place; He shall not return thither any more:]]></a:t>
+              <a:t><![CDATA[11. தன் தகப்பனாகிய யோசியாவின் பட்டத்துக்கு வந்து, அரசாண்டு, இவ்விடத்திலிருந்து புறப்பட்டுப்போன யூதாவின் ராஜாவாயிருந்த யோசியாவின் குமாரனாகிய சல்லூமைக்குறித்து: அவன் இனி இங்கே திரும்ப வராமல்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2488,51 +2528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But he shall die in the place where they have led him captive, and shall see this land no more.]]></a:t>
+              <a:t><![CDATA[12. தான் கொண்டுபோகப்பட்ட ஸ்தலத்திலே மரிப்பான், இந்ததேசத்தை அவன் இனிக் காண்பதில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2597,51 +2637,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. But he shall die in the place where they have led him captive, and shall see this land no more.]]></a:t>
+              <a:t><![CDATA[12. தான் கொண்டுபோகப்பட்ட ஸ்தலத்திலே மரிப்பான், இந்ததேசத்தை அவன் இனிக் காண்பதில்லையென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2706,51 +2746,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Woe unto him that builds his house by unrighteousness, and his chambers by wrong; that uses his neighbour's service without wages, and gives him not for his work;]]></a:t>
+              <a:t><![CDATA[13. தனக்கு விஸ்தாரமான வீட்டையும் காற்று வீசும் விசாலமான மேலறைகளையும் கட்டுவானென்று சொல்லி, பலகணிகளைத் தனக்குத் திறந்து, கேதுரு பலகைகளை வைத்து, ஜாதிலிங்கவருணம் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2815,51 +2855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And say, Hear the word of the LORD, O king of Judah, that sit upon the throne of David, you, and your servants, and your people that enter in by these gates:]]></a:t>
+              <a:t><![CDATA[2. தாவீதின் சிங்காசனத்தில் வீற்றிருக்கிற யூதாவின் ராஜாவே, நீரும் உம்முடைய ஊழியக்காரரும் இந்த வாசல்களுக்குள் பிரவேசிக்கிற உம்முடைய ஜனமும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2924,51 +2964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. Woe unto him that builds his house by unrighteousness, and his chambers by wrong; that uses his neighbour's service without wages, and gives him not for his work;]]></a:t>
+              <a:t><![CDATA[13. தனக்கு விஸ்தாரமான வீட்டையும் காற்று வீசும் விசாலமான மேலறைகளையும் கட்டுவானென்று சொல்லி, பலகணிகளைத் தனக்குத் திறந்து, கேதுரு பலகைகளை வைத்து, ஜாதிலிங்கவருணம் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3033,51 +3073,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. That says, I will build me a wide house and large chambers, and cuts him out windows; and it is covered over with cedar, and painted with vermilion.]]></a:t>
+              <a:t><![CDATA[13. தனக்கு விஸ்தாரமான வீட்டையும் காற்று வீசும் விசாலமான மேலறைகளையும் கட்டுவானென்று சொல்லி, பலகணிகளைத் தனக்குத் திறந்து, கேதுரு பலகைகளை வைத்து, ஜாதிலிங்கவருணம் பூசி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3142,51 +3182,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. That says, I will build me a wide house and large chambers, and cuts him out windows; and it is covered over with cedar, and painted with vermilion.]]></a:t>
+              <a:t><![CDATA[14. அநீதியினாலே தன் வீட்டையும், அநியாயத்தினாலே தன் மேலறைகளையும் கட்டி, தன் அயலான் செய்யும் வேலைக்குக் கூலிகொடாமல் அவனைச் சும்மா வேலைகொள்ளுகிறவனுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3251,51 +3291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Shall you reign, because you close yourself in cedar? did not your father eat and drink, and do judgment and justice, and then it was well with him?]]></a:t>
+              <a:t><![CDATA[14. அநீதியினாலே தன் வீட்டையும், அநியாயத்தினாலே தன் மேலறைகளையும் கட்டி, தன் அயலான் செய்யும் வேலைக்குக் கூலிகொடாமல் அவனைச் சும்மா வேலைகொள்ளுகிறவனுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3360,51 +3400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. Shall you reign, because you close yourself in cedar? did not your father eat and drink, and do judgment and justice, and then it was well with him?]]></a:t>
+              <a:t><![CDATA[14. அநீதியினாலே தன் வீட்டையும், அநியாயத்தினாலே தன் மேலறைகளையும் கட்டி, தன் அயலான் செய்யும் வேலைக்குக் கூலிகொடாமல் அவனைச் சும்மா வேலைகொள்ளுகிறவனுக்கு ஐயோ!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3469,51 +3509,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He judged the cause of the poor and needy; then it was well with him: was not this to know me? says the LORD.]]></a:t>
+              <a:t><![CDATA[15. நீ கேதுருமர மாளிகைகளில் உலாவுகிறபடியினாலே ராஜாவாயிருப்பாயோ? உன் தகப்பன் போஜனபானம்பண்ணி, நியாயமும் நீதியுஞ்செய்தபோது அவன் சுகமாய் வாழ்ந்திருக்கவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3578,51 +3618,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. He judged the cause of the poor and needy; then it was well with him: was not this to know me? says the LORD.]]></a:t>
+              <a:t><![CDATA[15. நீ கேதுருமர மாளிகைகளில் உலாவுகிறபடியினாலே ராஜாவாயிருப்பாயோ? உன் தகப்பன் போஜனபானம்பண்ணி, நியாயமும் நீதியுஞ்செய்தபோது அவன் சுகமாய் வாழ்ந்திருக்கவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3687,51 +3727,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But yours eyes and yours heart are not but for your covetousness, and in order to shed innocent blood, and for oppression, and for violence, to do it.]]></a:t>
+              <a:t><![CDATA[15. நீ கேதுருமர மாளிகைகளில் உலாவுகிறபடியினாலே ராஜாவாயிருப்பாயோ? உன் தகப்பன் போஜனபானம்பண்ணி, நியாயமும் நீதியுஞ்செய்தபோது அவன் சுகமாய் வாழ்ந்திருக்கவில்லையோ?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3796,51 +3836,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. But yours eyes and yours heart are not but for your covetousness, and in order to shed innocent blood, and for oppression, and for violence, to do it.]]></a:t>
+              <a:t><![CDATA[16. அவன் சிறுமையும் எளிமையுமானவனுடைய நியாயத்தை விசாரித்தான்; அப்பொழுது சுகமாய் வாழ்ந்தான்; அப்படிச் செய்வதல்லவோ என்னை அறிகிற அறிவு என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3905,51 +3945,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Therefore thus says the LORD concerning Jehoiakim the son of Josiah king of Judah; They shall not lament for him, saying, Ah my brother! or, Ah sister! they shall not lament for him, saying, Ah lord! or, Ah his glory!]]></a:t>
+              <a:t><![CDATA[16. அவன் சிறுமையும் எளிமையுமானவனுடைய நியாயத்தை விசாரித்தான்; அப்பொழுது சுகமாய் வாழ்ந்தான்; அப்படிச் செய்வதல்லவோ என்னை அறிகிற அறிவு என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4014,51 +4054,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. And say, Hear the word of the LORD, O king of Judah, that sit upon the throne of David, you, and your servants, and your people that enter in by these gates:]]></a:t>
+              <a:t><![CDATA[2. தாவீதின் சிங்காசனத்தில் வீற்றிருக்கிற யூதாவின் ராஜாவே, நீரும் உம்முடைய ஊழியக்காரரும் இந்த வாசல்களுக்குள் பிரவேசிக்கிற உம்முடைய ஜனமும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4123,51 +4163,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Therefore thus says the LORD concerning Jehoiakim the son of Josiah king of Judah; They shall not lament for him, saying, Ah my brother! or, Ah sister! they shall not lament for him, saying, Ah lord! or, Ah his glory!]]></a:t>
+              <a:t><![CDATA[16. அவன் சிறுமையும் எளிமையுமானவனுடைய நியாயத்தை விசாரித்தான்; அப்பொழுது சுகமாய் வாழ்ந்தான்; அப்படிச் செய்வதல்லவோ என்னை அறிகிற அறிவு என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4232,51 +4272,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. Therefore thus says the LORD concerning Jehoiakim the son of Josiah king of Judah; They shall not lament for him, saying, Ah my brother! or, Ah sister! they shall not lament for him, saying, Ah lord! or, Ah his glory!]]></a:t>
+              <a:t><![CDATA[17. உன் கண்களும் உன் மனதுமோவென்றால் தற்பொழிவின்மேலும், குற்றமில்லாத இரத்தத்தைச் சிந்துவதின்மேலும், இடுக்கமும் நொறுக்குதலும் செய்வதின்மேலுமே அல்லாமல் வேறொன்றின்மேலும் வைக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4341,51 +4381,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He shall be buried with the burial of an ass, drawn and cast forth beyond the gates of Jerusalem.]]></a:t>
+              <a:t><![CDATA[17. உன் கண்களும் உன் மனதுமோவென்றால் தற்பொழிவின்மேலும், குற்றமில்லாத இரத்தத்தைச் சிந்துவதின்மேலும், இடுக்கமும் நொறுக்குதலும் செய்வதின்மேலுமே அல்லாமல் வேறொன்றின்மேலும் வைக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4450,51 +4490,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. He shall be buried with the burial of an ass, drawn and cast forth beyond the gates of Jerusalem.]]></a:t>
+              <a:t><![CDATA[17. உன் கண்களும் உன் மனதுமோவென்றால் தற்பொழிவின்மேலும், குற்றமில்லாத இரத்தத்தைச் சிந்துவதின்மேலும், இடுக்கமும் நொறுக்குதலும் செய்வதின்மேலுமே அல்லாமல் வேறொன்றின்மேலும் வைக்கப்படவில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4559,51 +4599,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Go up to Lebanon, and cry; and lift up your voice in Bashan, and cry from the passages: for all your lovers are destroyed.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால், கர்த்தர் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவின் ராஜாவைக்குறித்து: ஐயோ! என் சகோதரனே, ஐயோ! சகோதரியே என்று அவனுக்காகப் புலம்புவதில்லை; ஐயோ! ஆண்டவனே, ஐயோ! அவருடைய மகத்துவமே, என்று அவனுக்காகப் புலம்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4668,51 +4708,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. Go up to Lebanon, and cry; and lift up your voice in Bashan, and cry from the passages: for all your lovers are destroyed.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால், கர்த்தர் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவின் ராஜாவைக்குறித்து: ஐயோ! என் சகோதரனே, ஐயோ! சகோதரியே என்று அவனுக்காகப் புலம்புவதில்லை; ஐயோ! ஆண்டவனே, ஐயோ! அவருடைய மகத்துவமே, என்று அவனுக்காகப் புலம்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4777,51 +4817,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. I spoke unto you in your prosperity; but you said, I will not hear. This has been your manner from your youth, that you obeyed not my voice.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால், கர்த்தர் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவின் ராஜாவைக்குறித்து: ஐயோ! என் சகோதரனே, ஐயோ! சகோதரியே என்று அவனுக்காகப் புலம்புவதில்லை; ஐயோ! ஆண்டவனே, ஐயோ! அவருடைய மகத்துவமே, என்று அவனுக்காகப் புலம்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4886,51 +4926,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. I spoke unto you in your prosperity; but you said, I will not hear. This has been your manner from your youth, that you obeyed not my voice.]]></a:t>
+              <a:t><![CDATA[18. ஆகையால், கர்த்தர் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவின் ராஜாவைக்குறித்து: ஐயோ! என் சகோதரனே, ஐயோ! சகோதரியே என்று அவனுக்காகப் புலம்புவதில்லை; ஐயோ! ஆண்டவனே, ஐயோ! அவருடைய மகத்துவமே, என்று அவனுக்காகப் புலம்புவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4995,51 +5035,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The wind shall eat up all your pastors, and your lovers shall go into captivity: surely then shall you be ashamed and confounded for all your wickedness.]]></a:t>
+              <a:t><![CDATA[19. ஒரு கழுதை புதைக்கப்படுகிறவண்ணமாய் அவன் எருசலேமின் வாசல்களுக்கு வெளியே இழுத்தெறிந்து புதைக்கப்படுவான் என்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5104,51 +5144,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. The wind shall eat up all your pastors, and your lovers shall go into captivity: surely then shall you be ashamed and confounded for all your wickedness.]]></a:t>
+              <a:t><![CDATA[19. ஒரு கழுதை புதைக்கப்படுகிறவண்ணமாய் அவன் எருசலேமின் வாசல்களுக்கு வெளியே இழுத்தெறிந்து புதைக்கப்படுவான் என்று சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5213,51 +5253,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Thus says the LORD; Execute all of you judgment and righteousness, and deliver the spoiled out of the hand of the oppressor: and do no wrong, do no violence to the stranger, the fatherless, nor the widow, neither shed innocent blood in this place.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் நியாயமும் நீதியும்செய்து, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள்; நீங்கள் பரதேசியையும் திக்கற்றவனையும் விதவையையும் ஒடுக்காமலும், கொடுமைசெய்யாமலும், இவ்விடத்தில் குற்றமில்லாத இரத்தத்தைச் சிந்தாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5322,51 +5362,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. O inhabitant of Lebanon, that make your nest in the cedars, how gracious shall you be when pangs come upon you, the pain as of a woman in travail!]]></a:t>
+              <a:t><![CDATA[20. லீபனோனின்மேலேறிப் புலம்பு, பாசானில் உரத்த சத்தமிடு, ஆபரீமிலிருந்து கூப்பிட்டுக்கொண்டிரு, உன் நேசர் அனைவரும் முறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5431,51 +5471,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. O inhabitant of Lebanon, that make your nest in the cedars, how gracious shall you be when pangs come upon you, the pain as of a woman in travail!]]></a:t>
+              <a:t><![CDATA[20. லீபனோனின்மேலேறிப் புலம்பு, பாசானில் உரத்த சத்தமிடு, ஆபரீமிலிருந்து கூப்பிட்டுக்கொண்டிரு, உன் நேசர் அனைவரும் முறிந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5540,51 +5580,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. As I live, says the LORD, though Coniah the son of Jehoiakim king of Judah were the signet upon my right hand, yet would I pluck you thence;]]></a:t>
+              <a:t><![CDATA[21. நீ சுகமாய் வாழ்ந்திருக்கையில் நான் உனக்குச் சொன்னேன், நீ கேளேன் என்றாய், உன் சிறுவயதுமுதல் நீ என் சத்தத்தைக் கேளாமற்போகிறதே உன் வழக்கம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5649,51 +5689,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. As I live, says the LORD, though Coniah the son of Jehoiakim king of Judah were the signet upon my right hand, yet would I pluck you thence;]]></a:t>
+              <a:t><![CDATA[21. நீ சுகமாய் வாழ்ந்திருக்கையில் நான் உனக்குச் சொன்னேன், நீ கேளேன் என்றாய், உன் சிறுவயதுமுதல் நீ என் சத்தத்தைக் கேளாமற்போகிறதே உன் வழக்கம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5758,51 +5798,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. As I live, says the LORD, though Coniah the son of Jehoiakim king of Judah were the signet upon my right hand, yet would I pluck you thence;]]></a:t>
+              <a:t><![CDATA[21. நீ சுகமாய் வாழ்ந்திருக்கையில் நான் உனக்குச் சொன்னேன், நீ கேளேன் என்றாய், உன் சிறுவயதுமுதல் நீ என் சத்தத்தைக் கேளாமற்போகிறதே உன் வழக்கம்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5867,51 +5907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I will give you into the hand of them that seek your life, and into the hand of them whose face you fear, even into the hand of Nebuchadrezzar king of Babylon, and into the hand of the Chaldeans.]]></a:t>
+              <a:t><![CDATA[22. உன் மேய்ப்பர்கள் எல்லாரையும் காற்று அடித்துக்கொண்டுபோகும்; உன் நேசர் சிறைப்பட்டுப்போவார்கள்; அப்போதல்லவோ எல்லாப் பொல்லாப்பினிமித்தமும் நீ வெட்கப்பட்டு இலச்சையடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5976,51 +6016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I will give you into the hand of them that seek your life, and into the hand of them whose face you fear, even into the hand of Nebuchadrezzar king of Babylon, and into the hand of the Chaldeans.]]></a:t>
+              <a:t><![CDATA[22. உன் மேய்ப்பர்கள் எல்லாரையும் காற்று அடித்துக்கொண்டுபோகும்; உன் நேசர் சிறைப்பட்டுப்போவார்கள்; அப்போதல்லவோ எல்லாப் பொல்லாப்பினிமித்தமும் நீ வெட்கப்பட்டு இலச்சையடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6085,51 +6125,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And I will give you into the hand of them that seek your life, and into the hand of them whose face you fear, even into the hand of Nebuchadrezzar king of Babylon, and into the hand of the Chaldeans.]]></a:t>
+              <a:t><![CDATA[22. உன் மேய்ப்பர்கள் எல்லாரையும் காற்று அடித்துக்கொண்டுபோகும்; உன் நேசர் சிறைப்பட்டுப்போவார்கள்; அப்போதல்லவோ எல்லாப் பொல்லாப்பினிமித்தமும் நீ வெட்கப்பட்டு இலச்சையடைவாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6194,51 +6234,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And I will cast you out, and your mother that bare you, into another country, where all of you were not born; and there shall all of you die.]]></a:t>
+              <a:t><![CDATA[23. லீபனோனில் வாசமாயிருந்து, கேதுருமரங்களில் கூடுகட்டிக்கொண்டிருக்கிறவளே, வேதனைகளும் பிள்ளைப்பெறுகிறவளுக்கொத்த வாதையும் உனக்கு வருகையில் நீ எவ்வளவு பரிதபிக்கப்படத்தக்கவளாயிருப்பாய்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6303,51 +6343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And I will cast you out, and your mother that bare you, into another country, where all of you were not born; and there shall all of you die.]]></a:t>
+              <a:t><![CDATA[23. லீபனோனில் வாசமாயிருந்து, கேதுருமரங்களில் கூடுகட்டிக்கொண்டிருக்கிறவளே, வேதனைகளும் பிள்ளைப்பெறுகிறவளுக்கொத்த வாதையும் உனக்கு வருகையில் நீ எவ்வளவு பரிதபிக்கப்படத்தக்கவளாயிருப்பாய்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6412,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Thus says the LORD; Execute all of you judgment and righteousness, and deliver the spoiled out of the hand of the oppressor: and do no wrong, do no violence to the stranger, the fatherless, nor the widow, neither shed innocent blood in this place.]]></a:t>
+              <a:t><![CDATA[3. நீங்கள் நியாயமும் நீதியும்செய்து, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள்; நீங்கள் பரதேசியையும் திக்கற்றவனையும் விதவையையும் ஒடுக்காமலும், கொடுமைசெய்யாமலும், இவ்விடத்தில் குற்றமில்லாத இரத்தத்தைச் சிந்தாமலும் இருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6521,51 +6561,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. But to the land unto which they desire to return, thither shall they not return.]]></a:t>
+              <a:t><![CDATA[23. லீபனோனில் வாசமாயிருந்து, கேதுருமரங்களில் கூடுகட்டிக்கொண்டிருக்கிறவளே, வேதனைகளும் பிள்ளைப்பெறுகிறவளுக்கொத்த வாதையும் உனக்கு வருகையில் நீ எவ்வளவு பரிதபிக்கப்படத்தக்கவளாயிருப்பாய்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6630,51 +6670,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Is this man Coniah a despised broken idol? is he a vessel wherein is no pleasure? wherefore are they cast out, he and his seed, and are cast into a land which they know not?]]></a:t>
+              <a:t><![CDATA[23. லீபனோனில் வாசமாயிருந்து, கேதுருமரங்களில் கூடுகட்டிக்கொண்டிருக்கிறவளே, வேதனைகளும் பிள்ளைப்பெறுகிறவளுக்கொத்த வாதையும் உனக்கு வருகையில் நீ எவ்வளவு பரிதபிக்கப்படத்தக்கவளாயிருப்பாய்!]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6739,51 +6779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. Is this man Coniah a despised broken idol? is he a vessel wherein is no pleasure? wherefore are they cast out, he and his seed, and are cast into a land which they know not?]]></a:t>
+              <a:t><![CDATA[24. யூதாவின் ராஜாவாகிய யோயாக்கீமின் குமாரன் கோனியா என் வலதுகையின் முத்திரை மோதிரமாயிருந்தாலும், அதிலிருந்து உன்னைக் கழற்றி எறிந்துபோடுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6848,51 +6888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. O earth, earth, earth, hear the word of the LORD.]]></a:t>
+              <a:t><![CDATA[24. யூதாவின் ராஜாவாகிய யோயாக்கீமின் குமாரன் கோனியா என் வலதுகையின் முத்திரை மோதிரமாயிருந்தாலும், அதிலிருந்து உன்னைக் கழற்றி எறிந்துபோடுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6957,51 +6997,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus says the LORD, Write all of you this man childless, a man that shall not prosper in his days: for no man of his seed shall prosper, sitting upon the throne of David, and ruling any more in Judah.]]></a:t>
+              <a:t><![CDATA[24. யூதாவின் ராஜாவாகிய யோயாக்கீமின் குமாரன் கோனியா என் வலதுகையின் முத்திரை மோதிரமாயிருந்தாலும், அதிலிருந்து உன்னைக் கழற்றி எறிந்துபோடுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7066,51 +7106,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus says the LORD, Write all of you this man childless, a man that shall not prosper in his days: for no man of his seed shall prosper, sitting upon the throne of David, and ruling any more in Judah.]]></a:t>
+              <a:t><![CDATA[25. உன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் நீ பயப்படுகிறவர்களின் கையிலும் உன்னை ஒப்புக்கொடுப்பேன்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் கல்தேயரின் கையிலும் ஒப்புக்கொடுப்பேன்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7175,51 +7215,378 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Thus says the LORD, Write all of you this man childless, a man that shall not prosper in his days: for no man of his seed shall prosper, sitting upon the throne of David, and ruling any more in Judah.]]></a:t>
+              <a:t><![CDATA[25. உன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் நீ பயப்படுகிறவர்களின் கையிலும் உன்னை ஒப்புக்கொடுப்பேன்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் கல்தேயரின் கையிலும் ஒப்புக்கொடுப்பேன்;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. உன்னையும், உன்னைப் பெற்ற தாயையும், உங்கள் ஜநந பூமியல்லாத அந்நிய தேசத்திலே துரத்திவிடுவேன். அங்கே சாவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. உன்னையும், உன்னைப் பெற்ற தாயையும், உங்கள் ஜநந பூமியல்லாத அந்நிய தேசத்திலே துரத்திவிடுவேன். அங்கே சாவீர்கள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. திரும்புவதற்குத் தங்கள் ஆத்துமா வாஞ்சிக்கும் தேசத்துக்கு அவர்கள் திரும்பிவருவதில்லை.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7284,51 +7651,814 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. Thus says the LORD; Execute all of you judgment and righteousness, and deliver the spoiled out of the hand of the oppressor: and do no wrong, do no violence to the stranger, the fatherless, nor the widow, neither shed innocent blood in this place.]]></a:t>
+              <a:t><![CDATA[4. இந்த வார்த்தையின்படியே நீங்கள் மெய்யாய்ச் செய்வீர்களாகில், தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாக்கள் இரதங்கள்மேலும் குதிரைகள்மேலும் ஏறி, அவனும் அவன் ஊழியக்காரரும் அவன் ஜனமுமாக இந்த அரமனை வாசல்களின் வழியாய் உட்பிரவேசிப்பார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. திரும்புவதற்குத் தங்கள் ஆத்துமா வாஞ்சிக்கும் தேசத்துக்கு அவர்கள் திரும்பிவருவதில்லை.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. கோனியா என்கிற இந்த மனுஷன் அவமதிக்கப்பட்ட உடைந்த சிலையோ ஒருவரும் விரும்பாத பாத்திரமோ அவனும் அவன் சந்ததியும் தள்ளுண்டதும், தாங்கள் அறியாததேசத்திலே துரத்திவிடப்பட்டதும் ஏது?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. கோனியா என்கிற இந்த மனுஷன் அவமதிக்கப்பட்ட உடைந்த சிலையோ ஒருவரும் விரும்பாத பாத்திரமோ அவனும் அவன் சந்ததியும் தள்ளுண்டதும், தாங்கள் அறியாததேசத்திலே துரத்திவிடப்பட்டதும் ஏது?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. தேசமே! தேசமே! தேசமே! கர்த்தருடைய வார்த்தையைக் கேள்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இந்தப் புருஷன் சந்தானமற்றவன், தன் நாட்களில் வாழ்வடையாதவன் என்று இவனைக்குறித்து எழுதுங்கள்; அவன் வித்தில் ஒருவனாகிலும் வாழ்வடைந்து, தாவீதின் சிங்காசனத்தில் வீற்றிருந்து யூதாவில் அரசாளப்போகிறதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இந்தப் புருஷன் சந்தானமற்றவன், தன் நாட்களில் வாழ்வடையாதவன் என்று இவனைக்குறித்து எழுதுங்கள்; அவன் வித்தில் ஒருவனாகிலும் வாழ்வடைந்து, தாவீதின் சிங்காசனத்தில் வீற்றிருந்து யூதாவில் அரசாளப்போகிறதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. இந்தப் புருஷன் சந்தானமற்றவன், தன் நாட்களில் வாழ்வடையாதவன் என்று இவனைக்குறித்து எழுதுங்கள்; அவன் வித்தில் ஒருவனாகிலும் வாழ்வடைந்து, தாவீதின் சிங்காசனத்தில் வீற்றிருந்து யூதாவில் அரசாளப்போகிறதில்லை என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7393,51 +8523,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For if all of you do this thing indeed, then shall there enter in by the gates of this house kings sitting upon the throne of David, riding in chariots and on horses, he, and his servants, and his people.]]></a:t>
+              <a:t><![CDATA[4. இந்த வார்த்தையின்படியே நீங்கள் மெய்யாய்ச் செய்வீர்களாகில், தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாக்கள் இரதங்கள்மேலும் குதிரைகள்மேலும் ஏறி, அவனும் அவன் ஊழியக்காரரும் அவன் ஜனமுமாக இந்த அரமனை வாசல்களின் வழியாய் உட்பிரவேசிப்பார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7502,51 +8632,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. For if all of you do this thing indeed, then shall there enter in by the gates of this house kings sitting upon the throne of David, riding in chariots and on horses, he, and his servants, and his people.]]></a:t>
+              <a:t><![CDATA[4. இந்த வார்த்தையின்படியே நீங்கள் மெய்யாய்ச் செய்வீர்களாகில், தாவீதின் சிங்காசனத்தில் உட்கார்ந்திருக்கிற ராஜாக்கள் இரதங்கள்மேலும் குதிரைகள்மேலும் ஏறி, அவனும் அவன் ஊழியக்காரரும் அவன் ஜனமுமாக இந்த அரமனை வாசல்களின் வழியாய் உட்பிரவேசிப்பார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -7581,51 +8711,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469502829" r:id="rId1"/>
+    <p:sldLayoutId id="2474525368" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -8121,54 +9251,134 @@
 
 <file path=ppt/slides/_rels/slide64.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide64.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide65.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide65.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide66.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide66.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide67.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide67.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide68.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide68.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide69.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide69.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide70.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide70.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide74.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide75.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide75.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide76.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide76.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
@@ -8289,51 +9499,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனமுமாக இந்த அரமனை வாசல்களின் வழியாய் உட்பிரவேசிப்பார்களென்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. কিন্তু যদি এই নির্দেশগুলি মানা না হয়, তাহলে প্রভু বলেছেন: আমি, প্রভু, প্রতিশ্রুতি দিচ্ছি রাজার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8421,51 +9631,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நீங்கள் இந்த வார்த்தைகளைக்கேளாமற்போனீர்களேயாகில் இந்த அரமனை பாழாய்ப்போம் என்று என்பேரில்]]></a:t>
+              <a:t><![CDATA[প্রাসাদ ধ্বংস হয়ে যাবে এবং সব কিছু জঞ্জালের স্তূপে পরিণত হবে|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8553,51 +9763,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஆணையிட்டேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. যিহূদার রাজার রাজপ্রাসাদের সম্বন্ধে প্রভু যা বলেছেন তা হল:“এই প্রাসাদ হল গিলিয়দের অরণ্যের মতো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8685,51 +9895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. யூதா ராஜாவின் அரமனையைக் குறித்துக் கர்த்தர்: நீ எனக்குக் கீலேயாத்தைப்போலவும் லீபனோனின்]]></a:t>
+              <a:t><![CDATA[উচ্চ| এই রাজপ্রাসাদ হল লিবানোনের পর্বতের মতো উচ্চ, কিন্তু এই প্রাসাদকে মরুভূমিতে পরিণত করব| এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8817,51 +10027,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கொடுமுடியைப்போலவும் இருக்கிறாய், ஆனாலும் மெய்யாகவே நான் உன்னை வனாந்தரத்தைப்போலவும், குடியில்லாத]]></a:t>
+              <a:t><![CDATA[প্রাসাদ নির্জন শহরের মতো একাকি দাঁড়িয়ে থাকবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8949,51 +10159,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பட்டணங்களைப்போலவும் ஆக்கிவிடுவேன்.]]></a:t>
+              <a:t><![CDATA[7. আমি ধ্বংসকারীদের এই প্রাসাদ ধ্বংস করতে পাঠাব| তারা প্রাসাদের সুদৃশ্য এরস কড়িকাঠগুলো কেটে ফেলবে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9081,51 +10291,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. சங்காரகாரரை அவரவர் ஆயுதங்களோடுகூட நான் உனக்கு விரோதமாக ஆயத்தப்படுத்துவேன்; உன் உச்சிதமான]]></a:t>
+              <a:t><![CDATA[এবং সেগুলোতে আগুন ধরিযে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9213,51 +10423,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கேதுருக்களை அவர்கள் வெட்டி அக்கினியிலே போடுவார்கள்]]></a:t>
+              <a:t><![CDATA[8. “অনেক জাতির লোকরা এই শহরের পাশ দিয়ে য়েতে য়েতে একে অন্যকে প্রশ্ন করবে, ‘মহান শহর জেরুশালেমের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9345,51 +10555,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. அநேகம் ஜாதிகள் இந்த நகரத்தைக் கடந்துவந்து, அவனவன் தன் தன் அயலானை நோக்கி: இந்தப்பெரிய]]></a:t>
+              <a:t><![CDATA[ওপর প্রভু এমন একটা সাংঘাতিক কাণ্ড কেন করলেন?’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9477,51 +10687,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நகரத்துக்குக் கர்த்தர் இப்படிச் செய்தது என்னவென்று கேட்பார்கள்.]]></a:t>
+              <a:t><![CDATA[9. এই হবে তাদের প্রশ্োনর উত্তর: যিহূদার লোকরা তাদের প্রভু ঈশ্বরের সঙ্গে য়ে চুক্তি হয়েছিল তা তারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9609,51 +10819,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. கர்த்தர் சொன்னது: நீ யூதா ராஜாவின் அரமனைக்குப் போய், அங்கே வேண்டிய வசனம் என்னவென்றால்:]]></a:t>
+              <a:t><![CDATA[1. প্রভু বললেন: “যিরমিয়, রাজপ্রাসাদে যাও| যিহূদার রাজার কাছে গিয়ে এই ধর্মোপদেশ প্রচার করো:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9741,51 +10951,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. அதற்குப் பிரதியுத்தரமாக: அவர்கள் தங்கள் தேவனாகிய கர்த்தரின் உடன்படிக்கையை விட்டுவிட்டு, அந்நிய]]></a:t>
+              <a:t><![CDATA[অমান্য করেছিল বলে ঈশ্বর জেরুশালেমকে ধ্বংস করেছেন| যিহূদার লোকরা মূর্ত্তি পূজা করেছিল বলে তাদের এই]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9873,51 +11083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேவர்களைப் பணிந்துகொண்டு, அவைகளுக்கு ஆராதனைசெய்தபடியினால் இப்படியாயிற்று என்பார்களென்று]]></a:t>
+              <a:t><![CDATA[ভযানক ফল ভোগ করতে হল|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10005,51 +11215,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[10. মৃত রাজাদের জন্য না কেঁদে বরং য়ে রাজাকে এই জায়গা ছেড়ে চলে য়েতে হবে তার জন্য কাঁদো| কারণ সে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10137,51 +11347,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மரித்தவனுக்காக அழவேண்டாம், அவனுக்காகப் பரிதபிக்கவும்வேண்டாம், சிறைப்பட்டுப்போனவனுக்காகவே]]></a:t>
+              <a:t><![CDATA[আর কখনো ফিরে আসবে না| আর কোন দিন সে নিজের মাতৃভূমিকে দেখতে পাবে না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10269,51 +11479,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அழுங்கள்; அவன் இனித் திரும்பவருவதுமில்லை, ஜநந பூமியைக் காண்பதுமில்லை.]]></a:t>
+              <a:t><![CDATA[11. য়োশিযের পুত্র শল্লুম (য়েহোযাজ) সম্বন্ধে প্রভু যা বলেছেন তা হল, (য়োশিয মারা যাবার পর তার পুত্র]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10401,51 +11611,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. தன் தகப்பனாகிய யோசியாவின் பட்டத்துக்கு வந்து, அரசாண்டு, இவ்விடத்திலிருந்து புறப்பட்டுப்போன]]></a:t>
+              <a:t><![CDATA[শল্লুম যিহূদার রাজা হয়েছিল|) “য়েহোযাজ জেরুশালেম ছেড়ে চলে গিয়েছিল| সে আর কোন দিন জেরুশালেমে ফিরে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10533,51 +11743,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[யூதாவின் ராஜாவாயிருந்த யோசியாவின் குமாரனாகிய சல்லூமைக்குறித்து: அவன் இனி இங்கே திரும்ப வராமல்,]]></a:t>
+              <a:t><![CDATA[আসে নি|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10665,51 +11875,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. தான் கொண்டுபோகப்பட்ட ஸ்தலத்திலே மரிப்பான், இந்ததேசத்தை அவன் இனிக் காண்பதில்லையென்று கர்த்தர்]]></a:t>
+              <a:t><![CDATA[12. মিশরের লোকেরা তাকে যেখানে ধরে নিয়ে গিয়েছে সেখানেই তার মৃত্যু হবে| সে আর কোনদিন এই দেশকে দেখতে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10797,51 +12007,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[পাবে না|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10929,51 +12139,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. தனக்கு விஸ்தாரமான வீட்டையும் காற்று வீசும் விசாலமான மேலறைகளையும் கட்டுவானென்று சொல்லி,]]></a:t>
+              <a:t><![CDATA[13. রাজা যিহোয়াকীমের জীবনে খারাপ সময় ঘনিয়ে আসছে| সে তার রাজপ্রাসাদ তৈরী করতে বহু অসত্‌ কাজ করেছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11061,51 +12271,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. தாவீதின் சிங்காசனத்தில் வீற்றிருக்கிற யூதாவின் ராஜாவே, நீரும் உம்முடைய ஊழியக்காரரும் இந்த]]></a:t>
+              <a:t><![CDATA[2. ‘যিহূদার রাজা, প্রভুর বার্তা শোন| তুমি দাযূদের সিংহাসন থেকে শাসন করছ, তাই শোন হে রাজা, তুমি এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11193,51 +12403,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பலகணிகளைத் தனக்குத் திறந்து, கேதுரு பலகைகளை வைத்து, ஜாதிலிங்கவருணம் பூசி,]]></a:t>
+              <a:t><![CDATA[লোক ঠকিয়ে প্রাসাদের ঘর সমেত উচ্চতা বাড়িয়েছে| তার প্রজাদের দিয়ে বিনা পারিশ্রমিকে সে কাজ করিযে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11325,51 +12535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அநீதியினாலே தன் வீட்டையும், அநியாயத்தினாலே தன் மேலறைகளையும் கட்டி, தன் அயலான் செய்யும்]]></a:t>
+              <a:t><![CDATA[নিয়েছে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11457,51 +12667,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வேலைக்குக் கூலிகொடாமல் அவனைச் சும்மா வேலைகொள்ளுகிறவனுக்கு ஐயோ!]]></a:t>
+              <a:t><![CDATA[14. যিহোয়াকীম বলল, “আমি নিজের জন্য একটি বিশাল প্রাসাদ তৈরী করব| সেই প্রাসাদের ওপরের তলায় বড় বড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11589,51 +12799,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நீ கேதுருமர மாளிகைகளில் உலாவுகிறபடியினாலே ராஜாவாயிருப்பாயோ? உன் தகப்பன் போஜனபானம்பண்ணி,]]></a:t>
+              <a:t><![CDATA[ঘর থাকবে|” তাই সে বড় বড় জানালা তৈরী করল| এরস বৃক্ষের কাঠ দিয়ে তৈরী জানালার চারিদিকে সে লাল রঙ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11721,51 +12931,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நியாயமும் நீதியுஞ்செய்தபோது அவன் சுகமாய் வாழ்ந்திருக்கவில்லையோ?]]></a:t>
+              <a:t><![CDATA[করল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11853,51 +13063,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அவன் சிறுமையும் எளிமையுமானவனுடைய நியாயத்தை விசாரித்தான்; அப்பொழுது சுகமாய் வாழ்ந்தான்; அப்படிச்]]></a:t>
+              <a:t><![CDATA[15. যিহোয়াকীম, তোমার প্রাসাদে অসংখ্য এরস বৃক্ষের কাঠ তোমাকে মহান রাজা করে দিতে পারবে না| তোমার পিতা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11985,51 +13195,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்வதல்லவோ என்னை அறிகிற அறிவு என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[য়োশিয খাদ্য ও পানীয় পেয়ে সন্তুষ্ট ছিলেন| তিনি সঠিক পথে সঠিক কাজ করেছিলেন| অতএব তাঁর ক্ষেত্রে সব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12117,51 +13327,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. உன் கண்களும் உன் மனதுமோவென்றால் தற்பொழிவின்மேலும், குற்றமில்லாத இரத்தத்தைச் சிந்துவதின்மேலும்,]]></a:t>
+              <a:t><![CDATA[কিছুই ভালো হয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12249,51 +13459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இடுக்கமும் நொறுக்குதலும் செய்வதின்மேலுமே அல்லாமல் வேறொன்றின்மேலும் வைக்கப்படவில்லை.]]></a:t>
+              <a:t><![CDATA[16. য়োশিয গরীব দুঃখী লোকদের পাশে দাঁড়িয়েছিল বলে তার সঙ্গে খারাপ কোন ঘটনা ঘটেনি| যিহোয়াকীম,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12381,51 +13591,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. ஆகையால், கர்த்தர் யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவின் ராஜாவைக்குறித்து: ஐயோ! என்]]></a:t>
+              <a:t><![CDATA[‘ঈশ্বরকে জানার অর্থ সত্‌ভাবে জীবনযাপন করা এবং যারা গরীব ও আর্ত্ত তাদের সাহায্য করা|’ এই হল প্রভুর]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12513,51 +13723,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வாசல்களுக்குள் பிரவேசிக்கிற உம்முடைய ஜனமும் கர்த்தருடைய வார்த்தையைக் கேளுங்கள்.]]></a:t>
+              <a:t><![CDATA[তোমার সভা পরিষদগণও শোন| জেরুশালেমের ফটক দিয়ে আসা তোমার লোকদেরও ঈশ্বরের বার্তা শুনতে হবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12645,51 +13855,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சகோதரனே, ஐயோ! சகோதரியே என்று அவனுக்காகப் புலம்புவதில்லை; ஐயோ! ஆண்டவனே, ஐயோ! அவருடைய மகத்துவமே, என்று]]></a:t>
+              <a:t><![CDATA[বার্তা:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12777,51 +13987,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவனுக்காகப் புலம்புவதில்லை.]]></a:t>
+              <a:t><![CDATA[17. যিহোয়াকীম, তোমার চোখ দুটো শুধু তোমার লাভের দিকটাই দেখে| তোমার সমস্ত ভাবনা হল লাভ নিয়ে এবং কি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12909,51 +14119,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ஒரு கழுதை புதைக்கப்படுகிறவண்ணமாய் அவன் எருசலேமின் வாசல்களுக்கு வெளியே இழுத்தெறிந்து]]></a:t>
+              <a:t><![CDATA[করে আরো বেশী কিছু পাবে তাই নিয়ে| তুমি ইচ্ছা করে নিরীহ মানুষকে হত্যা করেছো| স্বেচ্ছায় অন্যের জিনিস]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13041,51 +14251,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[புதைக்கப்படுவான் என்று சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[চুরি করেছো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13173,51 +14383,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. லீபனோனின்மேலேறிப் புலம்பு, பாசானில் உரத்த சத்தமிடு, ஆபரீமிலிருந்து கூப்பிட்டுக்கொண்டிரு, உன்]]></a:t>
+              <a:t><![CDATA[18. সুতরাং য়োশিযর পুত্র যিহোয়াকীমকে প্রভু এই কথাগুলি বললেন: “যিহূদার লোকেরা কখনও যিহোয়াকীমের জন্য]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13305,51 +14515,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[நேசர் அனைவரும் முறிந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[কাঁদবে না| তারা একে অপরকে বলবে না; ‘হে আমার ভাই, আমি যিহোয়াকীমের জন্য খুব দুঃখিত! হে আমার ভগিনী,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13437,51 +14647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. நீ சுகமாய் வாழ்ந்திருக்கையில் நான் உனக்குச் சொன்னேன், நீ கேளேன் என்றாய், உன் சிறுவயதுமுதல் நீ]]></a:t>
+              <a:t><![CDATA[আমি যিহোয়াকীমের জন্য খুব দুঃখিত!’ তারা যিহোয়াকীমের জন্য দুঃখিত হবে না| তারা তার সম্বন্ধে বলবে না,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13569,51 +14779,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என் சத்தத்தைக் கேளாமற்போகிறதே உன் வழக்கம்.]]></a:t>
+              <a:t><![CDATA[‘হে মনিব, আমরা দুঃখিত! হে রাজা আমরা মর্মাহত!’]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13701,51 +14911,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. உன் மேய்ப்பர்கள் எல்லாரையும் காற்று அடித்துக்கொண்டுபோகும்; உன் நேசர் சிறைப்பட்டுப்போவார்கள்;]]></a:t>
+              <a:t><![CDATA[19. জেরুশালেমের লোকরা যিহোয়াকীমকে কবর দেবে একটি মৃত গাধার সত্‌কারের ভঙ্গিতে| তারা তার মৃতদেহ টেনে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13833,51 +15043,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அப்போதல்லவோ எல்லாப் பொல்லாப்பினிமித்தமும் நீ வெட்கப்பட்டு இலச்சையடைவாய்.]]></a:t>
+              <a:t><![CDATA[হিঁচড়ে নিয়ে গিয়ে জেরুশালেমের ফটকের বাইরে ছুঁড়ে ফেলে দেবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13965,51 +15175,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. நீங்கள் நியாயமும் நீதியும்செய்து, பறிகொடுத்தவனை ஒடுக்குகிறவனுடைய கைக்குத் தப்புவியுங்கள்; நீங்கள்]]></a:t>
+              <a:t><![CDATA[3. প্রভু বললেন: যা ঠিক তাই করো| ডাকাতকে নয়, যার ডাকাতি হয়েছে তাকে রক্ষা করো| বিধ্বা মহিলাদের এবং]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14097,51 +15307,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. லீபனோனில் வாசமாயிருந்து, கேதுருமரங்களில் கூடுகட்டிக்கொண்டிருக்கிறவளே, வேதனைகளும்]]></a:t>
+              <a:t><![CDATA[20. “যিহূদা, যাও লিবানোনের পাহাড়ে উঠে চিত্কার করে কাঁদো যাতে তোমাদের সেই কান্নার রোল বসনের পাহাড়]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14229,51 +15439,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பிள்ளைப்பெறுகிறவளுக்கொத்த வாதையும் உனக்கு வருகையில் நீ எவ்வளவு பரிதபிக்கப்படத்தக்கவளாயிருப்பாய்!]]></a:t>
+              <a:t><![CDATA[থেকে শোনা যায়| অবারীম পাহাড় থেকে চেঁচিয়ে ওঠো| কারণ তোমার ‘প্রেমিকরা’ সবাই ধ্বংস হয়ে যাবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14361,51 +15571,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. யூதாவின் ராஜாவாகிய யோயாக்கீமின் குமாரன் கோனியா என் வலதுகையின் முத்திரை மோதிரமாயிருந்தாலும்,]]></a:t>
+              <a:t><![CDATA[21. “যিহূদা, তুমি নিজেকে নিরাপদ মনে করেছিলে কিন্তু আমি তোমাকে সতর্ক করেছিলাম! তোমায় সতর্ক করেছিলাম]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14493,51 +15703,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அதிலிருந்து உன்னைக் கழற்றி எறிந்துபோடுவேன் என்று என் ஜீவனைக்கொண்டு சொல்லுகிறேன் என்று கர்த்தர்]]></a:t>
+              <a:t><![CDATA[কিন্তু আমার কথা শোননি| ছেলেমানুষ ছিলে বলে তুমি ভুলপথে জীবনযাপন করেছিলে| যিহূদা, তুমি তোমার য়ৌবনকাল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14625,51 +15835,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[থেকে আমাকে অমান্য করেছ|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14757,51 +15967,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. உன் பிராணனை வாங்கத்தேடுகிறவர்களின் கையிலும் நீ பயப்படுகிறவர்களின் கையிலும் உன்னை]]></a:t>
+              <a:t><![CDATA[22. যিহূদা আমি তোমাকে য়ে শাস্তি দেব তা আসবে ঝড়ের মতো এবং সেই ঝড় তোমার সমস্ত মেষপালকদের উড়িযে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14889,51 +16099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒப்புக்கொடுப்பேன்; பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரின் கையிலும் கல்தேயரின் கையிலும்]]></a:t>
+              <a:t><![CDATA[নিয়ে যাবে| তুমি ভেবেছিলে অন্যান্য জাতিগুলি তোমাকে সাহায্য করতে এগিয়ে আসবে, কিন্তু তারাও পরাজিত]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15021,51 +16231,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒப்புக்கொடுப்பேன்;]]></a:t>
+              <a:t><![CDATA[হবে| তখন তুমি সত্যি সত্যি নিরাশ হয়ে পড়বে| লজ্জিত হবে নিজের অতীতের কৃতকর্মের কথা ভেবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15153,51 +16363,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. உன்னையும், உன்னைப் பெற்ற தாயையும், உங்கள் ஜநந பூமியல்லாத அந்நிய தேசத்திலே துரத்திவிடுவேன். அங்கே]]></a:t>
+              <a:t><![CDATA[23. “রাজা, তুমি পাহাড়ের একেবারে ওপরে এরস বৃক্ষের তৈরী সুদৃশ্য প্রাসাদে বাস করো| এটা অনেকটা তোমার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15285,51 +16495,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சாவீர்கள்.]]></a:t>
+              <a:t><![CDATA[কাছে লিবানোনে বাস করার মতোই য়েখান থেকে ঐ কাঠ আসে| য়েহেতু পাহাড়ের ওপর বিশাল প্রাসাদে তুমি বাস করো]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15417,51 +16627,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பரதேசியையும் திக்கற்றவனையும் விதவையையும் ஒடுக்காமலும், கொடுமைசெய்யாமலும், இவ்விடத்தில் குற்றமில்லாத]]></a:t>
+              <a:t><![CDATA[অনাথ শিশুদের কোন ক্ষতি করো না| নিরীহ লোকদের মেরো না|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15549,51 +16759,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. திரும்புவதற்குத் தங்கள் ஆத்துமா வாஞ்சிக்கும் தேசத்துக்கு அவர்கள் திரும்பிவருவதில்லை.]]></a:t>
+              <a:t><![CDATA[তাই তুমি নিজেকে নিরাপদ ভাবছো| কিন্তু যখন শাস্তি তোমার কাছে আসবে তখন তুমি আঘাত পাবে এবং প্রসব]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15681,51 +16891,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. கோனியா என்கிற இந்த மனுஷன் அவமதிக்கப்பட்ட உடைந்த சிலையோ ஒருவரும் விரும்பாத பாத்திரமோ அவனும் அவன்]]></a:t>
+              <a:t><![CDATA[যন্ত্রণায় কাতর মহিলার মত আর্তনাদ করবে|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15813,51 +17023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சந்ததியும் தள்ளுண்டதும், தாங்கள் அறியாததேசத்திலே துரத்திவிடப்பட்டதும் ஏது?]]></a:t>
+              <a:t><![CDATA[24. প্রভু বললেন, “আমি আছি এটা য়েমন নিশ্চিত্‌,” এই হল প্রভুর বার্তা, “তেমনি ভাবে আমি এটা করব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15945,51 +17155,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. தேசமே! தேசமே! தேசமே! கர்த்தருடைய வார்த்தையைக் கேள்.]]></a:t>
+              <a:t><![CDATA[যিহোয়াকীমের পুত্র যিহোয়াকীণ, যিহূদার রাজা, তুমি যদি আমার ডান হাতের মোহর করা আংটিওহও, আমি তোমাক]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16077,51 +17287,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. இந்தப் புருஷன் சந்தானமற்றவன், தன் நாட்களில் வாழ்வடையாதவன் என்று இவனைக்குறித்து எழுதுங்கள்; அவன்]]></a:t>
+              <a:t><![CDATA[ছুঁড়ে ফেলে দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16209,51 +17419,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வித்தில் ஒருவனாகிலும் வாழ்வடைந்து, தாவீதின் சிங்காசனத்தில் வீற்றிருந்து யூதாவில் அரசாளப்போகிறதில்லை]]></a:t>
+              <a:t><![CDATA[25. যিহূদারাজ কনিয, তুমি যাদের ভয়ে ভীত সেই বাবিলের রাজা নবূখদ্রিত্‌সরের ও বাবিলের লোকদের হাতে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16341,51 +17551,447 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[তোমাকে তুলে দেব| তারা তোমাকে হত্যা করতে চায়|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide67.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[26. আমি তোমাকে ও তোমার মাকে এমন এক দেশে পাঠিয়ে দেব য়েটা তোমাদের কারোরই জন্মস্থান নয়| তোমরা সেখানে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide68.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[মারা যাবে|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide69.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[27. যিহোয়াকীণ তুমি যদি স্বদেশ কাতর হয়ে যাও এবং তোমার নিজের দেশে ফিরেও য়েতে ইচ্ছা কর, তুমি কখনও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16473,51 +18079,975 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இரத்தத்தைச் சிந்தாமலும் இருங்கள்.]]></a:t>
+              <a:t><![CDATA[4. যদি এই নির্দেশগুলো তোমরা মেনে চলো তাহলে এগুলি ঘটবে: দাযূদের সিংহাসনে য়ে সব রাজারা অধিষ্ঠিত]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide70.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ফিরে যাবার অনুমতি পাবে না|”]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide71.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[28. কনিয হল এক ভাঙ্গা পাত্রের মত যাকে কোন মানুষ বাতিল করে ফেলে দিয়েছে| সে এমনই এক পাত্র যাকে কেউ]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide72.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[চায় না| যিহোয়াকীণ ও তার সন্তানদের কেন ফেলে দেওয়া হবে? কেন তাদের অন্য দেশে নিক্ষিপ্ত করা হবে?]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide73.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[29. ভূমি, যিহূদার দেশ, প্রভুর বার্তা শোন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide74.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[30. প্রভু বললেন, “কনিয সম্বন্ধে এই কথাগুলো লিখে নাও| ‘সে হবে এমনই এক মানুষ যার আর কোন সন্তান থাকবে]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide75.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[না| সে কখনো জীবনে সফল হবে না| তার কোন সন্তান কখনো দাযূদের সিংহাসনে বসতে পারবে না| তার কোন সন্তান]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 22]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide76.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[কখনো যিহূদার রাজত্ব করবে না|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16605,51 +19135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. இந்த வார்த்தையின்படியே நீங்கள் மெய்யாய்ச் செய்வீர்களாகில், தாவீதின் சிங்காசனத்தில்]]></a:t>
+              <a:t><![CDATA[রয়েছে তারা জেরুশালেম শহরের ফটক দিয়ে আসা চালিযে যাবে| সঙ্গে থাকবে তাদের সভা পরিষদগণ| তারা সবাই রথে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16737,51 +19267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உட்கார்ந்திருக்கிற ராஜாக்கள் இரதங்கள்மேலும் குதிரைகள்மேலும் ஏறி, அவனும் அவன் ஊழியக்காரரும் அவன்]]></a:t>
+              <a:t><![CDATA[ঘোড়ায় চড়ে আসবে|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16798,91 +19328,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 22]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme90">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme90">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme90">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -16908,51 +19438,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme90">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -17083,51 +19613,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>66</Slides>
+  <Slides>76</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>