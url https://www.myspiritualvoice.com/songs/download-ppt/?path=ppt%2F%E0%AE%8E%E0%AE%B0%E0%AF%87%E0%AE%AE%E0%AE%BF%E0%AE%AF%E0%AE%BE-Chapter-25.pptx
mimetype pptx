--- v0 (2026-06-15)
+++ v1 (2026-08-02)
@@ -137,86 +137,50 @@
   <Override PartName="/ppt/notesSlides/notesSlide61.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide62.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide63.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide64.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide65.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide66.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide67.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide68.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide69.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide70.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide71.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide72.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide73.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/slides/slide74.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
-[...34 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide91.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -270,68 +234,50 @@
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
     <p:sldId id="311" r:id="rId58"/>
     <p:sldId id="312" r:id="rId59"/>
     <p:sldId id="313" r:id="rId60"/>
     <p:sldId id="314" r:id="rId61"/>
     <p:sldId id="315" r:id="rId62"/>
     <p:sldId id="316" r:id="rId63"/>
     <p:sldId id="317" r:id="rId64"/>
     <p:sldId id="318" r:id="rId65"/>
     <p:sldId id="319" r:id="rId66"/>
     <p:sldId id="320" r:id="rId67"/>
     <p:sldId id="321" r:id="rId68"/>
     <p:sldId id="322" r:id="rId69"/>
     <p:sldId id="323" r:id="rId70"/>
     <p:sldId id="324" r:id="rId71"/>
     <p:sldId id="325" r:id="rId72"/>
     <p:sldId id="326" r:id="rId73"/>
     <p:sldId id="327" r:id="rId74"/>
     <p:sldId id="328" r:id="rId75"/>
-    <p:sldId id="329" r:id="rId76"/>
-[...16 lines deleted...]
-    <p:sldId id="346" r:id="rId93"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -502,71 +448,53 @@
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
   <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
   <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide57.xml"/>
   <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide58.xml"/>
   <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide59.xml"/>
   <Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide60.xml"/>
   <Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide61.xml"/>
   <Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide62.xml"/>
   <Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide63.xml"/>
   <Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide64.xml"/>
   <Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide65.xml"/>
   <Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide66.xml"/>
   <Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide67.xml"/>
   <Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide68.xml"/>
   <Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide69.xml"/>
   <Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide70.xml"/>
   <Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide71.xml"/>
   <Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide72.xml"/>
   <Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide73.xml"/>
-  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide74.xml"/>
-[...19 lines deleted...]
-  <Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -626,51 +554,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the LORD has sent unto you all his servants the prophets, rising early and sending them; but all of you have not hearkened, nor inclined your ear to hear.]]></a:t>
+              <a:t><![CDATA[5. அவர்களைக்கொண்டு அவர்: உங்களில் அவனவன் தன்தன் பொல்லாத வழியையும் உங்கள் கிரியைகளின் பொல்லாப்பையும் விட்டுத் திரும்பி, கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் கொடுத்த தேசத்தில் சதாகாலமும் குடியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -735,51 +663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. And the LORD has sent unto you all his servants the prophets, rising early and sending them; but all of you have not hearkened, nor inclined your ear to hear.]]></a:t>
+              <a:t><![CDATA[5. அவர்களைக்கொண்டு அவர்: உங்களில் அவனவன் தன்தன் பொல்லாத வழியையும் உங்கள் கிரியைகளின் பொல்லாப்பையும் விட்டுத் திரும்பி, கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் கொடுத்த தேசத்தில் சதாகாலமும் குடியிருந்து,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -844,51 +772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They said, Turn all of you again now every one from his evil way, and from the evil of your doings, and dwell in the land that the LORD has given unto you and to your fathers for ever and ever:]]></a:t>
+              <a:t><![CDATA[6. அந்நிய தேவர்களைப் பின்பற்றாமலும், அவைகளுக்கு ஆராதனைசெய்யாமலும், அவைகளைப் பணியாமலுமிருந்து, நான் உங்களுக்குத் தீமைசெய்யாதபடிக்கு உங்கள் கைகளின் செய்கைகளால் எனக்குக் கோபமுண்டாக்காமலும் இருங்கள் என்று சொல்லியனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -953,51 +881,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They said, Turn all of you again now every one from his evil way, and from the evil of your doings, and dwell in the land that the LORD has given unto you and to your fathers for ever and ever:]]></a:t>
+              <a:t><![CDATA[6. அந்நிய தேவர்களைப் பின்பற்றாமலும், அவைகளுக்கு ஆராதனைசெய்யாமலும், அவைகளைப் பணியாமலுமிருந்து, நான் உங்களுக்குத் தீமைசெய்யாதபடிக்கு உங்கள் கைகளின் செய்கைகளால் எனக்குக் கோபமுண்டாக்காமலும் இருங்கள் என்று சொல்லியனுப்பினேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1062,51 +990,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. They said, Turn all of you again now every one from his evil way, and from the evil of your doings, and dwell in the land that the LORD has given unto you and to your fathers for ever and ever:]]></a:t>
+              <a:t><![CDATA[7. நீங்களோ, உங்களுக்குத் தீமையாக உங்கள் கைகளின் செய்கைகளாலே எனக்குக் கோபமூட்டும்படிக்கு, என் சொல்லைக் கேளாமற்போனீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1171,51 +1099,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And go not after other gods to serve them, and to worship them, and provoke me not to anger with the works of your hands; and I will do you no hurt.]]></a:t>
+              <a:t><![CDATA[7. நீங்களோ, உங்களுக்குத் தீமையாக உங்கள் கைகளின் செய்கைகளாலே எனக்குக் கோபமூட்டும்படிக்கு, என் சொல்லைக் கேளாமற்போனீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1280,51 +1208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And go not after other gods to serve them, and to worship them, and provoke me not to anger with the works of your hands; and I will do you no hurt.]]></a:t>
+              <a:t><![CDATA[8. நீங்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியினால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1389,51 +1317,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. And go not after other gods to serve them, and to worship them, and provoke me not to anger with the works of your hands; and I will do you no hurt.]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் வடக்கேயிருக்கிற சகல வம்சங்களையும், என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவையும் அழைத்தனுப்பி, அவர்களை இந்தத் தேசத்துக்கு விரோதமாகவும், இதின் குடிகளுக்கு விரோதமாகவும், சுற்றிலுமிருக்கிற இந்த எல்லா ஜாதிகளுக்கும் விரோதமாகவும் வரப்பண்ணி, அவைகளைச் சங்காரத்துக்கு ஒப்புக்கொடுத்து, அவைகளைப் பாழாகவும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலாகவும், நித்திய வனாந்தரங்களாகவும் செய்வேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1498,51 +1426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Yet all of you have not hearkened unto me, says the LORD; that all of you might provoke me to anger with the works of your hands to your own hurt.]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் வடக்கேயிருக்கிற சகல வம்சங்களையும், என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவையும் அழைத்தனுப்பி, அவர்களை இந்தத் தேசத்துக்கு விரோதமாகவும், இதின் குடிகளுக்கு விரோதமாகவும், சுற்றிலுமிருக்கிற இந்த எல்லா ஜாதிகளுக்கும் விரோதமாகவும் வரப்பண்ணி, அவைகளைச் சங்காரத்துக்கு ஒப்புக்கொடுத்து, அவைகளைப் பாழாகவும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலாகவும், நித்திய வனாந்தரங்களாகவும் செய்வேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1607,51 +1535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. Yet all of you have not hearkened unto me, says the LORD; that all of you might provoke me to anger with the works of your hands to your own hurt.]]></a:t>
+              <a:t><![CDATA[9. இதோ, நான் வடக்கேயிருக்கிற சகல வம்சங்களையும், என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவையும் அழைத்தனுப்பி, அவர்களை இந்தத் தேசத்துக்கு விரோதமாகவும், இதின் குடிகளுக்கு விரோதமாகவும், சுற்றிலுமிருக்கிற இந்த எல்லா ஜாதிகளுக்கும் விரோதமாகவும் வரப்பண்ணி, அவைகளைச் சங்காரத்துக்கு ஒப்புக்கொடுத்து, அவைகளைப் பாழாகவும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலாகவும், நித்திய வனாந்தரங்களாகவும் செய்வேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1716,51 +1644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the people of Judah in the fourth year of Jehoiakim the son of Josiah king of Judah, that was the first year of Nebuchadrezzar king of Babylon;]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாலாம் வருஷத்துக்கு சரியான, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் அரசாண்ட முதலாம் வருஷத்திலே யூதாவின் ஜனம் அனைத்தையும் குறித்து எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1825,51 +1753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. Therefore thus says the LORD of hosts; Because all of you have not heard my words,]]></a:t>
+              <a:t><![CDATA[10. மகிழ்ச்சியின் சத்தத்தையும், சந்தோஷத்தின் சத்தத்தையும், மணவாளனின் சத்தத்தையும், மணவாட்டியின் சத்தத்தையும், ஏந்திரத்தின் சத்தத்தையும் விளக்கின் வெளிச்சத்தையும் அவர்களிலிருந்து நீங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1934,51 +1862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, I will send and take all the families of the north, says the LORD, and Nebuchadrezzar the king of Babylon, my servant, and will bring them against this land, and against the inhabitants thereof, and against all these nations round about, and will utterly destroy them, and make them an astonishment, and an hissing, and perpetual desolations.]]></a:t>
+              <a:t><![CDATA[10. மகிழ்ச்சியின் சத்தத்தையும், சந்தோஷத்தின் சத்தத்தையும், மணவாளனின் சத்தத்தையும், மணவாட்டியின் சத்தத்தையும், ஏந்திரத்தின் சத்தத்தையும் விளக்கின் வெளிச்சத்தையும் அவர்களிலிருந்து நீங்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2043,51 +1971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, I will send and take all the families of the north, says the LORD, and Nebuchadrezzar the king of Babylon, my servant, and will bring them against this land, and against the inhabitants thereof, and against all these nations round about, and will utterly destroy them, and make them an astonishment, and an hissing, and perpetual desolations.]]></a:t>
+              <a:t><![CDATA[11. இந்தத் தேசமெல்லாம் வனாந்தரமும் பாழுமாகும்; இந்த ஜாதிகளோ, எழுபது வருஷமாகப் பாபிலோன் ராஜாவைச் சேவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2152,51 +2080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, I will send and take all the families of the north, says the LORD, and Nebuchadrezzar the king of Babylon, my servant, and will bring them against this land, and against the inhabitants thereof, and against all these nations round about, and will utterly destroy them, and make them an astonishment, and an hissing, and perpetual desolations.]]></a:t>
+              <a:t><![CDATA[11. இந்தத் தேசமெல்லாம் வனாந்தரமும் பாழுமாகும்; இந்த ஜாதிகளோ, எழுபது வருஷமாகப் பாபிலோன் ராஜாவைச் சேவிப்பார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2261,51 +2189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, I will send and take all the families of the north, says the LORD, and Nebuchadrezzar the king of Babylon, my servant, and will bring them against this land, and against the inhabitants thereof, and against all these nations round about, and will utterly destroy them, and make them an astonishment, and an hissing, and perpetual desolations.]]></a:t>
+              <a:t><![CDATA[12. எழுபது வருஷம் நிறைவேறினபின்பு, நான் பாபிலோன் ராஜாவினிடத்திலும், அந்த ஜாதியினிடத்திலும், கல்தேயருடைய தேசத்தினிடத்திலும், அவர்களுடைய அக்கிரமத்தை விசாரித்து, அதை நித்தியபாழிடமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2370,51 +2298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. Behold, I will send and take all the families of the north, says the LORD, and Nebuchadrezzar the king of Babylon, my servant, and will bring them against this land, and against the inhabitants thereof, and against all these nations round about, and will utterly destroy them, and make them an astonishment, and an hissing, and perpetual desolations.]]></a:t>
+              <a:t><![CDATA[12. எழுபது வருஷம் நிறைவேறினபின்பு, நான் பாபிலோன் ராஜாவினிடத்திலும், அந்த ஜாதியினிடத்திலும், கல்தேயருடைய தேசத்தினிடத்திலும், அவர்களுடைய அக்கிரமத்தை விசாரித்து, அதை நித்தியபாழிடமாக்கி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2479,51 +2407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Moreover I will take from them the voice of delight, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the sound of the millstones, and the light of the candle.]]></a:t>
+              <a:t><![CDATA[13. நான் அந்தத் தேசத்துக்கு விரோதமாய் உரைத்த என் வார்த்தைகளையெல்லாம், எரேமியா சகல ஜாதிகளுக்கும் விரோதமாகத் தீர்க்கதரிசனமாய்ச் சொன்னதும், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிறதுமான யாவையும் அதின்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2588,51 +2516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Moreover I will take from them the voice of delight, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the sound of the millstones, and the light of the candle.]]></a:t>
+              <a:t><![CDATA[13. நான் அந்தத் தேசத்துக்கு விரோதமாய் உரைத்த என் வார்த்தைகளையெல்லாம், எரேமியா சகல ஜாதிகளுக்கும் விரோதமாகத் தீர்க்கதரிசனமாய்ச் சொன்னதும், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிறதுமான யாவையும் அதின்மேல் வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2697,51 +2625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. Moreover I will take from them the voice of delight, and the voice of gladness, the voice of the bridegroom, and the voice of the bride, the sound of the millstones, and the light of the candle.]]></a:t>
+              <a:t><![CDATA[14. அநேகம் ஜாதிகளும் பெரிய ராஜாக்களும் அவர்களை அடிமைகொள்வார்கள்; நான் அவர்களுக்கு அவர்கள் கிரியைகளுக்குத்தக்கதாகவும், அவர்கள் கைகளின் செய்கைகளுக்குதக்கதாகவும் பதில் அளிப்பேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2806,51 +2734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And this whole land shall be a desolation, and an astonishment; and these nations shall serve the king of Babylon seventy years.]]></a:t>
+              <a:t><![CDATA[14. அநேகம் ஜாதிகளும் பெரிய ராஜாக்களும் அவர்களை அடிமைகொள்வார்கள்; நான் அவர்களுக்கு அவர்கள் கிரியைகளுக்குத்தக்கதாகவும், அவர்கள் கைகளின் செய்கைகளுக்குதக்கதாகவும் பதில் அளிப்பேன் என்கிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2915,51 +2843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the people of Judah in the fourth year of Jehoiakim the son of Josiah king of Judah, that was the first year of Nebuchadrezzar king of Babylon;]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாலாம் வருஷத்துக்கு சரியான, பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் அரசாண்ட முதலாம் வருஷத்திலே யூதாவின் ஜனம் அனைத்தையும் குறித்து எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3024,51 +2952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. And this whole land shall be a desolation, and an astonishment; and these nations shall serve the king of Babylon seventy years.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தர் என்னை நோக்கி: நான் உன்னை அனுப்புகிற ஜாதிகள் குடித்து, நான் தங்களுக்குள் அனுப்பும் பட்டயத்தால் அவர்கள் தள்ளாடி, புத்திகெட்டுப்போகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3133,51 +3061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it shall come to pass, when seventy years are accomplished, that I will punish the king of Babylon, and that nation, says the LORD, for their iniquity, and the land of the Chaldeans, and will make it perpetual desolations.]]></a:t>
+              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தர் என்னை நோக்கி: நான் உன்னை அனுப்புகிற ஜாதிகள் குடித்து, நான் தங்களுக்குள் அனுப்பும் பட்டயத்தால் அவர்கள் தள்ளாடி, புத்திகெட்டுப்போகும்படிக்கு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3242,51 +3170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. And it shall come to pass, when seventy years are accomplished, that I will punish the king of Babylon, and that nation, says the LORD, for their iniquity, and the land of the Chaldeans, and will make it perpetual desolations.]]></a:t>
+              <a:t><![CDATA[16. இந்த உக்கிரமாகிய மதுபானத்தின் பாத்திரத்தை நீ என் கையிலிருந்து வாங்கி அவர்கள் எல்லாருக்கும் அதிலே குடிக்கக்கொடு என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3351,51 +3279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will bring upon that land all my words which I have pronounced against it, even all that is written in this book, which Jeremiah has prophesied against all the nations.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நான் அந்தப் பாத்திரத்தைக் கர்த்தருடைய கையிலிருந்து வாங்கி, கர்த்தர் என்னை அனுப்பின எல்லா ஜாதிகளுக்கும் குடிக்கக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3460,51 +3388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will bring upon that land all my words which I have pronounced against it, even all that is written in this book, which Jeremiah has prophesied against all the nations.]]></a:t>
+              <a:t><![CDATA[17. அப்பொழுது நான் அந்தப் பாத்திரத்தைக் கர்த்தருடைய கையிலிருந்து வாங்கி, கர்த்தர் என்னை அனுப்பின எல்லா ஜாதிகளுக்கும் குடிக்கக் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3569,51 +3497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. And I will bring upon that land all my words which I have pronounced against it, even all that is written in this book, which Jeremiah has prophesied against all the nations.]]></a:t>
+              <a:t><![CDATA[18. எருசலேமுக்கும் யூதாவின் பட்டணங்களுக்கும் அதின் ராஜாக்களுக்கும், அதின் பிரபுக்களுக்கும் அவர்களை இந்நாளிலிருக்கிறபடி வனாந்தரமும் பாழும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலும் சாபமுமாக்கிப்போடும்படி குடிக்கக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3678,51 +3606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For many nations and great kings shall make use of them also: and I will recompense them according to their deeds, and according to the works of their own hands.]]></a:t>
+              <a:t><![CDATA[18. எருசலேமுக்கும் யூதாவின் பட்டணங்களுக்கும் அதின் ராஜாக்களுக்கும், அதின் பிரபுக்களுக்கும் அவர்களை இந்நாளிலிருக்கிறபடி வனாந்தரமும் பாழும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலும் சாபமுமாக்கிப்போடும்படி குடிக்கக்கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3787,51 +3715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. For many nations and great kings shall make use of them also: and I will recompense them according to their deeds, and according to the works of their own hands.]]></a:t>
+              <a:t><![CDATA[19. எகிப்தின் ராஜாவாகிய பார்வோனுக்கும், அவன் ஊழியக்காரருக்கும் அவன் பிரபுக்களுக்கும், அவனுடைய எல்லா ஜனத்துக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3896,51 +3824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For thus says the LORD God of Israel unto me; Take the wine cup of this fury at my hand, and cause all the nations, to whom I send you, to drink it.]]></a:t>
+              <a:t><![CDATA[20. கலந்து குடியிருக்கிற அனைவருக்கும், ஊத்ஸ் தேசத்தினுடைய எல்லா ராஜாக்களுக்கும் பெலிஸ்தருடைய தேசத்தில் இருக்கிற எல்லா ராஜாக்களுக்கும், அஸ்கலோனுக்கும் காசாவுக்கும், எக்ரோனுக்கும் அஸ்தோத்தில் மீதியானவர்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4005,51 +3933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. For thus says the LORD God of Israel unto me; Take the wine cup of this fury at my hand, and cause all the nations, to whom I send you, to drink it.]]></a:t>
+              <a:t><![CDATA[20. கலந்து குடியிருக்கிற அனைவருக்கும், ஊத்ஸ் தேசத்தினுடைய எல்லா ராஜாக்களுக்கும் பெலிஸ்தருடைய தேசத்தில் இருக்கிற எல்லா ராஜாக்களுக்கும், அஸ்கலோனுக்கும் காசாவுக்கும், எக்ரோனுக்கும் அஸ்தோத்தில் மீதியானவர்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4114,51 +4042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. The word that came to Jeremiah concerning all the people of Judah in the fourth year of Jehoiakim the son of Josiah king of Judah, that was the first year of Nebuchadrezzar king of Babylon;]]></a:t>
+              <a:t><![CDATA[2. அதைத் தீர்க்கதரிசியாகிய எரேமியா யூதாவின் ஜனம் அனைத்துக்கும், எருசலேமின் குடிகள் எல்லாருக்கும் அறிவிக்கிறதற்காக அவர்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4223,51 +4151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they shall drink, and be moved, and be mad, because of the sword that I will send among them.]]></a:t>
+              <a:t><![CDATA[21. ஏதோமுக்கும், மோவாபுக்கும், அம்மோன் புத்திரருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4332,51 +4260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. And they shall drink, and be moved, and be mad, because of the sword that I will send among them.]]></a:t>
+              <a:t><![CDATA[22. தீருவினுடைய எல்லா ராஜாக்களுக்கும், சீதோனுடைய எல்லா ராஜாக்களுக்கும், சமுத்திரத்துக்கு அக்கரையான தீவுகளின் ராஜாக்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4441,51 +4369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then took I the cup at the LORD's hand, and made all the nations to drink, unto whom the LORD had sent me:]]></a:t>
+              <a:t><![CDATA[23. தேதானுக்கும், தேமாவுக்கும், பூசுக்கும், கடையாந்தரங்களிலுள்ள அனைவருக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4550,51 +4478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. Then took I the cup at the LORD's hand, and made all the nations to drink, unto whom the LORD had sent me:]]></a:t>
+              <a:t><![CDATA[24. அரபிதேசத்து எல்லா ராஜாக்களுக்கும், வனாந்தரத்தில் கலந்து குடியிருக்கிறவர்களுடைய எல்லா ராஜாக்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4659,51 +4587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To know, Jerusalem, and the cities of Judah, and the kings thereof, and the princes thereof, to make them a desolation, an astonishment, an hissing, and a curse; as it is this day;]]></a:t>
+              <a:t><![CDATA[25. சிம்ரியினுடைய எல்லா ராஜாக்களுக்கும், ஏலாமினுடைய எல்லா ராஜாக்களுக்கும் மேதியாவினுடைய எல்லா ராஜாக்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4768,51 +4696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To know, Jerusalem, and the cities of Judah, and the kings thereof, and the princes thereof, to make them a desolation, an astonishment, an hissing, and a curse; as it is this day;]]></a:t>
+              <a:t><![CDATA[25. சிம்ரியினுடைய எல்லா ராஜாக்களுக்கும், ஏலாமினுடைய எல்லா ராஜாக்களுக்கும் மேதியாவினுடைய எல்லா ராஜாக்களுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4877,51 +4805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. To know, Jerusalem, and the cities of Judah, and the kings thereof, and the princes thereof, to make them a desolation, an astonishment, an hissing, and a curse; as it is this day;]]></a:t>
+              <a:t><![CDATA[26. வடக்கேயிருக்கிற எல்லா ராஜாக்களுக்கும், சமீபமானவர்களும் தூரமானவர்களுமாகிய அவரவர்களுக்கும், பூமியின்மீதிலுள்ள சகலதேசத்து ராஜாக்களுக்கும் குடிக்கக்கொடுத்தேன்; சேசாக்கு என்கிற ராஜாவும் அவர்களுக்குப் பிற்பாடு குடிப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4986,51 +4914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Pharaoh king of Egypt, and his servants, and his princes, and all his people;]]></a:t>
+              <a:t><![CDATA[26. வடக்கேயிருக்கிற எல்லா ராஜாக்களுக்கும், சமீபமானவர்களும் தூரமானவர்களுமாகிய அவரவர்களுக்கும், பூமியின்மீதிலுள்ள சகலதேசத்து ராஜாக்களுக்கும் குடிக்கக்கொடுத்தேன்; சேசாக்கு என்கிற ராஜாவும் அவர்களுக்குப் பிற்பாடு குடிப்பான் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5095,51 +5023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. Pharaoh king of Egypt, and his servants, and his princes, and all his people;]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் குடித்து, வெறித்து, வாந்திபண்ணி, நான் உங்களுக்குள் அனுப்பும் பட்டயத்தாலே எழுந்திராதபடிக்கு விழுங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று நீ அவர்களுக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5204,51 +5132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And all the mingled people, and all the kings of the land of Uz, and all the kings of the land of the Philistines, and Ashkelon, and Azzah, and Ekron, and the remnant of Ashdod,]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் குடித்து, வெறித்து, வாந்திபண்ணி, நான் உங்களுக்குள் அனுப்பும் பட்டயத்தாலே எழுந்திராதபடிக்கு விழுங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று நீ அவர்களுக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5313,51 +5241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The which Jeremiah the prophet spoke unto all the people of Judah, and to all the inhabitants of Jerusalem, saying,]]></a:t>
+              <a:t><![CDATA[3. ஆமோனின் குமாரனாகிய யோசியாவின் பதின்மூன்றாம் வருஷம்துவக்கி இந்நாள்மட்டும் சென்ற இந்த இருபத்துமூன்று வருஷமாகக் கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிற்று; அதை நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டுவந்தும் நீங்கள் கேளாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5422,51 +5350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And all the mingled people, and all the kings of the land of Uz, and all the kings of the land of the Philistines, and Ashkelon, and Azzah, and Ekron, and the remnant of Ashdod,]]></a:t>
+              <a:t><![CDATA[27. நீங்கள் குடித்து, வெறித்து, வாந்திபண்ணி, நான் உங்களுக்குள் அனுப்பும் பட்டயத்தாலே எழுந்திராதபடிக்கு விழுங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று நீ அவர்களுக்குச் சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5531,51 +5459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. And all the mingled people, and all the kings of the land of Uz, and all the kings of the land of the Philistines, and Ashkelon, and Azzah, and Ekron, and the remnant of Ashdod,]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் குடிக்கிறதற்கு அந்தப் பாத்திரத்தை உன் கையில் வாங்கமாட்டோம் என்று சொல்வார்களானால், நீ அவர்களை நோக்கி: நீங்கள் குடித்துத் தீரவேண்டும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5640,51 +5568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. Edom, and Moab, and the children of Ammon,]]></a:t>
+              <a:t><![CDATA[28. அவர்கள் குடிக்கிறதற்கு அந்தப் பாத்திரத்தை உன் கையில் வாங்கமாட்டோம் என்று சொல்வார்களானால், நீ அவர்களை நோக்கி: நீங்கள் குடித்துத் தீரவேண்டும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல்லு.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5749,51 +5677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And all the kings of Tyrus, and all the kings of Zidon, and the kings of the isles which are beyond the sea,]]></a:t>
+              <a:t><![CDATA[29. இதோ, தீங்கைக் கட்டளையிட நான் என் நாமம் தரிக்கப்பட்ட நகரத்திலே துவக்கும்போது, நீங்கள் தண்டனைக்குத் தப்புவீர்களோ? நீங்கள் தப்புவதில்லை; நான் பூமியின் எல்லாக் குடிகளின்மேலும் பட்டயத்தை வரவழைக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5858,51 +5786,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. And all the kings of Tyrus, and all the kings of Zidon, and the kings of the isles which are beyond the sea,]]></a:t>
+              <a:t><![CDATA[29. இதோ, தீங்கைக் கட்டளையிட நான் என் நாமம் தரிக்கப்பட்ட நகரத்திலே துவக்கும்போது, நீங்கள் தண்டனைக்குத் தப்புவீர்களோ? நீங்கள் தப்புவதில்லை; நான் பூமியின் எல்லாக் குடிகளின்மேலும் பட்டயத்தை வரவழைக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5967,51 +5895,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. Dedan, and Tema, and Buz, and all that are in the utmost corners,]]></a:t>
+              <a:t><![CDATA[29. இதோ, தீங்கைக் கட்டளையிட நான் என் நாமம் தரிக்கப்பட்ட நகரத்திலே துவக்கும்போது, நீங்கள் தண்டனைக்குத் தப்புவீர்களோ? நீங்கள் தப்புவதில்லை; நான் பூமியின் எல்லாக் குடிகளின்மேலும் பட்டயத்தை வரவழைக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6076,51 +6004,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all the kings of Arabia, and all the kings of the mingled people that dwell in the desert,]]></a:t>
+              <a:t><![CDATA[34. மேய்ப்பர்களே, அலறுங்கள்; மந்தையில் பிரஸ்தாபமானவர்களே, சாம்பலில் புரண்டு கதறுங்கள்; நீங்கள் வெட்டப்படவும் சிதறடிக்கப்படவும் உங்கள் நாட்கள் நிறைவேறின; உச்சிதமான பாத்திரம்போல் விழுந்து நொறுங்குவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide57.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6185,51 +6113,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. And all the kings of Arabia, and all the kings of the mingled people that dwell in the desert,]]></a:t>
+              <a:t><![CDATA[34. மேய்ப்பர்களே, அலறுங்கள்; மந்தையில் பிரஸ்தாபமானவர்களே, சாம்பலில் புரண்டு கதறுங்கள்; நீங்கள் வெட்டப்படவும் சிதறடிக்கப்படவும் உங்கள் நாட்கள் நிறைவேறின; உச்சிதமான பாத்திரம்போல் விழுந்து நொறுங்குவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide58.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6294,51 +6222,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And all the kings of Zimri, and all the kings of Elam, and all the kings of the Medes,]]></a:t>
+              <a:t><![CDATA[34. மேய்ப்பர்களே, அலறுங்கள்; மந்தையில் பிரஸ்தாபமானவர்களே, சாம்பலில் புரண்டு கதறுங்கள்; நீங்கள் வெட்டப்படவும் சிதறடிக்கப்படவும் உங்கள் நாட்கள் நிறைவேறின; உச்சிதமான பாத்திரம்போல் விழுந்து நொறுங்குவீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide59.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6403,51 +6331,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. And all the kings of Zimri, and all the kings of Elam, and all the kings of the Medes,]]></a:t>
+              <a:t><![CDATA[35. மேய்ப்பர்கள் ஓடிப்போகிறதற்கும், மந்தையில் பிரஸ்தாபமானவர்கள் தப்பித்துக்கொள்ளுகிறதற்கும் இடமிராது.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6512,51 +6440,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. The which Jeremiah the prophet spoke unto all the people of Judah, and to all the inhabitants of Jerusalem, saying,]]></a:t>
+              <a:t><![CDATA[3. ஆமோனின் குமாரனாகிய யோசியாவின் பதின்மூன்றாம் வருஷம்துவக்கி இந்நாள்மட்டும் சென்ற இந்த இருபத்துமூன்று வருஷமாகக் கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிற்று; அதை நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டுவந்தும் நீங்கள் கேளாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide60.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6621,51 +6549,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And all the kings of the north, far and near, one with another, and all the kingdoms of the world, which are upon the face of the earth: and the king of Sheshach shall drink after them.]]></a:t>
+              <a:t><![CDATA[36. தங்கள் மேய்ச்சலைக் கர்த்தர் பாழாக்கினதினிமித்தம் மேய்ப்பர்கள் கூப்பிடுகிறதும், மந்தையில் பிரஸ்தாபமானவர்கள் அலறுகிறதுமான சத்தமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide61.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6730,51 +6658,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And all the kings of the north, far and near, one with another, and all the kingdoms of the world, which are upon the face of the earth: and the king of Sheshach shall drink after them.]]></a:t>
+              <a:t><![CDATA[36. தங்கள் மேய்ச்சலைக் கர்த்தர் பாழாக்கினதினிமித்தம் மேய்ப்பர்கள் கூப்பிடுகிறதும், மந்தையில் பிரஸ்தாபமானவர்கள் அலறுகிறதுமான சத்தமுண்டாகும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide62.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6839,51 +6767,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. And all the kings of the north, far and near, one with another, and all the kingdoms of the world, which are upon the face of the earth: and the king of Sheshach shall drink after them.]]></a:t>
+              <a:t><![CDATA[37. அவர்கள் சுகித்திருந்த தாபரங்கள் கர்த்தருடைய கோபத்தின் எரிச்சலாலே சங்காரமாயின.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide63.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -6948,51 +6876,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Therefore you shall say unto them, Thus says the LORD of hosts, the God of Israel; Drink all of you, and be drunken, and spew, and fall, and rise no more, because of the sword which I will send among you.]]></a:t>
+              <a:t><![CDATA[38. அவர் பதிவிருந்து புறப்படும் சிங்கத்தைப்போலிருப்பார்; ஒடுக்குகிறவனுடைய உக்கிரத்தினாலும், அவனுடைய உக்கிரகோபத்தினாலும் அவர்கள் தேசம் பாழாயிற்றென்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide64.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7057,51 +6985,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Therefore you shall say unto them, Thus says the LORD of hosts, the God of Israel; Drink all of you, and be drunken, and spew, and fall, and rise no more, because of the sword which I will send among you.]]></a:t>
+              <a:t><![CDATA[38. அவர் பதிவிருந்து புறப்படும் சிங்கத்தைப்போலிருப்பார்; ஒடுக்குகிறவனுடைய உக்கிரத்தினாலும், அவனுடைய உக்கிரகோபத்தினாலும் அவர்கள் தேசம் பாழாயிற்றென்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide65.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7166,51 +7094,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. Therefore you shall say unto them, Thus says the LORD of hosts, the God of Israel; Drink all of you, and be drunken, and spew, and fall, and rise no more, because of the sword which I will send among you.]]></a:t>
+              <a:t><![CDATA[30. ஆதலால், அவர்களுக்கு விரோதமாக இந்த வார்த்தைகளையெல்லாம் தீர்க்கதரிசனமாக உரைத்து, அவர்களை நோக்கி: கர்த்தர் உயரத்திலிருந்து கெர்ச்சித்து, தமது பரிசுத்த வாசஸ்தலத்திலிருந்து தம்முடைய சத்தத்தைக் காட்டி, தம்முடைய தாபரத்துக்கு விரோதமாய்க் கெர்ச்சிக்கவே கெர்ச்சித்து, ஆலையை மிதிக்கிறவர்கள் ஆர்ப்பரிப்பதுபோல் பூமியினுடைய எல்லாக் குடிகளுக்கும் விரோதமாக ஆர்ப்பரிப்பார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide66.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7275,51 +7203,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And it shall be, if they refuse to take the cup at yours hand to drink, then shall you say unto them, Thus says the LORD of hosts; All of you shall certainly drink.]]></a:t>
+              <a:t><![CDATA[30. ஆதலால், அவர்களுக்கு விரோதமாக இந்த வார்த்தைகளையெல்லாம் தீர்க்கதரிசனமாக உரைத்து, அவர்களை நோக்கி: கர்த்தர் உயரத்திலிருந்து கெர்ச்சித்து, தமது பரிசுத்த வாசஸ்தலத்திலிருந்து தம்முடைய சத்தத்தைக் காட்டி, தம்முடைய தாபரத்துக்கு விரோதமாய்க் கெர்ச்சிக்கவே கெர்ச்சித்து, ஆலையை மிதிக்கிறவர்கள் ஆர்ப்பரிப்பதுபோல் பூமியினுடைய எல்லாக் குடிகளுக்கும் விரோதமாக ஆர்ப்பரிப்பார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide67.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7384,51 +7312,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. And it shall be, if they refuse to take the cup at yours hand to drink, then shall you say unto them, Thus says the LORD of hosts; All of you shall certainly drink.]]></a:t>
+              <a:t><![CDATA[30. ஆதலால், அவர்களுக்கு விரோதமாக இந்த வார்த்தைகளையெல்லாம் தீர்க்கதரிசனமாக உரைத்து, அவர்களை நோக்கி: கர்த்தர் உயரத்திலிருந்து கெர்ச்சித்து, தமது பரிசுத்த வாசஸ்தலத்திலிருந்து தம்முடைய சத்தத்தைக் காட்டி, தம்முடைய தாபரத்துக்கு விரோதமாய்க் கெர்ச்சிக்கவே கெர்ச்சித்து, ஆலையை மிதிக்கிறவர்கள் ஆர்ப்பரிப்பதுபோல் பூமியினுடைய எல்லாக் குடிகளுக்கும் விரோதமாக ஆர்ப்பரிப்பார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide68.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7493,51 +7421,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For, lo, I begin to bring evil on the city which is called by my name, and should all of you be utterly unpunished? All of you shall not be unpunished: for I will call for a sword upon all the inhabitants of the earth, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[31. ஆரவாரம் பூமியின் கடையாந்தரமட்டும் போய் எட்டும்; ஜாதிகளோடே கர்த்தருக்கு வழக்கு இருக்கிறது; மாம்சமான யாவரோடும் அவர் நியாயத்துக்குள் பிரவேசிப்பார்; துன்மார்க்கரைப் பட்டயத்துக்கு ஒப்புக்கொடுப்பார் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide69.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7602,51 +7530,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For, lo, I begin to bring evil on the city which is called by my name, and should all of you be utterly unpunished? All of you shall not be unpunished: for I will call for a sword upon all the inhabitants of the earth, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[31. ஆரவாரம் பூமியின் கடையாந்தரமட்டும் போய் எட்டும்; ஜாதிகளோடே கர்த்தருக்கு வழக்கு இருக்கிறது; மாம்சமான யாவரோடும் அவர் நியாயத்துக்குள் பிரவேசிப்பார்; துன்மார்க்கரைப் பட்டயத்துக்கு ஒப்புக்கொடுப்பார் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7711,51 +7639,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. From the thirteenth year of Josiah the son of Amon king of Judah, even unto this day, that is the three and twentieth year, the word of the LORD has come unto me, and I have spoken unto you, rising early and speaking; but all of you have not hearkened.]]></a:t>
+              <a:t><![CDATA[3. ஆமோனின் குமாரனாகிய யோசியாவின் பதின்மூன்றாம் வருஷம்துவக்கி இந்நாள்மட்டும் சென்ற இந்த இருபத்துமூன்று வருஷமாகக் கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிற்று; அதை நான் உங்களுக்கு ஏற்கனவே சொல்லிக்கொண்டுவந்தும் நீங்கள் கேளாமற்போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide70.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7820,51 +7748,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. For, lo, I begin to bring evil on the city which is called by my name, and should all of you be utterly unpunished? All of you shall not be unpunished: for I will call for a sword upon all the inhabitants of the earth, says the LORD of hosts.]]></a:t>
+              <a:t><![CDATA[32. இதோ, ஜாதிஜாதிக்குத் தீமைபரம்பும், பூமியின் எல்லைகளிலிருந்து மகா புசல் எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide71.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -7929,51 +7857,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore prophesy you against them all these words, and say unto them, The LORD shall roar from on high, and utter his voice from his holy habitation; he shall mightily roar upon his habitation; he shall give a shout, as they that tread the grapes, against all the inhabitants of the earth.]]></a:t>
+              <a:t><![CDATA[32. இதோ, ஜாதிஜாதிக்குத் தீமைபரம்பும், பூமியின் எல்லைகளிலிருந்து மகா புசல் எழும்பும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide72.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8038,51 +7966,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore prophesy you against them all these words, and say unto them, The LORD shall roar from on high, and utter his voice from his holy habitation; he shall mightily roar upon his habitation; he shall give a shout, as they that tread the grapes, against all the inhabitants of the earth.]]></a:t>
+              <a:t><![CDATA[33. அக்காலத்திலே பூமியின் ஒருமுனை துவக்கி பூமியின் மறுமுனைமட்டும் கர்த்தரால் கொலையுண்டவர்கள் கிடப்பார்கள்; அவர்கள் புலம்பப்படாமலும் சேர்க்கப்படாமலும் அடக்கம்பண்ணப்படாமலும் பூமியின்மேல் எருவாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide73.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8147,705 +8075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. Therefore prophesy you against them all these words, and say unto them, The LORD shall roar from on high, and utter his voice from his holy habitation; he shall mightily roar upon his habitation; he shall give a shout, as they that tread the grapes, against all the inhabitants of the earth.]]></a:t>
-[...653 lines deleted...]
-              <a:t><![CDATA[33. And the slain of the LORD shall be at that day from one end of the earth even unto the other end of the earth: they shall not be lamented, neither gathered, nor buried; they shall be dung upon the ground.]]></a:t>
+              <a:t><![CDATA[33. அக்காலத்திலே பூமியின் ஒருமுனை துவக்கி பூமியின் மறுமுனைமட்டும் கர்த்தரால் கொலையுண்டவர்கள் கிடப்பார்கள்; அவர்கள் புலம்பப்படாமலும் சேர்க்கப்படாமலும் அடக்கம்பண்ணப்படாமலும் பூமியின்மேல் எருவாவார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -8910,1141 +8184,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. From the thirteenth year of Josiah the son of Amon king of Judah, even unto this day, that is the three and twentieth year, the word of the LORD has come unto me, and I have spoken unto you, rising early and speaking; but all of you have not hearkened.]]></a:t>
-[...1089 lines deleted...]
-              <a:t><![CDATA[37. And the peaceable habitations are cut down because of the fierce anger of the LORD.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய தம்முடைய சகல ஊழிக்காரரையும் ஏற்கனவே அனுப்பிக்கொண்டே இருந்தும், நீங்கள் கேளாமலும், கேட்கும்படிக்கு நீங்கள் செவிகளைச் சாயாமலும் போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -10109,269 +8293,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. From the thirteenth year of Josiah the son of Amon king of Judah, even unto this day, that is the three and twentieth year, the word of the LORD has come unto me, and I have spoken unto you, rising early and speaking; but all of you have not hearkened.]]></a:t>
-[...217 lines deleted...]
-              <a:t><![CDATA[38. He has forsaken his covert, as the lion: for their land is desolate because of the fierceness of the oppressor, and because of his fierce anger.]]></a:t>
+              <a:t><![CDATA[4. கர்த்தர் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய தம்முடைய சகல ஊழிக்காரரையும் ஏற்கனவே அனுப்பிக்கொண்டே இருந்தும், நீங்கள் கேளாமலும், கேட்கும்படிக்கு நீங்கள் செவிகளைச் சாயாமலும் போனீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -10406,51 +8372,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2470542288" r:id="rId1"/>
+    <p:sldLayoutId id="2474699507" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -11010,206 +8976,62 @@
 
 <file path=ppt/slides/_rels/slide71.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide71.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide72.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide72.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide73.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide73.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide74.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...46 lines deleted...]
-
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
-<file path=ppt/slides/_rels/slide80.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...78 lines deleted...]
-
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/>
-</Relationships>
-[...14 lines deleted...]
-  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide91.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="9144000" cy="5143500"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="9144000" cy="5143500"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name=""/>
           <p:cNvSpPr txBox="1"/>
@@ -11314,51 +9136,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. கர்த்தர் உங்களிடத்திற்குத் தீர்க்கதரிசிகளாகிய தம்முடைய சகல ஊழிக்காரரையும் ஏற்கனவே அனுப்பிக்கொண்டே]]></a:t>
+              <a:t><![CDATA[5. നിങ്ങൾ ഓരോരുത്തൻ താന്താന്റെ ദുർമ്മാർഗ്ഗവും ദുഷ്‌പ്രവൃത്തികളും വിട്ടുതിരിവിൻ; എന്നാൽ യഹോവ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +9268,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருந்தும், நீங்கள் கேளாமலும், கேட்கும்படிக்கு நீங்கள் செவிகளைச் சாயாமலும் போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾക്കും നിങ്ങളുടെ പിതാക്കന്മാർക്കും തന്ന ദേശത്തു നിങ്ങൾ എന്നും എന്നേക്കും പാർക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +9400,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அவர்களைக்கொண்டு அவர்: உங்களில் அவனவன் தன்தன் பொல்லாத வழியையும் உங்கள் கிரியைகளின் பொல்லாப்பையும்]]></a:t>
+              <a:t><![CDATA[6. അന്യ ദേവന്മാരെ സേവിച്ചു നമസ്കരിക്കേണ്ടതിന്നു അവരോടു ചേരരുതു; നിങ്ങളുടെ കൈകളുടെ പ്രവൃത്തികൾകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +9532,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விட்டுத் திரும்பி, கர்த்தர் உங்களுக்கும் உங்கள் பிதாக்களுக்கும் கொடுத்த தேசத்தில் சதாகாலமும்]]></a:t>
+              <a:t><![CDATA[എന്നെ കോപിപ്പിക്കയും അരുതു; എന്നാൽ ഞാൻ നിങ്ങൾക്കു അനർത്ഥം വരുത്തുകയില്ല എന്നു അവർ പറഞ്ഞു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +9664,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடியிருந்து,]]></a:t>
+              <a:t><![CDATA[7. എങ്കിലും നിങ്ങൾ നിങ്ങളുടെ അനർത്ഥത്തിന്നായി നിങ്ങളുടെ കൈകളുടെ പ്രവൃത്തികൊണ്ടു എന്നെ കോപിപ്പിപ്പാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +9796,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. அந்நிய தேவர்களைப் பின்பற்றாமலும், அவைகளுக்கு ஆராதனைசெய்யாமலும், அவைகளைப் பணியாமலுமிருந்து, நான்]]></a:t>
+              <a:t><![CDATA[തക്കവണ്ണം എന്റെ വാക്കു കേൾക്കാതിരുന്നു എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +9928,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[உங்களுக்குத் தீமைசெய்யாதபடிக்கு உங்கள் கைகளின் செய்கைகளால் எனக்குக் கோபமுண்டாக்காமலும் இருங்கள்]]></a:t>
+              <a:t><![CDATA[8. അതുകൊണ്ടു സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നിങ്ങൾ എന്റെ വചനങ്ങളെ കേൾക്കായ്കകൊണ്ടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +10060,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று சொல்லியனுப்பினேன்.]]></a:t>
+              <a:t><![CDATA[9. ഞാൻ ആളയച്ചു വടക്കുള്ള സകലവംശങ്ങളെയും എന്റെ ദാസനായി ബാബേൽരാജാവായ നെബൂഖദ് നേസരിനെയും ഈ ദേശത്തിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +10192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. நீங்களோ, உங்களுக்குத் தீமையாக உங்கள் கைகளின் செய்கைகளாலே எனக்குக் கோபமூட்டும்படிக்கு, என்]]></a:t>
+              <a:t><![CDATA[നേരെയും അതിലെ നിവാസികളുടെ നേരെയും ചുറ്റും വസിക്കുന്ന ഈ സകലജാതികളുടെ നേരെയും വരുത്തി അവരെ ഉന്മൂലനാശം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +10324,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லைக் கேளாமற்போனீர்கள் என்று கர்த்தர் சொல்லுகிறார் என்றான்.]]></a:t>
+              <a:t><![CDATA[ചെയ്തു സ്തംഭനഹേതുവും പരിഹാസവിഷയവും ശാശ്വതശൂന്യവുമാക്കിത്തിർക്കും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +10456,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனாகிய யோயாக்கீம் என்கிற யூதாவுடைய ராஜாவின் நாலாம் வருஷத்துக்கு சரியான, பாபிலோன்]]></a:t>
+              <a:t><![CDATA[1. യോശീയാവിന്റെ മകനായി യെഹൂദാരാജാവായ യെഹോയാക്കീമിന്റെ നാലാം ആണ്ടിൽ--ബാബേൽരാജാവായ നെബൂഖദ് നേസരിന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +10588,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. நீங்கள் என் வார்த்தைகளைக் கேளாமற்போனபடியினால்,]]></a:t>
+              <a:t><![CDATA[10. ഞാൻ ആനന്ദഘോഷവും സന്തോഷധ്വനിയും മണവാളന്റെ സ്വരവും മണവാട്ടിയുടെ സ്വരവും തിരികല്ലിന്റെ ഒച്ചയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +10720,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இதோ, நான் வடக்கேயிருக்கிற சகல வம்சங்களையும், என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன்]]></a:t>
+              <a:t><![CDATA[വിളക്കിന്റെ വെളിച്ചവും അവരുടെ ഇടയിൽനിന്നു നീക്കിക്കളയും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +10852,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவையும் அழைத்தனுப்பி, அவர்களை இந்தத் தேசத்துக்கு விரோதமாகவும், இதின் குடிகளுக்கு விரோதமாகவும்,]]></a:t>
+              <a:t><![CDATA[11. ഈ ദേശമൊക്കെയും ശൂന്യവും സ്തംഭനഹേതുവും ആകും; ഈ ജാതികൾ ബാബേൽരാജാവിനെ എഴുപതു സംവത്സരം സേവിക്കും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +10984,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சுற்றிலுமிருக்கிற இந்த எல்லா ஜாதிகளுக்கும் விரோதமாகவும் வரப்பண்ணி, அவைகளைச் சங்காரத்துக்கு]]></a:t>
+              <a:t><![CDATA[എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +11116,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஒப்புக்கொடுத்து, அவைகளைப் பாழாகவும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலாகவும், நித்திய வனாந்தரங்களாகவும்]]></a:t>
+              <a:t><![CDATA[12. എഴുപതു സംവത്സരം തികയുമ്പോൾ, ഞാൻ ബാബേൽ രാജാവിനെയും ആ ജാതിയെയും കല്ദയരുടെ ദേശത്തെയും അവരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +11248,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[செய்வேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்]]></a:t>
+              <a:t><![CDATA[അകൃത്യംനിമിത്തം സന്ദർശിച്ചു അതിനെ ശാശ്വതശൂന്യമാക്കിത്തീർക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +11380,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. மகிழ்ச்சியின் சத்தத்தையும், சந்தோஷத்தின் சத்தத்தையும், மணவாளனின் சத்தத்தையும், மணவாட்டியின்]]></a:t>
+              <a:t><![CDATA[13. അങ്ങനെ ഞാൻ ആ ദേശത്തെക്കുറിച്ചു അരുളിച്ചെയ്തിരിക്കുന്ന സകല വചനങ്ങളെയും യിരെമ്യാവു സകലജാതികളെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +11512,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சத்தத்தையும், ஏந்திரத்தின் சத்தத்தையும் விளக்கின் வெளிச்சத்தையும் அவர்களிலிருந்து நீங்கப்பண்ணுவேன்]]></a:t>
+              <a:t><![CDATA[കുറിച്ചു പ്രവചിച്ചതും ഈ പുസ്തകത്തിൽ എഴുതിയിരിക്കുന്നതുമായ സകലത്തെയും ഞാൻ അതിന്നു വരുത്തും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +11644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[14. അനേകം ജാതികളും വലിയ രാജാക്കന്മാരും അവരെക്കൊണ്ടു സേവചെയ്യിക്കും. ഞാൻ അവരുടെ ക്രിയകൾക്കും അവരുടെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +11776,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. இந்தத் தேசமெல்லாம் வனாந்தரமும் பாழுமாகும்; இந்த ஜாதிகளோ, எழுபது வருஷமாகப் பாபிலோன் ராஜாவைச்]]></a:t>
+              <a:t><![CDATA[കൈകളുടെ പ്രവൃത്തികൾക്കും തക്കവണ്ണം അവർക്കു പകരം ചെയ്യും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14086,51 +11908,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாவாகிய நேபுகாத்நேச்சார் அரசாண்ட முதலாம் வருஷத்திலே யூதாவின் ஜனம் அனைத்தையும் குறித்து]]></a:t>
+              <a:t><![CDATA[ഒന്നാം ആണ്ടു തന്നേ--സകല യെഹൂദാജനത്തെയും കുറിച്ചു യിരെമ്യാവിന്നുണ്ടായ അരുളപ്പാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14218,51 +12040,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சேவிப்பார்கள்.]]></a:t>
+              <a:t><![CDATA[15. യിസ്രായേലിന്റെ ദൈവമായ യഹോവ എന്നോടു ഇപ്രകാരം അരുളിച്ചെയ്തു: ഈ ക്രോധമദ്ധ്യം നിറഞ്ഞ പാനപാത്രം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14350,51 +12172,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. எழுபது வருஷம் நிறைவேறினபின்பு, நான் பாபிலோன் ராஜாவினிடத்திலும், அந்த ஜாதியினிடத்திலும்,]]></a:t>
+              <a:t><![CDATA[എന്റെ കയ്യിൽനിന്നു വാങ്ങി ഞാൻ നിന്നെ അയക്കുന്ന ജാതികളെ ഒക്കെയും കുടിപ്പിക്ക.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14482,51 +12304,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கல்தேயருடைய தேசத்தினிடத்திலும், அவர்களுடைய அக்கிரமத்தை விசாரித்து, அதை நித்தியபாழிடமாக்கி,]]></a:t>
+              <a:t><![CDATA[16. അവർ കുടിച്ചു ഞാൻ അവരുടെ ഇടയിൽ അയക്കുന്ന വാൾനിമിത്തം ചാഞ്ചാടി ഭ്രാന്തന്മാരായിത്തീരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14614,51 +12436,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நான் அந்தத் தேசத்துக்கு விரோதமாய் உரைத்த என் வார்த்தைகளையெல்லாம், எரேமியா சகல ஜாதிகளுக்கும்]]></a:t>
+              <a:t><![CDATA[17. അങ്ങനെ ഞാൻ പാനപാത്രം യഹോവയുടെ കയ്യിൽനിന്നു വാങ്ങി, യഹോവ എന്നെ അയച്ച സകലജാതികളെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14746,51 +12568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[விரோதமாகத் தீர்க்கதரிசனமாய்ச் சொன்னதும், இந்தப் புஸ்தகத்தில் எழுதியிருக்கிறதுமான யாவையும் அதின்மேல்]]></a:t>
+              <a:t><![CDATA[കുടിപ്പിച്ചു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14878,51 +12700,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. ഇന്നുള്ളതുപോലെ ശൂന്യവും സ്തംഭനഹേതുവും പരിഹാസവിഷയവും ശാപവാക്യവുമാക്കേണ്ടതിന്നു യെരൂശലേമിനെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15010,51 +12832,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. அநேகம் ஜாதிகளும் பெரிய ராஜாக்களும் அவர்களை அடிமைகொள்வார்கள்; நான் அவர்களுக்கு அவர்கள்]]></a:t>
+              <a:t><![CDATA[യെഹൂദാപട്ടണങ്ങളെയും രാജാക്കന്മാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15142,51 +12964,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கிரியைகளுக்குத்தக்கதாகவும், அவர்கள் கைகளின் செய்கைகளுக்குதக்கதாகவும் பதில் அளிப்பேன் என்கிறார்.]]></a:t>
+              <a:t><![CDATA[19. പ്രഭുക്കന്മാരെയും മിസ്രയീംരാജാവായ ഫറവോനെയും അവന്റെ ഭൃത്യന്മാരെയും പ്രഭുക്കന്മാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15274,51 +13096,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. இஸ்ரவேலின் தேவனாகிய கர்த்தர் என்னை நோக்கி: நான் உன்னை அனுப்புகிற ஜாதிகள் குடித்து, நான்]]></a:t>
+              <a:t><![CDATA[20. സകലപ്രജകളെയും സർവ്വസമ്മിശ്രജാതിയെയും ഊസ് ദേശത്തിലെ സകലരാജാക്കന്മാരെയും ഫെലിസ്ത്യദേശത്തിലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15406,51 +13228,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தங்களுக்குள் அனுப்பும் பட்டயத்தால் அவர்கள் தள்ளாடி, புத்திகெட்டுப்போகும்படிக்கு,]]></a:t>
+              <a:t><![CDATA[സകലരാജാക്കന്മാരെയും അസ്കലോനെയും ഗസ്സയെയും എക്രോനെയും അസ്തോദിൽ ശേഷിപ്പുള്ളവരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15538,51 +13360,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எரேமியாவுக்கு உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[2. യിരെമ്യാപ്രവാചകൻ അതു സകല യെഹൂദാജനത്തോടും സകലയെരൂശലേംനിവാസികളോടും പ്രസ്താവിച്ചതു എങ്ങനെ എന്നാൽ:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15670,51 +13492,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. இந்த உக்கிரமாகிய மதுபானத்தின் பாத்திரத்தை நீ என் கையிலிருந்து வாங்கி அவர்கள் எல்லாருக்கும் அதிலே]]></a:t>
+              <a:t><![CDATA[21. ഏദോമിനെയും മോവാബിനെയും അമ്മോന്യരെയും സോർ രാജാക്കന്മാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15802,51 +13624,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடிக்கக்கொடு என்றார்.]]></a:t>
+              <a:t><![CDATA[22. സകല സീദോന്യരാജാക്കന്മാരെയും സമുദ്രത്തിന്നക്കരെയുള്ള ദ്വീപുകളിലെ രാജാക്കന്മാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -15934,51 +13756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்பொழுது நான் அந்தப் பாத்திரத்தைக் கர்த்தருடைய கையிலிருந்து வாங்கி, கர்த்தர் என்னை அனுப்பின]]></a:t>
+              <a:t><![CDATA[23. ദേദാനെയും തേമയെയും ബൂസിനെയും തലയുടെ അരികുവടിച്ചവരെ ഒക്കെയും എല്ലാ അരാബ്യരാജാക്കന്മാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16066,51 +13888,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எல்லா ஜாதிகளுக்கும் குடிக்கக் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[24. മരുവാസികളായ സമ്മിശ്രജാതിയുടെ സകല രാജാക്കന്മാരെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16198,51 +14020,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. எருசலேமுக்கும் யூதாவின் பட்டணங்களுக்கும் அதின் ராஜாக்களுக்கும், அதின் பிரபுக்களுக்கும் அவர்களை]]></a:t>
+              <a:t><![CDATA[25. സകല സിമ്രിരാജാക്കന്മാരെയും ഏലാമിലെ സകല രാജാക്കന്മാരെയും മേദ്യരുടെ സകല രാജാക്കന്മാരെയും തമ്മിൽ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16330,51 +14152,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இந்நாளிலிருக்கிறபடி வனாந்தரமும் பாழும் இகழ்ச்சிக்குறியாகிய ஈசல்போடுதலும் சாபமுமாக்கிப்போடும்படி]]></a:t>
+              <a:t><![CDATA[അടുത്തും അകന്നും ഇരിക്കുന്ന]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16462,51 +14284,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[குடிக்கக்கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[26. എല്ലാ വടക്കെരാജാക്കന്മാരെയും ഭൂമിയിലെ സകല ലോകരാജ്യങ്ങളെയും തന്നേ; ശേശക്ക്ക് രാജാവോ അവരുടെ ശേഷം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16594,51 +14416,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. எகிப்தின் ராஜாவாகிய பார்வோனுக்கும், அவன் ஊழியக்காரருக்கும் அவன் பிரபுக்களுக்கும், அவனுடைய எல்லா]]></a:t>
+              <a:t><![CDATA[കുടിക്കേണം.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16726,51 +14548,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ஜனத்துக்கும்,]]></a:t>
+              <a:t><![CDATA[27. നീ അവരോടു പറയേണ്ടതു: യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16858,51 +14680,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. கலந்து குடியிருக்கிற அனைவருக்கும், ஊத்ஸ் தேசத்தினுடைய எல்லா ராஜாக்களுக்கும் பெலிஸ்தருடைய]]></a:t>
+              <a:t><![CDATA[നിങ്ങൾ കുടിച്ചു ലഹരിപിടിച്ചു ഛർദ്ദിച്ചു, ഞാൻ നിങ്ങളുടെ ഇടയിൽ അയക്കുന്ന വാളുകൊണ്ടു ഇനി]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -16990,51 +14812,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. அதைத் தீர்க்கதரிசியாகிய எரேமியா யூதாவின் ஜனம் அனைத்துக்கும், எருசலேமின் குடிகள் எல்லாருக்கும்]]></a:t>
+              <a:t><![CDATA[3. ആമോന്റെ മകനായി യെഹൂദാരാജാവായ യോശീയാവിന്റെ പതിമൂന്നാം ആണ്ടുമുതൽ ഇന്നുവരെ ഈ ഇരുപത്തുമൂന്നു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17122,51 +14944,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தேசத்தில் இருக்கிற எல்லா ராஜாக்களுக்கும், அஸ்கலோனுக்கும் காசாவுக்கும், எக்ரோனுக்கும் அஸ்தோத்தில்]]></a:t>
+              <a:t><![CDATA[എഴുന്നേൽക്കാതവണ്ണം വീഴുവിൻ.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17254,51 +15076,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[மீதியானவர்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[28. എന്നാൽ പാനപാത്രം നിന്റെ കയ്യിൽനിന്നു വാങ്ങി കുടിപ്പാൻ അവർക്കു മനസ്സില്ലാഞ്ഞാൽ നീ അവരോടു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17386,51 +15208,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. ஏதோமுக்கும், மோவாபுக்கும், அம்மோன் புத்திரருக்கும்,]]></a:t>
+              <a:t><![CDATA[പറയേണ്ടതു: സൈന്യങ്ങളുടെ യഹോവ ഇപ്രാകരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17518,51 +15340,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. தீருவினுடைய எல்லா ராஜாக்களுக்கும், சீதோனுடைய எல்லா ராஜாக்களுக்கும், சமுத்திரத்துக்கு அக்கரையான]]></a:t>
+              <a:t><![CDATA[29. നിങ്ങൾ കുടിച്ചേ മതിയാവു. എന്റെ നാമം വിളിക്കപ്പെട്ടിരിക്കുന്ന നഗരത്തിന്നു ഞാൻ അനർത്ഥം വരുത്തുവാൻ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17650,51 +15472,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தீவுகளின் ராஜாக்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[തുടങ്ങുന്നു; പിന്നെ നിങ്ങൾ കേവലം ശിക്ഷകൂടാതെ പോകുമോ? ശിക്ഷകൂടാതെ പോകയില്ല; ഞാൻ സകല ഭൂവാസികളുടെയും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17782,51 +15604,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. தேதானுக்கும், தேமாவுக்கும், பூசுக்கும், கடையாந்தரங்களிலுள்ள அனைவருக்கும்,]]></a:t>
+              <a:t><![CDATA[മേൽ വാളിനെ വിളിച്ചുവരുത്തും എന്നു സൈന്യങ്ങളുടെ യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -17914,51 +15736,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. அரபிதேசத்து எல்லா ராஜாக்களுக்கும், வனாந்தரத்தில் கலந்து குடியிருக்கிறவர்களுடைய எல்லா]]></a:t>
+              <a:t><![CDATA[34. ഇടയന്മാരെ, മുറയിട്ടു നിലവിളിപ്പിൻ! ആട്ടിൻ കൂട്ടത്തിലെ ശ്രേഷ്ഠന്മാരേ, വെണ്ണീരിൽ കിടന്നുരുളുവിൻ;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18046,51 +15868,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாக்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[നിങ്ങളെ അറുപ്പാനുള്ള കാലം തികെഞ്ഞിരിക്കുന്നു; ഞാൻ നിങ്ങളെ ഉടെച്ചുകളയും; നിങ്ങൾ മനോഹരമായോരു പാത്രം]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18178,51 +16000,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[25. சிம்ரியினுடைய எல்லா ராஜாக்களுக்கும், ஏலாமினுடைய எல்லா ராஜாக்களுக்கும் மேதியாவினுடைய எல்லா]]></a:t>
+              <a:t><![CDATA[പോലെ വീഴും;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18310,51 +16132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ராஜாக்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[35. ഇടയന്മാർക്കു ശരണവും ആട്ടിൻ കൂട്ടത്തിലെ ശ്രേഷ്ഠന്മാർക്കു ഉദ്ധാരണവും ഇല്ലാതെയാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18442,51 +16264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அறிவிக்கிறதற்காக அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[സംവത്സരം യഹോവയുടെ വചനം എനിക്കുണ്ടാകയും ഞാൻ ഇടവിടാതെ നിങ്ങളോടു സംസാരിക്കയും ചെയ്തിട്ടും നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18574,51 +16396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[26. வடக்கேயிருக்கிற எல்லா ராஜாக்களுக்கும், சமீபமானவர்களும் தூரமானவர்களுமாகிய அவரவர்களுக்கும்,]]></a:t>
+              <a:t><![CDATA[36. യഹോവ മേച്ചല്പുറത്തെ പാഴാക്കിക്കളയുന്നതുകൊണ്ടു ഇടയന്മാർ നിലവിളിക്കുന്നതും ആട്ടിൻ കൂട്ടത്തിലെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18706,51 +16528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[பூமியின்மீதிலுள்ள சகலதேசத்து ராஜாக்களுக்கும் குடிக்கக்கொடுத்தேன்; சேசாக்கு என்கிற ராஜாவும்]]></a:t>
+              <a:t><![CDATA[ശ്രേഷ്ഠന്മാർ മുറയിടുന്നതും കേൾപ്പാറാകും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18838,51 +16660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களுக்குப் பிற்பாடு குடிப்பான் என்றார்.]]></a:t>
+              <a:t><![CDATA[37. സമാധാനമുള്ള മേച്ചല്പുറങ്ങൾ യഹോവയുടെ ഉഗ്രകോപംനിമിത്തം നശിച്ചുപോയിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -18970,51 +16792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[27. நீங்கள் குடித்து, வெறித்து, வாந்திபண்ணி, நான் உங்களுக்குள் அனுப்பும் பட்டயத்தாலே]]></a:t>
+              <a:t><![CDATA[38. അവൻ ഒരു ബാലസിംഹം എന്നപോലെ തന്റെ മുറ്റുകാടു വിട്ടുവന്നിരിക്കുന്നു; പീഡിപ്പിക്കുന്ന വാൾകൊണ്ടും,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19102,51 +16924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[எழுந்திராதபடிக்கு விழுங்கள் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று நீ]]></a:t>
+              <a:t><![CDATA[അവന്റെ ഉഗ്രകോപംകൊണ്ടും അവരുടെ ദേശം ശൂന്യമായിരിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19234,51 +17056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களுக்குச் சொல்லு.]]></a:t>
+              <a:t><![CDATA[30. ആകയാൽ നീ ഈ വചനങ്ങളെ ഒക്കെയും അവരോടു പ്രവചിച്ചു പറക: യഹോവ ഉയരത്തിൽനിന്നു ഗർജ്ജിച്ചു തന്റെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19366,51 +17188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[28. அவர்கள் குடிக்கிறதற்கு அந்தப் பாத்திரத்தை உன் கையில் வாங்கமாட்டோம் என்று சொல்வார்களானால், நீ]]></a:t>
+              <a:t><![CDATA[വിശുദ്ധനിവാസത്തിൽനിന്നു നാദം പുറപ്പെടുവിക്കുന്നു; അവൻ തന്റെ മേച്ചല്പുറത്തെ നോക്കി ഉറക്കെ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19498,51 +17320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[அவர்களை நோக்கி: நீங்கள் குடித்துத் தீரவேண்டும் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார் என்று சொல்லு.]]></a:t>
+              <a:t><![CDATA[ഗർജ്ജിക്കുന്നു; മുന്തിരിച്ചകൂ ചവിട്ടുന്നവരെപ്പോലെ അവൻ സകലഭൂവാസികൾക്കും നേരെ ആർപ്പുവിളിക്കുന്നു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19630,51 +17452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[29. இதோ, தீங்கைக் கட்டளையிட நான் என் நாமம் தரிக்கப்பட்ட நகரத்திலே துவக்கும்போது, நீங்கள்]]></a:t>
+              <a:t><![CDATA[31. ആരവം ഭൂമിയുടെ അറ്റത്തോളം എത്തുന്നു; യഹോവെക്കു ജാതികളോടു ഒരു വ്യവഹാരം ഉണ്ടു; അവൻ സകലജഡത്തോടും]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19762,51 +17584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தண்டனைக்குத் தப்புவீர்களோ? நீங்கள் தப்புவதில்லை; நான் பூமியின் எல்லாக் குடிகளின்மேலும் பட்டயத்தை]]></a:t>
+              <a:t><![CDATA[വ്യവഹരിച്ചു ദുഷ്ടന്മാരെ വാളിന്നു ഏല്പിക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -19894,51 +17716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ஆமோனின் குமாரனாகிய யோசியாவின் பதின்மூன்றாம் வருஷம்துவக்கி இந்நாள்மட்டும் சென்ற இந்த]]></a:t>
+              <a:t><![CDATA[കേട്ടില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20026,51 +17848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[வரவழைக்கிறேன் என்று சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[32. സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: അനർത്ഥം ജാതിയിൽനിന്നു ജാതിയിലേക്കു പുറപ്പെടുന്നു;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20158,51 +17980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[30. ஆதலால், அவர்களுக்கு விரோதமாக இந்த வார்த்தைகளையெல்லாம் தீர்க்கதரிசனமாக உரைத்து, அவர்களை நோக்கி:]]></a:t>
+              <a:t><![CDATA[ഭൂമിയുടെ അറ്റങ്ങളിൽ നിന്നു വലിയ കൊടുങ്കാറ്റു ഇളകിവരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20290,51 +18112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[கர்த்தர் உயரத்திலிருந்து கெர்ச்சித்து, தமது பரிசுத்த வாசஸ்தலத்திலிருந்து தம்முடைய சத்தத்தைக் காட்டி,]]></a:t>
+              <a:t><![CDATA[33. അന്നാളിൽ യഹോവയുടെ നിഹതന്മാർ ഭൂമിയുടെ ഒരറ്റം മുതൽ മറ്റെ അറ്റംവരെ വീണു കിടക്കും; അവരെക്കുറിച്ചു]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -20422,843 +18244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[தம்முடைய தாபரத்துக்கு விரோதமாய்க் கெர்ச்சிக்கவே கெர்ச்சித்து, ஆலையை மிதிக்கிறவர்கள்]]></a:t>
-[...791 lines deleted...]
-              <a:t><![CDATA[33. அக்காலத்திலே பூமியின் ஒருமுனை துவக்கி பூமியின் மறுமுனைமட்டும் கர்த்தரால் கொலையுண்டவர்கள்]]></a:t>
+              <a:t><![CDATA[ആരും വിലപിക്കയില്ല; അവരെ എടുത്തു കുഴിച്ചിടുകയില്ല; അവർ നിലത്തിന്നു വളമായിത്തീരും.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -21346,1371 +18376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[இருபத்துமூன்று வருஷமாகக் கர்த்தருடைய வார்த்தை எனக்கு உண்டாயிற்று; அதை நான் உங்களுக்கு ஏற்கனவே]]></a:t>
-[...1319 lines deleted...]
-              <a:t><![CDATA[37. அவர்கள் சுகித்திருந்த தாபரங்கள் கர்த்தருடைய கோபத்தின் எரிச்சலாலே சங்காரமாயின.]]></a:t>
+              <a:t><![CDATA[4. യഹോവ പ്രവാചകന്മാരായ തന്റെ സകല ദാസന്മാരെയും ഇടവിടാതെ നിങ്ങളുടെ അടുക്കൽ അയച്ചിട്ടും നിങ്ങൾ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22798,51 +18508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[சொல்லிக்கொண்டுவந்தும் நீங்கள் கேளாமற்போனீர்கள்.]]></a:t>
+              <a:t><![CDATA[കേട്ടില്ല; കേൾക്കത്തക്കവണ്ണം നിങ്ങളുടെ ചെവി ചായിച്ചതുമില്ല.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -22858,356 +18568,92 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 25]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide90.xml><?xml version="1.0" encoding="utf-8"?>
-[...262 lines deleted...]
-
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme45">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme73">
   <a:themeElements>
-    <a:clrScheme name="Theme45">
+    <a:clrScheme name="Theme73">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme45">
+    <a:fontScheme name="Theme73">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -23233,51 +18679,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme45">
+    <a:fmtScheme name="Theme73">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -23408,51 +18854,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>91</Slides>
+  <Slides>73</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>