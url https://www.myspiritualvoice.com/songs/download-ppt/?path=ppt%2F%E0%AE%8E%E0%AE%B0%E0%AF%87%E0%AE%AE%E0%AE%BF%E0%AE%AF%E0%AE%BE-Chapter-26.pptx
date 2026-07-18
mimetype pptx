--- v0 (2026-06-03)
+++ v1 (2026-07-18)
@@ -101,50 +101,52 @@
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -180,50 +182,51 @@
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
     <p:sldId id="306" r:id="rId53"/>
     <p:sldId id="307" r:id="rId54"/>
     <p:sldId id="308" r:id="rId55"/>
     <p:sldId id="309" r:id="rId56"/>
     <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -376,53 +379,54 @@
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
   <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
   <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
   <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
   <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
   <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
-  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -1463,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. இந்த ஆலயம் சீலோவைப்போலாகி, இந்த நகரம் குடியில்லாமல் பாழாய்ப்போம் என்று, நீ கர்த்தருடைய நாமத்திலே தீர்க்கதரிசனம் சொல்வானேன் என்று சொல்லி, ஜனங்கள் எல்லாரும் கர்த்தருடைய ஆலயத்திலே எரேமியாவுக்கு விரோதமாய்க் கூடினார்கள்.]]></a:t>
+              <a:t><![CDATA[8. சகல ஜனங்களுக்கும் சொல்லக் கர்த்தர் தனக்குக் கற்பித்தவைகளையெல்லாம் எரேமியா சொல்லி முடித்தபோது ஆசாரியர்களும் தீர்க்கதரிசிகளும் சகல ஜனங்களும் அவனைப் பிடித்து: நீ சாகவே சாகவேண்டும்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1899,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. யூதாவின் பிரபுக்கள் இந்த வர்த்தமானங்களைக் கேட்டு, ராஜாவின் வீட்டிலிருந்து கர்த்தருடைய ஆலயத்துக்குப் போய், கர்த்தருடைய புதிய வாசலில் உட்கார்ந்தார்கள்.]]></a:t>
+              <a:t><![CDATA[9. இந்த ஆலயம் சீலோவைப்போலாகி, இந்த நகரம் குடியில்லாமல் பாழாய்ப்போம் என்று, நீ கர்த்தருடைய நாமத்திலே தீர்க்கதரிசனம் சொல்வானேன் என்று சொல்லி, ஜனங்கள் எல்லாரும் கர்த்தருடைய ஆலயத்திலே எரேமியாவுக்கு விரோதமாய்க் கூடினார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2117,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. அப்பொழுது ஆசாரியர்களும் தீர்க்கதரிசிகளும், பிரபுக்களையும் சகல ஜனங்களையும் நோக்கி: இந்த மனுஷன் மரண ஆக்கினைக்குப் பாத்திரன்; உங்கள் செவிகளாலே நீங்கள் கேட்டபடி, இந்த நகரத்துக்கு விரோதமாகத் தீர்க்கதரிசனம் சொன்னானே என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[10. யூதாவின் பிரபுக்கள் இந்த வர்த்தமானங்களைக் கேட்டு, ராஜாவின் வீட்டிலிருந்து கர்த்தருடைய ஆலயத்துக்குப் போய், கர்த்தருடைய புதிய வாசலில் உட்கார்ந்தார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2335,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அப்பொழுது எரேமியா எல்லாப் பிரபுக்களையும், எல்லா ஜனங்களையும் நோக்கி: நீங்கள் கேட்ட எல்லா வார்த்தைகளையும் இந்த ஆலயத்துக்கும் இந்த நகரத்துக்கும் விரோதமாகத் தீர்க்கதரிசனமாய்ச் சொல்லக் கர்த்தர் என்னை அனுப்பினார்.]]></a:t>
+              <a:t><![CDATA[11. அப்பொழுது ஆசாரியர்களும் தீர்க்கதரிசிகளும், பிரபுக்களையும் சகல ஜனங்களையும் நோக்கி: இந்த மனுஷன் மரண ஆக்கினைக்குப் பாத்திரன்; உங்கள் செவிகளாலே நீங்கள் கேட்டபடி, இந்த நகரத்துக்கு விரோதமாகத் தீர்க்கதரிசனம் சொன்னானே என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2553,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. இப்பொழுதும் நீங்கள் உங்கள் வழிகளையும், உங்கள் கிரியைகளையும் சீர்ப்படுத்தி, உங்கள் தேவனாகிய கர்த்தருடைய சத்தத்தைக் கேளுங்கள்; அப்பொழுது கர்த்தர் உங்களுக்கு விரோதமாய்ச் சொன்ன தீங்குக்கு மனஸ்தாபப்படுவார்.]]></a:t>
+              <a:t><![CDATA[12. அப்பொழுது எரேமியா எல்லாப் பிரபுக்களையும், எல்லா ஜனங்களையும் நோக்கி: நீங்கள் கேட்ட எல்லா வார்த்தைகளையும் இந்த ஆலயத்துக்கும் இந்த நகரத்துக்கும் விரோதமாகத் தீர்க்கதரிசனமாய்ச் சொல்லக் கர்த்தர் என்னை அனுப்பினார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3098,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நானோவெனில், இதோ, உங்கள் கையில் இருக்கிறேன்; உங்கள் பார்வைக்கு நன்மையும் நியாயமுமாயிருக்கிறதை எனக்குச் செய்யுங்கள்.]]></a:t>
+              <a:t><![CDATA[15. ஆகிலும் நீங்கள் என்னைக் கொன்றுபோட்டால், நீங்கள் குற்றமில்லாத இரத்தப்பழியை உங்கள்மேலும் இந்த நகரத்தின்மேலும் இதின் குடிகளின்மேலும் சுமத்திக்கொள்வீர்களென்று நிச்சமாய் அறியுங்கள்; இந்த வார்த்தைகளையெல்லாம் உங்கள் செவிகளிலே சொல்லக் கர்த்தர் மெய்யாகவே என்னை உங்களிடத்திற்கு அனுப்பினார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3425,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ஆகிலும் நீங்கள் என்னைக் கொன்றுபோட்டால், நீங்கள் குற்றமில்லாத இரத்தப்பழியை உங்கள்மேலும் இந்த நகரத்தின்மேலும் இதின் குடிகளின்மேலும் சுமத்திக்கொள்வீர்களென்று நிச்சமாய் அறியுங்கள்; இந்த வார்த்தைகளையெல்லாம் உங்கள் செவிகளிலே சொல்லக் கர்த்தர் மெய்யாகவே என்னை உங்களிடத்திற்கு அனுப்பினார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[16. அப்பொழுது பிரபுக்களும் சகல ஜனங்களும், ஆசாரியர்களையும் தீர்க்கதரிசிகளையும் நோக்கி: இந்த மனுஷன் மரண ஆக்கினைக்குப் பாத்திரனல்ல; நம்முடைய தேவனாகிய கர்த்தரின் நாமத்திலே நம்முடனே பேசினான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3643,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. அப்பொழுது பிரபுக்களும் சகல ஜனங்களும், ஆசாரியர்களையும் தீர்க்கதரிசிகளையும் நோக்கி: இந்த மனுஷன் மரண ஆக்கினைக்குப் பாத்திரனல்ல; நம்முடைய தேவனாகிய கர்த்தரின் நாமத்திலே நம்முடனே பேசினான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[17. தேசத்திலே மூப்பானவர்களில் சிலர் எழும்பி சபையாகிய ஜனங்களை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5278,51 +5282,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. அப்பொழுது யோயாக்கீம்ராஜா அக்போரின் குமாரனாகிய எல்நாத்தானையும் அவனோடேகூட வேறே சிலரையும் எகிப்துவரைக்கும் அனுப்பினான்]]></a:t>
+              <a:t><![CDATA[21. யோயாக்கீம் ராஜாவும் அவனுடைய சகல பராக்கிரமசாலிகளும் பிரபுக்களும் அவன் வார்த்தைகளைக் கேட்டபோது, ராஜா அவனைக் கொன்றுபோடும்படி எத்தனித்தான்; அதை உரியா கேட்டு, பயந்து, ஓடிப்போய், எகிப்திலே சேர்ந்தான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5496,51 +5500,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. இவர்கள் உரியாவை எகிப்திலிருந்து கொண்டுவந்து, அவனை யோயாக்கீம் ராஜாவினிடத்தில் விட்டார்கள்; அவன் பட்டயத்தாலே அவனைவெட்டி, அவன் உடலை நீச ஜனங்களின் பிரேதக்குழிகளிடத்திலே எறிந்துவிட்டான் என்றார்கள்.]]></a:t>
+              <a:t><![CDATA[22. அப்பொழுது யோயாக்கீம்ராஜா அக்போரின் குமாரனாகிய எல்நாத்தானையும் அவனோடேகூட வேறே சிலரையும் எகிப்துவரைக்கும் அனுப்பினான்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5714,61 +5718,170 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. ஆனாலும் எரேமியாவைக கொல்ல ஜனங்களின் கையில் ஒப்புக்கொடாதபடி, சாப்பானுடைய குமாரனாகிய அகீக்காம் அவனுக்குச் சகாயமாயிருந்தான்.]]></a:t>
+              <a:t><![CDATA[23. இவர்கள் உரியாவை எகிப்திலிருந்து கொண்டுவந்து, அவனை யோயாக்கீம் ராஜாவினிடத்தில் விட்டார்கள்; அவன் பட்டயத்தாலே அவனைவெட்டி, அவன் உடலை நீச ஜனங்களின் பிரேதக்குழிகளிடத்திலே எறிந்துவிட்டான் என்றார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[24. ஆனாலும் எரேமியாவைக கொல்ல ஜனங்களின் கையில் ஒப்புக்கொடாதபடி, சாப்பானுடைய குமாரனாகிய அகீக்காம் அவனுக்குச் சகாயமாயிருந்தான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
@@ -6338,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493769" r:id="rId1"/>
+    <p:sldLayoutId id="2473414346" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6782,50 +6895,58 @@
 
 <file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6958,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അയച്ചു പറയിച്ചിട്ടും നിങ്ങൾ കൂട്ടാക്കാതിരുന്ന എന്റെ ദാസന്മാരായ പ്രവാചകന്മാരുടെ വചനങ്ങളെ കേൾപ്പാനും]]></a:t>
+              <a:t><![CDATA[my law, which I have set before you,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7090,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞാൻ നിങ്ങളുടെ മുമ്പിൽ വെച്ച എന്റെ ന്യായപ്രമാണത്തെ അനുസരിച്ചുനടപ്പാനും നിങ്ങൾ എന്റെ വാക്കു]]></a:t>
+              <a:t><![CDATA[5. To hearken to the words of my servants the prophets, whom I sent unto you, both rising up early,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7222,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേൾക്കയില്ലെങ്കിൽ,]]></a:t>
+              <a:t><![CDATA[and sending them, but all of you have not hearkened;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7354,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഞാൻ ഈ ആലയത്തെ ശീലോവിന്നു തുല്യമാക്കി ഈ നഗരത്തെ ഭൂമിയിലുള്ള സകല ജാതികൾക്കും]]></a:t>
+              <a:t><![CDATA[6. Then will I make this house like Shiloh, and will make this city a curse to all the nations of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7486,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശാപവാക്യമാക്കിത്തീർക്കും.]]></a:t>
+              <a:t><![CDATA[the earth.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7618,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. യിരെമ്യാവു ഈ വാക്കുകളെ യഹോവയുടെ ആലയത്തിൽവെച്ചു പറയുന്നതു പുരോഹിതന്മാരും പ്രവാചകന്മാരും സകല]]></a:t>
+              <a:t><![CDATA[7. So the priests and the prophets and all the people heard Jeremiah speaking these words in the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7750,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനവും കേട്ടു.]]></a:t>
+              <a:t><![CDATA[house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7882,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എന്നാൽ സകലജനത്തോടും പ്രസ്താവിപ്പാൻ യഹോവ കല്പിച്ചിരുന്നതൊക്കെയും യിരെമ്യാവു പ്രസ്താവിച്ചു]]></a:t>
+              <a:t><![CDATA[8. Now it came to pass, when Jeremiah had made an end of speaking all that the LORD had commanded]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8014,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[തീർന്നശേഷം, പുരോഹിതന്മാരും പ്രവാചകന്മാരും സകലജനവും അവനെ പിടിച്ചു: നീ മരിക്കേണം നിശ്ചയം;]]></a:t>
+              <a:t><![CDATA[him to speak unto all the people, that the priests and the prophets and all the people took him,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8146,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. ഈ ആലയം ശീലോവിന്നു തുല്യമാകും, ഈ നഗരം നിവാസികൾ ഇല്ലാതെ ശൂന്യമാകും എന്നു നീ യഹോവയുടെ നാമത്തിൽ]]></a:t>
+              <a:t><![CDATA[saying, You shall surely die.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8278,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യോശീയാവിന്റെ മകനായി യെഹൂദാരാജാവായ യെഹോയാക്കീമിന്റെ വാഴ്ചയുടെ ആരംഭത്തിങ്കൽ]]></a:t>
+              <a:t><![CDATA[1. In the beginning of the reign of Jehoiakim the son of Josiah king of Judah came this word from]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8410,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവചിച്ചിരിക്കുന്നതെന്തു എന്നു പറഞ്ഞു ജനമൊക്കെയും യഹോവയുടെ ആലയത്തിൽ യിരെമ്യാവിന്റെ അടുക്കൽ വന്നു]]></a:t>
+              <a:t><![CDATA[9. Why have you prophesied in the name of the LORD, saying, This house shall be like Shiloh, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8542,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൂടി.]]></a:t>
+              <a:t><![CDATA[this city shall be desolate without an inhabitant? And all the people were gathered against Jeremiah]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8674,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. ഈ കാര്യം യെഹൂദാപ്രഭുക്കന്മാർ കേട്ടാറെ, അവർ രാജാവിന്റെ അരമനയിൽ നിന്നു യഹോവയുടെ ആലയത്തിലേക്കു]]></a:t>
+              <a:t><![CDATA[in the house of the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8806,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കയറിച്ചെന്നു, യഹോവയുടെ ആലയത്തിന്റെ പുതിയ പടിവാതിലിന്റെ പ്രവേശനത്തിങ്കൽ ഇരുന്നു.]]></a:t>
+              <a:t><![CDATA[10. When the princes of Judah heard these things, then they came up from the king's house unto the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8938,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. പുരോഹിതന്മാരും പ്രവാചകന്മാരും പ്രഭുക്കന്മാരോടും സകലജനത്തോടും: ഈ മനുഷ്യൻ മരണയോഗ്യൻ; അവൻ ഈ]]></a:t>
+              <a:t><![CDATA[house of the LORD, and sat down in the entry of the new gate of the LORD's house.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9070,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നഗരത്തിന്നു വിരോധമായി പ്രവചിച്ചിരിക്കുന്നതു നിങ്ങൾ സ്വന്തചെവികൊണ്ടു കേട്ടുവല്ലോ എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[11. Then spoke the priests and the prophets unto the princes and to all the people, saying, This man]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9202,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. അതിന്നു യിരെമ്യാവു സകലപ്രഭുക്കന്മാരോടും സർവ്വജനത്തോടും പറഞ്ഞതു: നിങ്ങൾ കേട്ടിരിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[is worthy to die; for he has prophesied against this city, as all of you have heard with your ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9334,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാക്കുകളൊക്കെയും ഈ ആലയത്തിന്നും ഈ നഗരത്തിന്നും വിരോധമായി പ്രവചിപ്പാൻ യഹോവ എന്നെ അയച്ചിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[12. Then spoke Jeremiah unto all the princes and to all the people, saying, The LORD sent me to]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9466,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ആകയാൽ നിങ്ങൾ നിങ്ങളുടെ നടപ്പും പ്രവൃത്തികളും നന്നാക്കി, നിങ്ങളുടെ ദൈവമായ യഹോവയുടെ വാക്കു]]></a:t>
+              <a:t><![CDATA[prophesy against this house and against this city all the words that all of you have heard.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9598,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കേട്ടനുസരിപ്പിൻ; എന്നാൽ യഹോവ നിങ്ങൾക്കു വിരോധമായി അരുളിച്ചെയ്തിരിക്കുന്ന അനർത്ഥത്തെക്കുറിച്ചു]]></a:t>
+              <a:t><![CDATA[13. Therefore now amend your ways and your doings, and obey the voice of the LORD your God; and the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9730,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയിങ്കൽനിന്നുണ്ടായ അരുളപ്പാടാവിതു;]]></a:t>
+              <a:t><![CDATA[the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9862,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുതപിക്കും.]]></a:t>
+              <a:t><![CDATA[LORD will repent him of the evil that he has pronounced against you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9994,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ഞാനോ ഇതാ നിങ്ങളുടെ കയ്യിൽ ഇരിക്കുന്നു; നിങ്ങൾക്കു ഇഷ്ടവും ന്യായവും ആയി തോന്നുന്നതുപോലെ]]></a:t>
+              <a:t><![CDATA[14. As for me, behold, I am in your hand: do with me as seems good and meet unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10126,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നോടു ചെയ്തുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[15. But know all of you for certain, that if all of you put me to death, all of you shall surely]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10258,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. എങ്കിലും നിങ്ങൾ എന്നെ കൊന്നുകളഞ്ഞാൽ, നിങ്ങൾ കുറ്റമില്ലാത്ത രക്തം നിങ്ങളുടെ മേലും ഈ]]></a:t>
+              <a:t><![CDATA[bring innocent blood upon yourselves, and upon this city, and upon the inhabitants thereof: for]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10390,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നഗരത്തിന്മേലും അതിലെ നിവാസികളുടെ മേലും വരുത്തും എന്നു അറിഞ്ഞുകൊൾവിൻ; നിങ്ങൾ കേൾക്കേ ഈ]]></a:t>
+              <a:t><![CDATA[truthfully the LORD has sent me unto you to speak all these words in your ears.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10522,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാക്കുകളൊക്കെയും പ്രസ്താവിക്കേണ്ടതിന്നു യഹോവ എന്നെ നിങ്ങളുടെ അടുക്കൽ അയച്ചിരിക്കുന്നു സത്യം.]]></a:t>
+              <a:t><![CDATA[16. Then said the princes and all the people unto the priests and to the prophets; This man is not]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10654,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അപ്പോൾ പ്രഭുക്കന്മാരും സകലജനവും പുരോഹിതന്മാരോടും പ്രവാചകന്മാരോടും: ഈ മനുഷ്യൻ മരണയോഗ്യനല്ല;]]></a:t>
+              <a:t><![CDATA[worthy to die: for he has spoken to us in the name of the LORD our God.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10786,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവൻ നമ്മുടെ ദൈവമായ യഹോവയുടെ നാമത്തിൽ അല്ലോ നമ്മോടു സംസാരിക്കുന്നതു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[17. Then rose up certain of the elders of the land, and spoke to all the assembly of the people,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10918,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അനന്തരം ദേശത്തിലെ മൂപ്പന്മാരിൽ ചിലർ എഴുന്നേറ്റു ജനത്തിന്റെ സർവ്വസംഘത്തോടും പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11050,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. യെഹൂദാരാജാവായ ഹിസ്കീയാവിന്റെ കാലത്തു മോരഷ്ട്യനായ മീഖായാവു സകലയെഹൂദാജനത്തോടും പ്രവചിച്ചു:]]></a:t>
+              <a:t><![CDATA[18. Micah the Morasthite prophesied in the days of Hezekiah king of Judah, and spoke to all the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11182,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: നീ യഹോവയുടെ ആലയത്തിന്റെ പ്രാകാരത്തിൽ നിന്നുകൊണ്ടു, യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD; Stand in the court of the LORD's house, and speak unto all the cities of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11314,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സീയോനേ വയൽ പോലെ ഉഴുതുകളയും; യെരൂശലേം കല്ക്കുന്നായും ഈ ആലയമുള്ള പർവ്വതം വനാന്തരഗിരികളായും തീരും]]></a:t>
+              <a:t><![CDATA[people of Judah, saying, Thus says the LORD of hosts; Zion shall be plowed like a field, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11446,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നിങ്ങനെ സൈന്യങ്ങളുടെ യഹോവ അരുളിച്ചെയ്യുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[Jerusalem shall become heaps, and the mountain of the house as the high places of a forest.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11578,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. യെഹൂദാരാജാവായ ഹിസ്കീയാവും സർവ്വയെഹൂദയും അവനെ കൊന്നുകളഞ്ഞുവോ? അവൻ യഹോവയെ ഭയപ്പെട്ടു, യഹോവയോടു]]></a:t>
+              <a:t><![CDATA[19. Did Hezekiah king of Judah and all Judah put him at all to death? did he not fear the LORD, and]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11710,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ക്ഷമ യാചിക്കയും താൻ അവർക്കു വരുത്തുമെന്നു അരുളിച്ചെയ്തിരുന്ന അനർത്ഥത്തെക്കുറിച്ചു യഹോവ അനുതപിക്കയും]]></a:t>
+              <a:t><![CDATA[besought the LORD, and the LORD repented him of the evil which he had pronounced against them? Thus]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11842,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്തില്ലയോ? നാമോ നമ്മുടെ പ്രാണന്നു വലിയോരു അനർത്ഥം വരുത്തുവാൻ പോകുന്നു.]]></a:t>
+              <a:t><![CDATA[might we procure great evil against our souls.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11974,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അങ്ങനെ തന്നേ കിർയ്യത്ത്--യെയാരീമിൽനിന്നുള്ള ശെമയ്യാവിന്റെ മകനായ ഊരീയാവു എന്നൊരുത്തൻ യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[20. And there was also a man that prophesied in the name of the LORD, Urijah the son of Shemaiah of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12106,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നാമത്തിൽ പ്രവചിച്ചു; അവൻ യിരെമ്യാവിന്റെ സകലവാക്കുകളെയുംപോലെ ഈ നഗരത്തിന്നും ഈ ദേശത്തിന്നും]]></a:t>
+              <a:t><![CDATA[Kirjathjearim, who prophesied against this city and against this land according to all the words of]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12238,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിരോധമായി പ്രവചിച്ചു.]]></a:t>
+              <a:t><![CDATA[Jeremiah.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12370,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. യെഹോയാക്കീംരാജാവു അവന്റെ സകലയുദ്ധവീരന്മാരും സകലപ്രഭുക്കന്മാരും അവന്റെ വാക്കുകളെ കേട്ടപ്പോൾ,]]></a:t>
+              <a:t><![CDATA[21. And when Jehoiakim the king, with all his mighty men, and all the princes, heard his words, the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12502,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[രാജാവു അവനെ കൊന്നുകളവാൻ വിചാരിച്ചു; ഊരീയാവു അതു കേട്ടു ഭയപ്പെട്ടു മിസ്രയീമിലേക്കു ഓടിപ്പോയി.]]></a:t>
+              <a:t><![CDATA[king sought to put him to death: but when Urijah heard it, he was afraid, and fled, and went into]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12634,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയത്തിൽ നമസ്കരിപ്പാൻ വരുന്ന സകല യെഹൂദാപട്ടണങ്ങളോടും പ്രസ്താവിപ്പാൻ ഞാൻ നിന്നോടു കല്പിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[Judah, which come to worship in the LORD's house, all the words that I command you to speak unto]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12766,51 +12887,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. യെഹോയാക്കീംരാജാവു ചില ആളുകളെ, അഖ്ബോരിന്റെ മകനായ എൽനാഥാനെയും അവനോടുകൂടെ മറ്റു ചിലരെയും]]></a:t>
+              <a:t><![CDATA[Egypt;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12898,51 +13019,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മിസ്രയീമിലേക്കു അയച്ചു.]]></a:t>
+              <a:t><![CDATA[22. And Jehoiakim the king sent men into Egypt, namely, Elnathan the son of Achbor, and certain men]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13030,51 +13151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[23. അവർ ഊരീയാവെ മിസ്രയീമിൽനിന്നു യെഹോയാക്കീംരാജാവിന്റെ അടുക്കൽ കൊണ്ടുവന്നു; അവൻ അവനെ വാൾകൊണ്ടു]]></a:t>
+              <a:t><![CDATA[with him into Egypt.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13162,51 +13283,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊന്നു അവന്റെ ശവത്തെ സാമാന്യജനത്തിന്റെ ശ്മശാനത്തിൽ ഇട്ടുകളഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[23. And they fetched forth Urijah out of Egypt, and brought him unto Jehoiakim the king; who slew]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13294,51 +13415,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[24. എന്നാൽ യിരെമ്യാവെ ജനത്തിന്റെ കയ്യിൽ ഏല്പിച്ചു കൊല്ലാതിരിക്കേണ്ടതിന്നു ശാഫാന്റെ മകനായ അഹീക്കാം]]></a:t>
+              <a:t><![CDATA[him with the sword, and cast his dead body into the graves of the common people.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13426,51 +13547,183 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അവന്നു പിന്തുണയായിരുന്നു.]]></a:t>
+              <a:t><![CDATA[24. Nevertheless the hand of Ahikam the son of Shaphan was with Jeremiah, that they should not give]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 26]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[him into the hand of the people to put him to death.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13558,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലവചനങ്ങളെയും അവരോടു പ്രസ്താവിക്ക; ഒരു വാക്കും വിട്ടുകളയരുതു.]]></a:t>
+              <a:t><![CDATA[them; diminish not a word:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13690,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. അവരുടെ ദുഷ്‌പ്രവൃത്തികൾനിമിത്തം ഞാൻ അവർക്കു വരുത്തുവാൻ വിചാരിക്കുന്ന അനർത്ഥത്തെക്കുറിച്ചു ഞാൻ]]></a:t>
+              <a:t><![CDATA[3. If so be they will hearken, and turn every man from his evil way, that I may repent me of the]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13822,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അനുതപിക്കത്തക്കവണ്ണം പക്ഷേ അവർ കേട്ടു ഓരോരുത്തൻ താന്താന്റെ ദുർമ്മാർഗ്ഗം വിട്ടുതിരിയുമായിരിക്കും.]]></a:t>
+              <a:t><![CDATA[evil, which I purpose to do unto them because of the evil of their doings.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -13954,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. എന്നാൽ നീ അവരോടു പറയേണ്ടതു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ഇടവിടാതെ നിങ്ങളുടെ അടുക്കൽ]]></a:t>
+              <a:t><![CDATA[4. And you shall say unto them, Thus says the LORD; If all of you will not hearken to me, to walk in]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -14015,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 26]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme94">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme54">
   <a:themeElements>
-    <a:clrScheme name="Theme94">
+    <a:clrScheme name="Theme54">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme94">
+    <a:fontScheme name="Theme54">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -14125,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme94">
+    <a:fmtScheme name="Theme54">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -14300,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>55</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>