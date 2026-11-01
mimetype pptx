--- v0 (2026-08-02)
+++ v1 (2026-11-01)
@@ -91,50 +91,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide42.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide43.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide44.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide45.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide46.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide47.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide48.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide49.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide50.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide51.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide52.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide53.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide54.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide55.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide56.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -165,50 +177,56 @@
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
     <p:sldId id="291" r:id="rId38"/>
     <p:sldId id="292" r:id="rId39"/>
     <p:sldId id="293" r:id="rId40"/>
     <p:sldId id="294" r:id="rId41"/>
     <p:sldId id="295" r:id="rId42"/>
     <p:sldId id="296" r:id="rId43"/>
     <p:sldId id="297" r:id="rId44"/>
     <p:sldId id="298" r:id="rId45"/>
     <p:sldId id="299" r:id="rId46"/>
     <p:sldId id="300" r:id="rId47"/>
     <p:sldId id="301" r:id="rId48"/>
     <p:sldId id="302" r:id="rId49"/>
     <p:sldId id="303" r:id="rId50"/>
     <p:sldId id="304" r:id="rId51"/>
     <p:sldId id="305" r:id="rId52"/>
+    <p:sldId id="306" r:id="rId53"/>
+    <p:sldId id="307" r:id="rId54"/>
+    <p:sldId id="308" r:id="rId55"/>
+    <p:sldId id="309" r:id="rId56"/>
+    <p:sldId id="310" r:id="rId57"/>
+    <p:sldId id="311" r:id="rId58"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -356,53 +374,59 @@
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
   <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
   <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
   <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
   <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
   <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
   <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
   <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide42.xml"/>
   <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide43.xml"/>
   <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide44.xml"/>
   <Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide45.xml"/>
   <Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide46.xml"/>
   <Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide47.xml"/>
   <Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide48.xml"/>
   <Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide49.xml"/>
   <Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide50.xml"/>
-  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide51.xml"/>
+  <Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide52.xml"/>
+  <Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide53.xml"/>
+  <Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide54.xml"/>
+  <Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide55.xml"/>
+  <Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide56.xml"/>
+  <Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -462,51 +486,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய தேசத்துக்குக் காலம் வருகிறவரையில் சகல ஜாதிகளும் அவனையும் அவனுடைய புத்திரபெளத்திரரையும் சேவிப்பார்கள்; அதின்பின்பு அநேகம் ஜாதிகளும் பெரிய ராஜாக்களும் அவனை அடிமைகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[4. And command them to say unto their masters, Thus says the LORD of hosts, the God of Israel; Thus shall all of you say unto your masters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -571,51 +595,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. அவனுடைய தேசத்துக்குக் காலம் வருகிறவரையில் சகல ஜாதிகளும் அவனையும் அவனுடைய புத்திரபெளத்திரரையும் சேவிப்பார்கள்; அதின்பின்பு அநேகம் ஜாதிகளும் பெரிய ராஜாக்களும் அவனை அடிமைகொள்வார்கள்.]]></a:t>
+              <a:t><![CDATA[5. I have made the earth, the man and the beast that are upon the ground, by my great power and by my outstretched arm, and have given it unto whom it seemed meet unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -680,51 +704,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எந்த ஜாதியாவது, எந்த ராஜ்யமாவது பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்பவனைச் சேவியாமலும், தன் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தாமலும்போனால், அந்த ஜாதியை நான் அவன் கையாலே நிர்மூலமாக்குமளவும், பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் தண்டிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[5. I have made the earth, the man and the beast that are upon the ground, by my great power and by my outstretched arm, and have given it unto whom it seemed meet unto me.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -789,51 +813,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எந்த ஜாதியாவது, எந்த ராஜ்யமாவது பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்பவனைச் சேவியாமலும், தன் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தாமலும்போனால், அந்த ஜாதியை நான் அவன் கையாலே நிர்மூலமாக்குமளவும், பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் தண்டிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. And now have I given all these lands into the hand of Nebuchadnezzar the king of Babylon, my servant; and the beasts of the field have I given him also to serve him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -898,51 +922,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. எந்த ஜாதியாவது, எந்த ராஜ்யமாவது பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்பவனைச் சேவியாமலும், தன் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தாமலும்போனால், அந்த ஜாதியை நான் அவன் கையாலே நிர்மூலமாக்குமளவும், பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் தண்டிப்பேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[6. And now have I given all these lands into the hand of Nebuchadnezzar the king of Babylon, my servant; and the beasts of the field have I given him also to serve him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1007,51 +1031,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாபிலோன் ராஜாவை நீங்கள் சேவிப்பதில்லையென்று உங்களுக்குச் சொல்லுகிற உங்கள் தீர்க்கதரிசிகளுக்கும், உங்கள் குறிகாரருக்கும், உங்கள் சொப்பனக்காரருக்கும், உங்கள் நாட்பார்க்கிறவர்களுக்கும், உங்கள் சூனியக்காரருக்கும் நீங்கள் செவிகொடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And all nations shall serve him, and his son, and his son's son, until the very time of his land come: and then many nations and great kings shall make use of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1116,51 +1140,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாபிலோன் ராஜாவை நீங்கள் சேவிப்பதில்லையென்று உங்களுக்குச் சொல்லுகிற உங்கள் தீர்க்கதரிசிகளுக்கும், உங்கள் குறிகாரருக்கும், உங்கள் சொப்பனக்காரருக்கும், உங்கள் நாட்பார்க்கிறவர்களுக்கும், உங்கள் சூனியக்காரருக்கும் நீங்கள் செவிகொடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[7. And all nations shall serve him, and his son, and his son's son, until the very time of his land come: and then many nations and great kings shall make use of him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1225,51 +1249,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. பாபிலோன் ராஜாவை நீங்கள் சேவிப்பதில்லையென்று உங்களுக்குச் சொல்லுகிற உங்கள் தீர்க்கதரிசிகளுக்கும், உங்கள் குறிகாரருக்கும், உங்கள் சொப்பனக்காரருக்கும், உங்கள் நாட்பார்க்கிறவர்களுக்கும், உங்கள் சூனியக்காரருக்கும் நீங்கள் செவிகொடாதிருங்கள்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass, that the nation and kingdom which will not serve the same Nebuchadnezzar the king of Babylon, and that will not put their neck under the yoke of the king of Babylon, that nation will I punish, says the LORD, with the sword, and with the famine, and with the pestilence, until I have consumed them by his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1334,51 +1358,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்களை உங்கள் தேசத்திருந்து தூரப்படுத்துகிறதற்கும், உங்களைத் துரத்திவிடுகிறதற்கும், நீங்கள் அழிகிறதற்குமாக அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass, that the nation and kingdom which will not serve the same Nebuchadnezzar the king of Babylon, and that will not put their neck under the yoke of the king of Babylon, that nation will I punish, says the LORD, with the sword, and with the famine, and with the pestilence, until I have consumed them by his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1443,51 +1467,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. நான் உங்களை உங்கள் தேசத்திருந்து தூரப்படுத்துகிறதற்கும், உங்களைத் துரத்திவிடுகிறதற்கும், நீங்கள் அழிகிறதற்குமாக அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass, that the nation and kingdom which will not serve the same Nebuchadnezzar the king of Babylon, and that will not put their neck under the yoke of the king of Babylon, that nation will I punish, says the LORD, with the sword, and with the famine, and with the pestilence, until I have consumed them by his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1552,51 +1576,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை எருசலேமுக்குச் சிதேக்கியா ராஜாவினிடத்தில் வரும் ஸ்தானாபதிகள் கையிலே ஏதோமின் ராஜாவுக்கும் மோவாபின் ராஜாவுக்கும், அம்மோன் புத்திரரின் ராஜாவுக்கும், தீருவின் ராஜாவுக்கும், சீதோனின் ராஜாவுக்கும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[1. In the beginning of the reign of Jehoiakim the son of Josiah king of Judah came this word unto Jeremiah from the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1661,51 +1685,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் எந்த ஜாதி தன் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தி, அவனைச் சேவிக்குமோ, அந்த ஜாதியைத் தன் தேசத்தைப் பயிரிட்டு, அதிலே குடியிருந்து தாபரிக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[8. And it shall come to pass, that the nation and kingdom which will not serve the same Nebuchadnezzar the king of Babylon, and that will not put their neck under the yoke of the king of Babylon, that nation will I punish, says the LORD, with the sword, and with the famine, and with the pestilence, until I have consumed them by his hand.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1770,51 +1794,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. ஆனாலும் எந்த ஜாதி தன் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தி, அவனைச் சேவிக்குமோ, அந்த ஜாதியைத் தன் தேசத்தைப் பயிரிட்டு, அதிலே குடியிருந்து தாபரிக்கப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[9. Therefore hearken not all of you to your prophets, nor to your diviners, nor to your dreamers, nor to your enchanters, nor to your sorcerers, which speak unto you, saying, All of you shall not serve the king of Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1879,51 +1903,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த எல்லா வார்த்தைகளின்படியே நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவோடு பேசி: உங்கள் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தி, அவனையும் அவன் ஜனத்தையும் சேவியுங்கள், அப்பொழுது பிழைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Therefore hearken not all of you to your prophets, nor to your diviners, nor to your dreamers, nor to your enchanters, nor to your sorcerers, which speak unto you, saying, All of you shall not serve the king of Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1988,51 +2012,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. இந்த எல்லா வார்த்தைகளின்படியே நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவோடு பேசி: உங்கள் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தி, அவனையும் அவன் ஜனத்தையும் சேவியுங்கள், அப்பொழுது பிழைப்பீர்கள்.]]></a:t>
+              <a:t><![CDATA[9. Therefore hearken not all of you to your prophets, nor to your diviners, nor to your dreamers, nor to your enchanters, nor to your sorcerers, which speak unto you, saying, All of you shall not serve the king of Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2097,51 +2121,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாபிலோன் ராஜாவைச் சேவியாமற்போகிற ஜாதிக்கு விரோதமாக கர்த்தர் சொன்னதின்படியே, நீயும் உன் ஜனமும் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் சாவானேன்?]]></a:t>
+              <a:t><![CDATA[10. For they prophesy a lie unto you, to remove you far from your land; and that I should drive you out, and all of you should perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2206,51 +2230,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. பாபிலோன் ராஜாவைச் சேவியாமற்போகிற ஜாதிக்கு விரோதமாக கர்த்தர் சொன்னதின்படியே, நீயும் உன் ஜனமும் பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் சாவானேன்?]]></a:t>
+              <a:t><![CDATA[10. For they prophesy a lie unto you, to remove you far from your land; and that I should drive you out, and all of you should perish.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2315,51 +2339,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் பாபிலோன் ராஜாவைச் சேவிப்பதில்லையென்று உங்களுடனே சொல்லுகிற தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But the nations that bring their neck under the yoke of the king of Babylon, and serve him, those will I let remain still in their own land, says the LORD; and they shall till it, and dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2424,51 +2448,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. நீங்கள் பாபிலோன் ராஜாவைச் சேவிப்பதில்லையென்று உங்களுடனே சொல்லுகிற தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[11. But the nations that bring their neck under the yoke of the king of Babylon, and serve him, those will I let remain still in their own land, says the LORD; and they shall till it, and dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2533,51 +2557,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவர்களை அனுப்பினதில்லை; நான் உங்களைத் துரத்திவிடுகிறதற்கும், நீங்களும் உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற தீர்க்கதரிசிகளும் அழிந்துபோகிறதற்கும் அல்லவோ இவர்கள் என் நாமத்தைச் சொல்லி, பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[11. But the nations that bring their neck under the yoke of the king of Babylon, and serve him, those will I let remain still in their own land, says the LORD; and they shall till it, and dwell therein.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2642,51 +2666,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவர்களை அனுப்பினதில்லை; நான் உங்களைத் துரத்திவிடுகிறதற்கும், நீங்களும் உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற தீர்க்கதரிசிகளும் அழிந்துபோகிறதற்கும் அல்லவோ இவர்கள் என் நாமத்தைச் சொல்லி, பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[12. I spoke also to Zedekiah king of Judah according to all these words, saying, Bring your necks under the yoke of the king of Babylon, and serve him and his people, and live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2751,51 +2775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. அவைகளை எருசலேமுக்குச் சிதேக்கியா ராஜாவினிடத்தில் வரும் ஸ்தானாபதிகள் கையிலே ஏதோமின் ராஜாவுக்கும் மோவாபின் ராஜாவுக்கும், அம்மோன் புத்திரரின் ராஜாவுக்கும், தீருவின் ராஜாவுக்கும், சீதோனின் ராஜாவுக்கும் அனுப்பி,]]></a:t>
+              <a:t><![CDATA[1. In the beginning of the reign of Jehoiakim the son of Josiah king of Judah came this word unto Jeremiah from the LORD, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2860,51 +2884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. நான் அவர்களை அனுப்பினதில்லை; நான் உங்களைத் துரத்திவிடுகிறதற்கும், நீங்களும் உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற தீர்க்கதரிசிகளும் அழிந்துபோகிறதற்கும் அல்லவோ இவர்கள் என் நாமத்தைச் சொல்லி, பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[12. I spoke also to Zedekiah king of Judah according to all these words, saying, Bring your necks under the yoke of the king of Babylon, and serve him and his people, and live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2969,51 +2993,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் நான் ஆசாரியரையும் இந்த எல்லா ஜனங்களையும் நோக்கி: இதோ, கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகள் இப்பொழுது சீக்கிரத்திலே பாபிலோனிலிருந்து திரும்பிக்கொண்டுவரப்படுமென்று, உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற உங்களுடைய தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[12. I spoke also to Zedekiah king of Judah according to all these words, saying, Bring your necks under the yoke of the king of Babylon, and serve him and his people, and live.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3078,51 +3102,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் நான் ஆசாரியரையும் இந்த எல்லா ஜனங்களையும் நோக்கி: இதோ, கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகள் இப்பொழுது சீக்கிரத்திலே பாபிலோனிலிருந்து திரும்பிக்கொண்டுவரப்படுமென்று, உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற உங்களுடைய தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Why will all of you die, you and your people, by the sword, by the famine, and by the pestilence, as the LORD has spoken against the nation that will not serve the king of Babylon?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3187,51 +3211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் நான் ஆசாரியரையும் இந்த எல்லா ஜனங்களையும் நோக்கி: இதோ, கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகள் இப்பொழுது சீக்கிரத்திலே பாபிலோனிலிருந்து திரும்பிக்கொண்டுவரப்படுமென்று, உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற உங்களுடைய தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[13. Why will all of you die, you and your people, by the sword, by the famine, and by the pestilence, as the LORD has spoken against the nation that will not serve the king of Babylon?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3296,51 +3320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. மேலும் நான் ஆசாரியரையும் இந்த எல்லா ஜனங்களையும் நோக்கி: இதோ, கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகள் இப்பொழுது சீக்கிரத்திலே பாபிலோனிலிருந்து திரும்பிக்கொண்டுவரப்படுமென்று, உங்களுக்குத் தீர்க்கதரிசனம் சொல்லுகிற உங்களுடைய தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
+              <a:t><![CDATA[14. Therefore hearken not unto the words of the prophets that speak unto you, saying, All of you shall not serve the king of Babylon: for they prophesy a lie unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3405,51 +3429,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்குச் செவிகொடாதிருங்கள்; பாபிலோன் ராஜாவைச் சேவியுங்கள், அப்பொழுது பிழைப்பீர்கள் இந்த நகரம் பாழாய்ப்போகவேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[14. Therefore hearken not unto the words of the prophets that speak unto you, saying, All of you shall not serve the king of Babylon: for they prophesy a lie unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3514,51 +3538,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அவர்களுக்குச் செவிகொடாதிருங்கள்; பாபிலோன் ராஜாவைச் சேவியுங்கள், அப்பொழுது பிழைப்பீர்கள் இந்த நகரம் பாழாய்ப்போகவேண்டியதென்ன?]]></a:t>
+              <a:t><![CDATA[15. For I have not sent them, says the LORD, yet they prophesy a lie in my name; that I might drive you out, and that all of you might perish, all of you, and the prophets that prophesy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3623,51 +3647,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அல்லது அவர்கள் தீர்க்கதரிசிகளாயிருந்து, அவர்களிடத்திலே கர்த்தருடைய வார்த்தை இருந்தால், கர்த்தருடைய ஆலயத்திலும், யூதா ராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான பணிமுட்டுகள் பாபிலோனுக்குப் போகாதபடிக்கு அவர்கள் சேனைகளின் கர்த்தரை நோக்கி மன்றாடட்டுமே.]]></a:t>
+              <a:t><![CDATA[15. For I have not sent them, says the LORD, yet they prophesy a lie in my name; that I might drive you out, and that all of you might perish, all of you, and the prophets that prophesy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3732,51 +3756,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அல்லது அவர்கள் தீர்க்கதரிசிகளாயிருந்து, அவர்களிடத்திலே கர்த்தருடைய வார்த்தை இருந்தால், கர்த்தருடைய ஆலயத்திலும், யூதா ராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான பணிமுட்டுகள் பாபிலோனுக்குப் போகாதபடிக்கு அவர்கள் சேனைகளின் கர்த்தரை நோக்கி மன்றாடட்டுமே.]]></a:t>
+              <a:t><![CDATA[15. For I have not sent them, says the LORD, yet they prophesy a lie in my name; that I might drive you out, and that all of you might perish, all of you, and the prophets that prophesy unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3841,51 +3865,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. அல்லது அவர்கள் தீர்க்கதரிசிகளாயிருந்து, அவர்களிடத்திலே கர்த்தருடைய வார்த்தை இருந்தால், கர்த்தருடைய ஆலயத்திலும், யூதா ராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான பணிமுட்டுகள் பாபிலோனுக்குப் போகாதபடிக்கு அவர்கள் சேனைகளின் கர்த்தரை நோக்கி மன்றாடட்டுமே.]]></a:t>
+              <a:t><![CDATA[16. Also I spoke to the priests and to all this people, saying, Thus says the LORD; Hearken not to the words of your prophets that prophesy unto you, saying, Behold, the vessels of the LORD's house shall now shortly be brought again from Babylon: for they prophesy a lie unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3950,51 +3974,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தங்கள் எஜமான்களுக்குச் சொல்லும்படிக் கற்பிக்கவேண்டுமென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD to me; Make you bonds and yokes, and put them upon your neck,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4059,51 +4083,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் யோயாக்கீமின் குமாரனாகிய எகொனியா என்னும் யூதாவின் ராஜாவையும், யூதாவிலும் எருசலேமிலிருந்த பெரியோர் அனைவரையும் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோகையில்,]]></a:t>
+              <a:t><![CDATA[16. Also I spoke to the priests and to all this people, saying, Thus says the LORD; Hearken not to the words of your prophets that prophesy unto you, saying, Behold, the vessels of the LORD's house shall now shortly be brought again from Babylon: for they prophesy a lie unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4168,51 +4192,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் யோயாக்கீமின் குமாரனாகிய எகொனியா என்னும் யூதாவின் ராஜாவையும், யூதாவிலும் எருசலேமிலிருந்த பெரியோர் அனைவரையும் எருசலேமிலிருந்து பாபிலோனுக்குச் சிறைபிடித்துக்கொண்டுபோகையில்,]]></a:t>
+              <a:t><![CDATA[16. Also I spoke to the priests and to all this people, saying, Thus says the LORD; Hearken not to the words of your prophets that prophesy unto you, saying, Behold, the vessels of the LORD's house shall now shortly be brought again from Babylon: for they prophesy a lie unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide42.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4277,51 +4301,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எடுக்காமல் விட்ட சகல தூண்களையும் கடல்தொட்டியையும், ஆதாரங்களையும், இந்த நகரத்தில் மீதியான மற்றப் பணிமுட்டுகளையுங்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[16. Also I spoke to the priests and to all this people, saying, Thus says the LORD; Hearken not to the words of your prophets that prophesy unto you, saying, Behold, the vessels of the LORD's house shall now shortly be brought again from Babylon: for they prophesy a lie unto you.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide43.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4386,51 +4410,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. எடுக்காமல் விட்ட சகல தூண்களையும் கடல்தொட்டியையும், ஆதாரங்களையும், இந்த நகரத்தில் மீதியான மற்றப் பணிமுட்டுகளையுங்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[17. Hearken not unto them; serve the king of Babylon, and live: wherefore should this city be laid waste?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide44.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4495,51 +4519,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருடைய ஆலயத்திலும், யூதாராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான அந்தப் பணிமுட்டுகள் பாபிலோனுக்குக் கொண்டுபோகப்படுமென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[17. Hearken not unto them; serve the king of Babylon, and live: wherefore should this city be laid waste?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide45.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4604,51 +4628,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. கர்த்தருடைய ஆலயத்திலும், யூதாராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான அந்தப் பணிமுட்டுகள் பாபிலோனுக்குக் கொண்டுபோகப்படுமென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+              <a:t><![CDATA[18. But if they be prophets, and if the word of the LORD be with them, let them now make intercession to the LORD of hosts, that the vessels which are left in the house of the LORD, and in the house of the king of Judah, and at Jerusalem, go not to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide46.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4713,51 +4737,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் அவைகளை விசாரிக்கும் நாள்வரைக்கும் அவைகள் அங்கே இருக்கும்; பின்பு அவைகளைத் திரும்ப இந்த ஸ்தலத்திற்குக் கொண்டுவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. But if they be prophets, and if the word of the LORD be with them, let them now make intercession to the LORD of hosts, that the vessels which are left in the house of the LORD, and in the house of the king of Judah, and at Jerusalem, go not to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide47.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4822,51 +4846,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. நான் அவைகளை விசாரிக்கும் நாள்வரைக்கும் அவைகள் அங்கே இருக்கும்; பின்பு அவைகளைத் திரும்ப இந்த ஸ்தலத்திற்குக் கொண்டுவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
+              <a:t><![CDATA[18. But if they be prophets, and if the word of the LORD be with them, let them now make intercession to the LORD of hosts, that the vessels which are left in the house of the LORD, and in the house of the king of Judah, and at Jerusalem, go not to Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide48.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4931,51 +4955,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனும் யூதாவின் ராஜாவுமாகிய யோயாக்கீமுடைய ராஜ்யபாரத்தின் துவக்கத்திலே கர்த்தரால் எரேமியாவுக்கு, உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[19. For thus says the LORD of hosts concerning the pillars, and concerning the sea, and concerning the bases, and concerning the residue of the vessels that remain in this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide49.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5040,51 +5064,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யோசியாவின் குமாரனும் யூதாவின் ராஜாவுமாகிய யோயாக்கீமுடைய ராஜ்யபாரத்தின் துவக்கத்திலே கர்த்தரால் எரேமியாவுக்கு, உண்டான வார்த்தை:]]></a:t>
+              <a:t><![CDATA[19. For thus says the LORD of hosts concerning the pillars, and concerning the sea, and concerning the bases, and concerning the residue of the vessels that remain in this city.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5149,51 +5173,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. அவர்கள் தங்கள் எஜமான்களுக்குச் சொல்லும்படிக் கற்பிக்கவேண்டுமென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
+              <a:t><![CDATA[2. Thus says the LORD to me; Make you bonds and yokes, and put them upon your neck,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide50.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5258,51 +5282,705 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. கர்த்தர் என்னை நோக்கி: நீ உனக்குக் கயிறுகளையும் நுகங்களையும் உண்டுபண்ணி, அவைகளை உன் கழுத்திலே பூட்டிக்கொண்டு,]]></a:t>
+              <a:t><![CDATA[19. For thus says the LORD of hosts concerning the pillars, and concerning the sea, and concerning the bases, and concerning the residue of the vessels that remain in this city.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Which Nebuchadnezzar king of Babylon took not, when he carried away captive Jeconiah the son of Jehoiakim king of Judah from Jerusalem to Babylon, and all the nobles of Judah and Jerusalem;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. Which Nebuchadnezzar king of Babylon took not, when he carried away captive Jeconiah the son of Jehoiakim king of Judah from Jerusalem to Babylon, and all the nobles of Judah and Jerusalem;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Yea, thus says the LORD of hosts, the God of Israel, concerning the vessels that remain in the house of the LORD, and in the house of the king of Judah and of Jerusalem;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. Yea, thus says the LORD of hosts, the God of Israel, concerning the vessels that remain in the house of the LORD, and in the house of the king of Judah and of Jerusalem;]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. They shall be carried to Babylon, and there shall they be until the day that I visit them, says the LORD; then will I bring them up, and restore them to this place.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. They shall be carried to Babylon, and there shall they be until the day that I visit them, says the LORD; then will I bring them up, and restore them to this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5367,51 +6045,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் பூமியையும் மனுஷனையும் பூமியின்மேலுள்ள மிருகஜீவன்களையும் என் மகா பலத்தினாலும் ஓங்கிய என் புயத்தினாலும் உண்டாக்கினேன்; எனக்கு இஷ்டமானவனுக்கு அதைக் கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And send them to the king of Edom, and to the king of Moab, and to the king of the Ammonites, and to the king of Tyrus, and to the king of Zidon, by the hand of the messengers which come to Jerusalem unto Zedekiah king of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5476,51 +6154,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. நான் பூமியையும் மனுஷனையும் பூமியின்மேலுள்ள மிருகஜீவன்களையும் என் மகா பலத்தினாலும் ஓங்கிய என் புயத்தினாலும் உண்டாக்கினேன்; எனக்கு இஷ்டமானவனுக்கு அதைக் கொடுக்கிறேன்.]]></a:t>
+              <a:t><![CDATA[3. And send them to the king of Edom, and to the king of Moab, and to the king of the Ammonites, and to the king of Tyrus, and to the king of Zidon, by the hand of the messengers which come to Jerusalem unto Zedekiah king of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5585,51 +6263,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதும் நான் இந்த தேசங்களையெல்லாம் என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவின் கையிலே கொடுத்தேன்; அவனுக்கு ஊழியஞ்செய்யும்படி வெளியின் மிருகஜீவன்களையும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[3. And send them to the king of Edom, and to the king of Moab, and to the king of the Ammonites, and to the king of Tyrus, and to the king of Zidon, by the hand of the messengers which come to Jerusalem unto Zedekiah king of Judah;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -5694,51 +6372,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. இப்பொழுதும் நான் இந்த தேசங்களையெல்லாம் என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன் ராஜாவின் கையிலே கொடுத்தேன்; அவனுக்கு ஊழியஞ்செய்யும்படி வெளியின் மிருகஜீவன்களையும் கொடுத்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And command them to say unto their masters, Thus says the LORD of hosts, the God of Israel; Thus shall all of you say unto your masters;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -5773,51 +6451,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474699530" r:id="rId1"/>
+    <p:sldLayoutId id="2482539004" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -6177,50 +6855,98 @@
 
 <file path=ppt/slides/_rels/slide49.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide49.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide50.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide50.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide51.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide51.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide52.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide52.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide53.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide53.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide54.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide54.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide55.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide55.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide56.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide56.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -6353,51 +7079,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. സകലജാതികളും അവനെയും അവന്റെ മകനെയും മകന്റെ മകനെയും അവന്റെ ദേശത്തിന്റെ കാലാവധിയാകുവോളം സേവിക്കും;]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உரைக்கிறது என்னவென்றால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6485,51 +7211,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അതിന്റെ ശേഷം അനേകം ജാതികളും വലിയ രാജാക്കന്മാരും അവനെക്കൊണ്ടും സേവ ചെയ്യിക്കും.]]></a:t>
+              <a:t><![CDATA[5. நான் பூமியையும் மனுஷனையும் பூமியின்மேலுள்ள மிருகஜீவன்களையும் என் மகா பலத்தினாலும் ஓங்கிய என்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6617,51 +7343,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. ബാബേൽരാജാവായ നെബൂഖദ്നേസരിനെ സേവിക്കയോ ബാബേൽരാജാവിന്റെ നുകത്തിന്നു കഴുത്തു കീഴ്പെടുത്തുകയോ]]></a:t>
+              <a:t><![CDATA[புயத்தினாலும் உண்டாக்கினேன்; எனக்கு இஷ்டமானவனுக்கு அதைக் கொடுக்கிறேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6749,51 +7475,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെയ്യാത്ത ജാതിയെയും രാജ്യത്തെയും ഞാൻ അവന്റെ കൈകൊണ്ടു അവരെ മുടിച്ചുകളയുംവരെ വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[6. இப்பொழுதும் நான் இந்த தேசங்களையெல்லாம் என் ஊழியக்காரனாகிய நேபுகாத்நேச்சார் என்கிற பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6881,51 +7607,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മഹാമാരികൊണ്ടും സന്ദർശിക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[ராஜாவின் கையிலே கொடுத்தேன்; அவனுக்கு ஊழியஞ்செய்யும்படி வெளியின் மிருகஜீவன்களையும் கொடுத்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7013,51 +7739,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. നിങ്ങൾ ബാബേൽരാജാവിനെ സേവിക്കേണ്ടിവരികയില്ല എന്നു പറയുന്ന നിങ്ങളുടെ പ്രവാചകന്മാർക്കും]]></a:t>
+              <a:t><![CDATA[7. அவனுடைய தேசத்துக்குக் காலம் வருகிறவரையில் சகல ஜாதிகளும் அவனையும் அவனுடைய புத்திரபெளத்திரரையும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7145,51 +7871,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രശ്നക്കാർക്കും നിങ്ങളുടെ സ്വപ്നങ്ങൾക്കും നിങ്ങളുടെ ശകുനവാദികൾക്കും ക്ഷുദ്രക്കാർക്കും]]></a:t>
+              <a:t><![CDATA[சேவிப்பார்கள்; அதின்பின்பு அநேகம் ஜாதிகளும் பெரிய ராஜாக்களும் அவனை அடிமைகொள்வார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7277,51 +8003,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ചെവികൊടുക്കരുതു.]]></a:t>
+              <a:t><![CDATA[8. எந்த ஜாதியாவது, எந்த ராஜ்யமாவது பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் என்பவனைச் சேவியாமலும், தன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7409,51 +8135,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. നിങ്ങളെ നിങ്ങളുടെ ദേശത്തുനിന്നു അകറ്റിക്കളവാനും ഞാൻ നിങ്ങളെ നീക്കിക്കളഞ്ഞിട്ടു നിങ്ങള]]></a:t>
+              <a:t><![CDATA[கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தாமலும்போனால், அந்த ஜாதியை நான் அவன் கையாலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7541,51 +8267,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നശിച്ചുപോകുവാനും ഇടയാകത്തക്കവണ്ണം അവർ നിങ്ങളോടു ഭോഷ്കു പ്രവചിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[நிர்மூலமாக்குமளவும், பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் தண்டிப்பேன் என்று கர்த்தர்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7673,51 +8399,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. പിന്നെ അവയെ യെഹൂദാരാജാവായ സിദെക്കീയാവിന്റെ അടുക്കൽ വരുന്ന ദൂതന്മാരുടെ കയ്യിൽ എദോംരാജാവിന്നും]]></a:t>
+              <a:t><![CDATA[1. யோசியாவின் குமாரனும் யூதாவின் ராஜாவுமாகிய யோயாக்கீமுடைய ராஜ்யபாரத்தின் துவக்கத்திலே கர்த்தரால்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7805,51 +8531,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. എന്നാൽ ബാബേൽരാജാവിന്റെ നുകത്തിന്നു കഴുത്തു കീഴ്പെടുത്തി അവനെ സേവിക്കുന്ന ജാതിയെ ഞാൻ അവരുടെ]]></a:t>
+              <a:t><![CDATA[சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7937,51 +8663,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ദേശത്തു തന്നേ വസിക്കുമാറാക്കും; അവർ അതിൽ കൃഷിചെയ്തു അവിടെ പാർക്കും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[9. பாபிலோன் ராஜாவை நீங்கள் சேவிப்பதில்லையென்று உங்களுக்குச் சொல்லுகிற உங்கள் தீர்க்கதரிசிகளுக்கும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8069,51 +8795,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഞാൻ അങ്ങനെ തന്നേ യെഹൂദാരാജാവായ സിദെക്കീയാവോടും പ്രസ്താവിച്ചതെന്തെന്നാൽ: നിങ്ങൾ ബാബേൽരാജാവിന്റെ]]></a:t>
+              <a:t><![CDATA[உங்கள் குறிகாரருக்கும், உங்கள் சொப்பனக்காரருக்கும், உங்கள் நாட்பார்க்கிறவர்களுக்கும், உங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8201,51 +8927,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നുകത്തിന്നു കഴുത്തു കീഴ്പെടുത്തി അവനെയും അവന്റെ ജനത്തെയും സേവിച്ചു ജീവിച്ചുകൊൾവിൻ.]]></a:t>
+              <a:t><![CDATA[சூனியக்காரருக்கும் நீங்கள் செவிகொடாதிருங்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8333,51 +9059,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. ബാബേൽരാജാവിനെ സേവിക്കാത്ത ജാതിയെക്കുറിച്ചു യഹോവ അരുളിച്ചെയ്തതു പോലെ നീയും നിന്റെ പ്രജകളും]]></a:t>
+              <a:t><![CDATA[10. நான் உங்களை உங்கள் தேசத்திருந்து தூரப்படுத்துகிறதற்கும், உங்களைத் துரத்திவிடுகிறதற்கும், நீங்கள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8465,51 +9191,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വാൾകൊണ്ടും ക്ഷാമംകൊണ്ടും മഹാമാരികൊണ്ടും മരിക്കുന്നതു എന്തിനു?]]></a:t>
+              <a:t><![CDATA[அழிகிறதற்குமாக அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8597,51 +9323,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. നിങ്ങൾ ബാബേൽരാജാവിനെ സേവിക്കേണ്ടിവരികയില്ല എന്നു പറയുന്ന പ്രവാചകന്മാരുടെ വാക്കു കേൾക്കരുതു; അവർ]]></a:t>
+              <a:t><![CDATA[11. ஆனாலும் எந்த ஜாதி தன் கழுத்தைப் பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தி, அவனைச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8729,51 +9455,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഭോഷ്കത്രേ നിങ്ങളോടു പ്രവചിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[சேவிக்குமோ, அந்த ஜாதியைத் தன் தேசத்தைப் பயிரிட்டு, அதிலே குடியிருந்து தாபரிக்கப்பண்ணுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8861,51 +9587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ഞാൻ അവരെ അയച്ചിട്ടില്ല; എങ്കിലും ഞാൻ നിങ്ങളെ നീക്കിക്കളവാനും നിങ്ങളും നിങ്ങളോടു പ്രവചിക്കുന്ന]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8993,51 +9719,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവാചകന്മാരും നശിച്ചുപോകുവാനും തക്കവണ്ണം അവർ എന്റെ നാമത്തിൽ ഭോഷ്കു പ്രവചിക്കുന്നു എന്നു യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[12. இந்த எல்லா வார்த்தைகளின்படியே நான் யூதாவின் ராஜாவாகிய சிதேக்கியாவோடு பேசி: உங்கள் கழுத்தைப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9125,51 +9851,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[മോവാബ് രാജാവിന്നും അമ്മോന്യരുടെ രാജാവിന്നും സോർരാജാവിന്നും സീദോൻ രാജാവിന്നും കൊടുത്തയച്ചു,]]></a:t>
+              <a:t><![CDATA[எரேமியாவுக்கு, உண்டான வார்த்தை:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9257,51 +9983,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[பாபிலோன் ராஜாவின் நுகத்துக்குக் கீழ்ப்படுத்தி, அவனையும் அவன் ஜனத்தையும் சேவியுங்கள், அப்பொழுது]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9389,51 +10115,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. പിന്നെ ഞാൻ പുരോഹിതന്മാരോടും ഈ സകലജനത്തോടും പ്രസ്താവിച്ചതെന്തെന്നാൽ: യഹോവ ഇപ്രകാരം]]></a:t>
+              <a:t><![CDATA[பிழைப்பீர்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9521,51 +10247,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[അരുളിച്ചെയ്യുന്നു: യഹോവയുടെ ആലയംവക ഉപകരണങ്ങൾ ഇപ്പോൾ ക്ഷണത്തിൽ ബാബേലിൽനിന്നു തിരികെ കൊണ്ടുവരും]]></a:t>
+              <a:t><![CDATA[13. பாபிலோன் ராஜாவைச் சேவியாமற்போகிற ஜாதிக்கு விரோதமாக கர்த்தர் சொன்னதின்படியே, நீயும் உன் ஜனமும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9653,51 +10379,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[എന്നിങ്ങനെ പ്രവചിക്കുന്ന നിങ്ങളുടെ പ്രവാചകന്മാരുടെ വാക്കു കേൾക്കരുതു: അവർ ഭോഷ്കത്രേ നിങ്ങളോടു]]></a:t>
+              <a:t><![CDATA[பட்டயத்தாலும் பஞ்சத்தாலும் கொள்ளைநோயாலும் சாவானேன்?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9785,51 +10511,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവചിക്കുന്നതു.]]></a:t>
+              <a:t><![CDATA[14. நீங்கள் பாபிலோன் ராஜாவைச் சேவிப்பதில்லையென்று உங்களுடனே சொல்லுகிற தீர்க்கதரிசிகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9917,51 +10643,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അവർക്കു ചെവികൊടുക്കരുതു; ബോബേൽരാജാവിനെ സേവിച്ചു ജീവിച്ചുകൊൾവിൻ; ഈ നഗരം]]></a:t>
+              <a:t><![CDATA[வார்த்தைகளைக் கேளாதிருங்கள்; அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10049,51 +10775,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ശൂന്യമായ്തീരുന്നതെന്തിന്നു?]]></a:t>
+              <a:t><![CDATA[15. நான் அவர்களை அனுப்பினதில்லை; நான் உங்களைத் துரத்திவிடுகிறதற்கும், நீங்களும் உங்களுக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10181,51 +10907,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[18. അവർ പ്രവാചകന്മാരാകുന്നു എങ്കിൽ, യഹോവയുടെ അരുളപ്പാടു അവർക്കുണ്ടെങ്കിൽ, യഹോവയുടെ ആലയത്തിലും]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் சொல்லுகிற தீர்க்கதரிசிகளும் அழிந்துபோகிறதற்கும் அல்லவோ இவர்கள் என் நாமத்தைச் சொல்லி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10313,51 +11039,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെഹൂദാരാജാവിന്റെ അരമനയിലും യെരൂശലേമിലും ശേഷിച്ചിരിക്കുന്ന ഉപകരണങ്ങൾ ബാബേലിലേക്കു]]></a:t>
+              <a:t><![CDATA[பொய்யான தீர்க்கதரிசனம் உரைக்கிறார்கள் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10445,51 +11171,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊണ്ടുപോകാതിരിക്കേണ്ടതിന്നു അവർ സൈന്യങ്ങളുടെ യഹോവയോടു പക്ഷവാദം കഴിക്കട്ടെ.]]></a:t>
+              <a:t><![CDATA[16. மேலும் நான் ஆசாரியரையும் இந்த எல்லா ஜனங்களையும் நோக்கி: இதோ, கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகள்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10577,51 +11303,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. തങ്ങളുടെ യജമാനന്മാരോടു പറവാൻ നീ അവരോടു കല്പിക്കേണ്ടതു: യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ]]></a:t>
+              <a:t><![CDATA[2. கர்த்தர் என்னை நோக்கி: நீ உனக்குக் கயிறுகளையும் நுகங்களையும் உண்டுபண்ணி, அவைகளை உன் கழுத்திலே]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10709,51 +11435,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[19. ബാബേൽരാജാവായ നെബൂഖദ്നേസർ, യെഹോയാക്കീമിന്റെ മകനായി യെഹൂദാരാജാവായ യെഖൊന്യാവെയും യെഹൂദയിലും]]></a:t>
+              <a:t><![CDATA[இப்பொழுது சீக்கிரத்திலே பாபிலோனிலிருந்து திரும்பிக்கொண்டுவரப்படுமென்று, உங்களுக்குத் தீர்க்கதரிசனம்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10841,51 +11567,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യെരൂശലേമിലും ഉള്ള സകല കുലീനന്മാരെയും യെരൂശലേമിൽനിന്നു ബാബേലിലേക്കു പിടിച്ചു കൊണ്ടുപോയപ്പോൾ,]]></a:t>
+              <a:t><![CDATA[சொல்லுகிற உங்களுடைய தீர்க்கதரிசிகளின் வார்த்தைகளைக் கேளாதிருங்கள் என்று கர்த்தர் சொல்லுகிறார்;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10973,51 +11699,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[20. അവൻ എടുക്കാതെ വെച്ചിരുന്ന സ്തംഭങ്ങളെയും കടലിനെയും പീഠങ്ങളെയും ഈ നഗരത്തിൽ ശേഷിച്ചിരിക്കുന്ന ശേഷം]]></a:t>
+              <a:t><![CDATA[அவர்கள் உங்களுக்குப் பொய்யான தீர்க்கதரிசனம் சொல்லுகிறார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11105,51 +11831,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉപകരണങ്ങളെയും കുറിച്ചു സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[17. அவர்களுக்குச் செவிகொடாதிருங்கள்; பாபிலோன் ராஜாவைச் சேவியுங்கள், அப்பொழுது பிழைப்பீர்கள் இந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11237,51 +11963,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[21. അതേ, യഹോവയുടെ ആലയത്തിലും യെഹൂദാരാജാവിന്റെ അരമനയിലും യെരൂശലേമിലും ശേഷിപ്പുള്ള]]></a:t>
+              <a:t><![CDATA[நகரம் பாழாய்ப்போகவேண்டியதென்ன?]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11369,51 +12095,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉപകരണങ്ങളെക്കുറിച്ചു തന്നേ യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു:]]></a:t>
+              <a:t><![CDATA[18. அல்லது அவர்கள் தீர்க்கதரிசிகளாயிருந்து, அவர்களிடத்திலே கர்த்தருடைய வார்த்தை இருந்தால்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11501,51 +12227,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[22. അവയെ ബാബേലിലേക്കു കൊണ്ടുപോകും; ഞാൻ അവരെ സന്ദർശിക്കുന്ന നാൾവരെ, അവ അവിടെ ഇരിക്കും; പിന്നത്തേതിൽ]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்திலும், யூதா ராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான பணிமுட்டுகள் பாபிலோனுக்குப்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11633,51 +12359,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഞാൻ അവയെ ഈ സ്ഥലത്തു മടക്കിവരുത്തും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[போகாதபடிக்கு அவர்கள் சேனைகளின் கர்த்தரை நோக்கி மன்றாடட்டுமே.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11765,51 +12491,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. യോശീയാവിന്റെ മകനായി യെഹൂദാരാജാവായ യെഹോയാക്കീമിന്റെ വാഴ്ചയുടെ ആരംഭത്തിങ്കൽ യഹോവയിങ്കൽനിന്നു]]></a:t>
+              <a:t><![CDATA[19. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் யோயாக்கீமின் குமாரனாகிய எகொனியா என்னும் யூதாவின் ராஜாவையும்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -11897,51 +12623,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാവിന്നുണ്ടായ അരുളപ്പാടു എന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[யூதாவிலும் எருசலேமிலிருந்த பெரியோர் அனைவரையும் எருசலேமிலிருந்து பாபிலோனுக்குச்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12029,51 +12755,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഇപ്രാകരം അരുളിച്ചെയ്യുന്നു: നിങ്ങളുടെ യജമാനന്മാരോടു ഇപ്രാകരം പറവിൻ:]]></a:t>
+              <a:t><![CDATA[பூட்டிக்கொண்டு,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12161,51 +12887,843 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യഹോവ എന്നോടു ഇപ്രകാരം അരുളിച്ചെയ്തു: നീ കയറും നുകവും ഉണ്ടാക്കി നിന്റെ കഴുത്തിൽ വെക്കുക.]]></a:t>
+              <a:t><![CDATA[சிறைபிடித்துக்கொண்டுபோகையில்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide51.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[20. எடுக்காமல் விட்ட சகல தூண்களையும் கடல்தொட்டியையும், ஆதாரங்களையும், இந்த நகரத்தில் மீதியான மற்றப்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide52.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பணிமுட்டுகளையுங்குறித்துச் சேனைகளின் கர்த்தர் சொல்லுகிறது என்னவென்றால்,]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide53.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[21. கர்த்தருடைய ஆலயத்திலும், யூதாராஜாவின் அரமனையிலும், எருசலேமிலும் மீதியான அந்தப் பணிமுட்டுகள்]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide54.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[பாபிலோனுக்குக் கொண்டுபோகப்படுமென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் சொல்லுகிறார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide55.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[22. நான் அவைகளை விசாரிக்கும் நாள்வரைக்கும் அவைகள் அங்கே இருக்கும்; பின்பு அவைகளைத் திரும்ப இந்த]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 27]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide56.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[ஸ்தலத்திற்குக் கொண்டுவரப்பண்ணுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12293,51 +13811,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. ഞാൻ ഭൂമിയെയും ഭൂതലത്തിലെ മനുഷ്യനെയും മൃഗങ്ങളെയും എന്റെ മഹാശക്തികൊണ്ടും നീട്ടിയ ഭുജംകൊണ്ടും]]></a:t>
+              <a:t><![CDATA[3. அவைகளை எருசலேமுக்குச் சிதேக்கியா ராஜாவினிடத்தில் வரும் ஸ்தானாபதிகள் கையிலே ஏதோமின் ராஜாவுக்கும்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12425,51 +13943,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഉണ്ടാക്കിയിരിക്കുന്നു; എനിക്കു ബോധിച്ചവന്നു ഞാൻ അതു കൊടുക്കും.]]></a:t>
+              <a:t><![CDATA[மோவாபின் ராஜாவுக்கும், அம்மோன் புத்திரரின் ராஜாவுக்கும், தீருவின் ராஜாவுக்கும், சீதோனின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12557,51 +14075,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ഇപ്പോഴോ ഞാൻ ഈ ദേശങ്ങളെ ഒക്കെയും എന്റെ ദാസനായി ബാബേൽരാജാവായ നെബൂഖദ്നേസരിന്റെ കയ്യിൽ]]></a:t>
+              <a:t><![CDATA[ராஜாவுக்கும் அனுப்பி,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12689,51 +14207,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[കൊടുത്തിരിക്കുന്നു; അവനെ സേവിക്കേണ്ടതിന്നു വയലിലെ മൃഗങ്ങളെയും ഞാൻ അവന്നു കൊടുത്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[4. அவர்கள் தங்கள் எஜமான்களுக்குச் சொல்லும்படிக் கற்பிக்கவேண்டுமென்று இஸ்ரவேலின் தேவனாகிய சேனைகளின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -12750,91 +14268,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 27]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme32">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme75">
   <a:themeElements>
-    <a:clrScheme name="Theme32">
+    <a:clrScheme name="Theme75">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme32">
+    <a:fontScheme name="Theme75">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -12860,51 +14378,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme32">
+    <a:fmtScheme name="Theme75">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -13035,51 +14553,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>50</Slides>
+  <Slides>56</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>