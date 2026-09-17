--- v1 (2026-07-31)
+++ v2 (2026-09-17)
@@ -426,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை முறித்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And I will bring again to this place Jeconiah the son of Jehoiakim king of Judah, with all the captives of Judah, that went into Babylon, says the LORD: for I will break the yoke of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -535,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை முறித்தேன்.]]></a:t>
+              <a:t><![CDATA[4. And I will bring again to this place Jeconiah the son of Jehoiakim king of Judah, with all the captives of Judah, that went into Babylon, says the LORD: for I will break the yoke of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -644,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[4. And I will bring again to this place Jeconiah the son of Jehoiakim king of Judah, with all the captives of Judah, that went into Babylon, says the LORD: for I will break the yoke of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -753,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. Then the prophet Jeremiah said unto the prophet Hananiah in the presence of the priests, and in the presence of all the people that stood in the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -862,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[5. Then the prophet Jeremiah said unto the prophet Hananiah in the presence of the priests, and in the presence of all the people that stood in the house of the LORD,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -971,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Even the prophet Jeremiah said, Amen: the LORD do so: the LORD perform your words which you have prophesied, to bring again the vessels of the LORD's house, and all that is carried away captive, from Babylon into this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1080,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Even the prophet Jeremiah said, Amen: the LORD do so: the LORD perform your words which you have prophesied, to bring again the vessels of the LORD's house, and all that is carried away captive, from Babylon into this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1189,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. Even the prophet Jeremiah said, Amen: the LORD do so: the LORD perform your words which you have prophesied, to bring again the vessels of the LORD's house, and all that is carried away captive, from Babylon into this place.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1298,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
+              <a:t><![CDATA[7. Nevertheless hear you now this word that I speak in yours ears, and in the ears of all the people;]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1407,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
+              <a:t><![CDATA[8. The prophets that have been before me and before you of old prophesied both against many countries, and against great kingdoms, of war, and of evil, and of pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1516,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள், கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass the same year, in the beginning of the reign of Zedekiah king of Judah, in the fourth year, and in the fifth month, that Hananiah the son of Azur the prophet, which was of Gibeon, spoke unto me in the house of the LORD, in the presence of the priests and of all the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1625,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
+              <a:t><![CDATA[8. The prophets that have been before me and before you of old prophesied both against many countries, and against great kingdoms, of war, and of evil, and of pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1734,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
+              <a:t><![CDATA[8. The prophets that have been before me and before you of old prophesied both against many countries, and against great kingdoms, of war, and of evil, and of pestilence.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1843,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
+              <a:t><![CDATA[9. The prophet which prophesies of peace, when the word of the prophet shall come to pass, then shall the prophet be known, that the LORD has truly sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1952,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகிலும், உன் செவிகளும் சகல ஜனத்தின் செவிகளும் கேட்க நான் சொல்லும் வார்த்தையைக் கேள்.]]></a:t>
+              <a:t><![CDATA[9. The prophet which prophesies of peace, when the word of the prophet shall come to pass, then shall the prophet be known, that the LORD has truly sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2061,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[9. The prophet which prophesies of peace, when the word of the prophet shall come to pass, then shall the prophet be known, that the LORD has truly sent him.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2170,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then Hananiah the prophet took the yoke from off the prophet Jeremiah's neck, and brake it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2279,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[10. Then Hananiah the prophet took the yoke from off the prophet Jeremiah's neck, and brake it.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2388,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And Hananiah spoke in the presence of all the people, saying, Thus says the LORD; Even so will I break the yoke of Nebuchadnezzar king of Babylon from the neck of all nations within the space of two full years. And the prophet Jeremiah went his way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2497,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And Hananiah spoke in the presence of all the people, saying, Thus says the LORD; Even so will I break the yoke of Nebuchadnezzar king of Babylon from the neck of all nations within the space of two full years. And the prophet Jeremiah went his way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2606,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[11. And Hananiah spoke in the presence of all the people, saying, Thus says the LORD; Even so will I break the yoke of Nebuchadnezzar king of Babylon from the neck of all nations within the space of two full years. And the prophet Jeremiah went his way.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2715,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள், கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass the same year, in the beginning of the reign of Zedekiah king of Judah, in the fourth year, and in the fifth month, that Hananiah the son of Azur the prophet, which was of Gibeon, spoke unto me in the house of the LORD, in the presence of the priests and of all the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2824,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை எடுத்து அதை உடைத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. Then the word of the LORD came unto Jeremiah the prophet, after that Hananiah the prophet had broken the yoke from off the neck of the prophet Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2933,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை எடுத்து அதை உடைத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[12. Then the word of the LORD came unto Jeremiah the prophet, after that Hananiah the prophet had broken the yoke from off the neck of the prophet Jeremiah, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3042,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
+              <a:t><![CDATA[13. Go and tell Hananiah, saying, Thus says the LORD; You have broken the yokes of wood; but you shall make for them yokes of iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3151,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
+              <a:t><![CDATA[13. Go and tell Hananiah, saying, Thus says the LORD; You have broken the yokes of wood; but you shall make for them yokes of iron.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3260,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD of hosts, the God of Israel; I have put a yoke of iron upon the neck of all these nations, that they may serve Nebuchadnezzar king of Babylon; and they shall serve him: and I have given him the beasts of the field also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3369,51 +3369,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD of hosts, the God of Israel; I have put a yoke of iron upon the neck of all these nations, that they may serve Nebuchadnezzar king of Babylon; and they shall serve him: and I have given him the beasts of the field also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3478,51 +3478,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[14. For thus says the LORD of hosts, the God of Israel; I have put a yoke of iron upon the neck of all these nations, that they may serve Nebuchadnezzar king of Babylon; and they shall serve him: and I have given him the beasts of the field also.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3587,51 +3587,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[15. Then said the prophet Jeremiah unto Hananiah the prophet, Hear now, Hananiah; The LORD has not sent you; but you make this people to trust in a lie.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3696,51 +3696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[15. Then said the prophet Jeremiah unto Hananiah the prophet, Hear now, Hananiah; The LORD has not sent you; but you make this people to trust in a lie.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3805,51 +3805,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the LORD; Behold, I will cast you from off the face of the earth: this year you shall die, because you have taught rebellion against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3914,51 +3914,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[1. And it came to pass the same year, in the beginning of the reign of Zedekiah king of Judah, in the fourth year, and in the fifth month, that Hananiah the son of Azur the prophet, which was of Gibeon, spoke unto me in the house of the LORD, in the presence of the priests and of all the people, saying,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4023,51 +4023,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[16. Therefore thus says the LORD; Behold, I will cast you from off the face of the earth: this year you shall die, because you have taught rebellion against the LORD.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4132,51 +4132,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[17. So Hananiah the prophet died the same year in the seventh month.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4241,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD of hosts, the God of Israel, saying, I have broken the yoke of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4350,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே அனனியா என்கிற தீர்க்கதரிசி அவ்வருஷத்திலேதானே ஏழாம் மாதத்தில் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[2. Thus speaks the LORD of hosts, the God of Israel, saying, I have broken the yoke of the king of Babylon.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4459,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
+              <a:t><![CDATA[3. Within two full years will I bring again into this place all the vessels of the LORD's house, that Nebuchadnezzar king of Babylon took away from this place, and carried them to Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4568,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
+              <a:t><![CDATA[3. Within two full years will I bring again into this place all the vessels of the LORD's house, that Nebuchadnezzar king of Babylon took away from this place, and carried them to Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -4677,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
+              <a:t><![CDATA[3. Within two full years will I bring again into this place all the vessels of the LORD's house, that Nebuchadnezzar king of Babylon took away from this place, and carried them to Babylon:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2474525367" r:id="rId1"/>
+    <p:sldLayoutId id="2478619345" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -5264,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. “ইস্রায়েলের ঈশ্বর, সর্বশক্তিমান প্রভু বলেছেন: ‘বাবিলের রাজা যিহূদার লোকদের কাঁধে দাসত্বের য়ে]]></a:t>
+              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5396,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[জোযাল চাপিয়েছেন তা আমি ভেঙে দেব|]]></a:t>
+              <a:t><![CDATA[கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5528,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. বাবিলের রাজার দ্বারা প্রভুর মন্দির থেকে য়ে সমস্ত জিনিষ লুঠ হয়ে গিয়েছিল তার প্রত্যেকটি জিনিষ]]></a:t>
+              <a:t><![CDATA[நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5660,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি দুবছরের মধ্যে তাদের জায়গায় ফেরত্‌ নিয়ে আসব| নবূখদ্রিত্‌সর বাবিলে যা কিছু নিয়ে গিয়েছে আমি]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5792,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সেগুলো জেরুশালেম দেশে ফেরত্‌ নিয়ে আসব|]]></a:t>
+              <a:t><![CDATA[ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5924,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. যিহূদার রাজা যিহোয়াকীণকে, য়ে যিহোয়াকীমের পুত্র, তাকেও এখানে ফিরিয়ে আনব| বাবিলের রাজা যিহূদার]]></a:t>
+              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6056,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[য়ে সমস্ত মানুষকে জোর করে ধরে নিয়ে গিয়েছিল তাদের সবাইকে আমি আবার যিহূদায় ফিরিয়ে আনব| আমি যিহূদার]]></a:t>
+              <a:t><![CDATA[அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6188,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লোকদের বাবিলের রাজার দাসত্ব থেকে মুক্তি দেব|”‘]]></a:t>
+              <a:t><![CDATA[கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6320,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. প্রভুর মন্দিরে দাঁড়িয়ে যাজক ও অন্যান্য লোকদের উপস্থিতিতে ভাব্বাদী যিরমিয়, ভাব্বাদী হনানিযকে]]></a:t>
+              <a:t><![CDATA[7. ஆகிலும், உன் செவிகளும் சகல ஜனத்தின் செவிகளும் கேட்க நான் சொல்லும் வார்த்தையைக் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6452,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[উত্তর দিল|]]></a:t>
+              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6584,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. ভাব্বাদী যিরমিয় তখন ভাব্বাদী হনানিযকে বলেছিল, “শোন হনানিয! তোমাকে প্রভু পাঠান নি| কিন্তু তুমি]]></a:t>
+              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6716,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. যিরমিয় হনানিযকে বলল, “আমেন! আমি আশা করি তুমি প্রভুর নামে য়ে বার্তা প্রচার করেছো তা প্রভু সত্যি]]></a:t>
+              <a:t><![CDATA[விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6848,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করে তুলবেন| আমি আশা করি প্রভু সব কিছু আবার ফিরিয়ে আনবেন| আশা করি তিনি ফিরিয়ে আনবেন উপাসনাগৃহের]]></a:t>
+              <a:t><![CDATA[தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6980,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[লুণ্ঠিত জিনিসপত্র এবং বাবিলে দাসত্ব করা যিহূদার সমস্ত লোকদের|]]></a:t>
+              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7112,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. “কিন্তু আমাকে যা বলতেই হবে তা শোন, হনানিয শোন, শোন উপস্থিত লোকরা|]]></a:t>
+              <a:t><![CDATA[வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7244,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. হনানিয তোমার অনেক আগে আরও অনেক ভাব্বাদী ছিলেন এবং আমি ভাব্বাদী হতে পারতাম| তারা প্রচার করেছিল]]></a:t>
+              <a:t><![CDATA[எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7376,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[অনেক দেশগুলিকে যুদ্ধ, অনাহার, মহামারী গ্রাস করবে| অনেক মহত্‌ রাজ্যের বিরুদ্ধেও তারা এধরণের ভাব্বাণী]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை எடுத்து அதை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7508,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দিয়েছিল|]]></a:t>
+              <a:t><![CDATA[உடைத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7640,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. কিন্তু য়ে ভাব্বাদীরা শান্তির ভাব্বাণী প্রচার করে, সেই ভাব্বাণীগুলি পরীক্ষা করে দেখতে হবে য়ে]]></a:t>
+              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7772,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[সত্যিই সেগুলি প্রভুর পাঠানো কিনা| সত্যি হলেই বোঝা যাবে য়ে সেই ভাব্বাদী সত্যি সত্যিই প্রভুর দ্বারা]]></a:t>
+              <a:t><![CDATA[ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7904,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[প্রেরিত| যদি কোন ভাব্বাদীর বাণী সঠিক হয় তাহলে মানুষকে বুঝতে হবে ঐ ভাব্বাদী প্রভুর দ্বারা প্রেরিত|”]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8036,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[যিহূদার লোকদের মিথ্যাকে বিশ্বাস করতে শিখিযেছো|]]></a:t>
+              <a:t><![CDATA[குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8168,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. যিরমিয় একটি জোযাল তার নিজের কাঁধে চাপাচ্ছিল| আর তখন সেই জোযাল ভাব্বাদী হনানিয যিরমিয়র কাঁধ]]></a:t>
+              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8300,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[থেকে সরিয়ে নিয়ে ভেঙে ফেলল|]]></a:t>
+              <a:t><![CDATA[உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8432,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. হনানিয চিত্কার করে সবাইকে শুনিয়ে বলে উঠেছিলেন, “প্রভু বলেছেন: ‘এই ভাবে ঠিক আমি বাবিলের রাজা]]></a:t>
+              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8564,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[নবূখদ্রিত্‌সরের দাসত্বের জোযাল ভেঙে ফেলব| সমস্ত পৃথিবীর কাঁধে সে য়ে দাসত্বের জোযাল চাপিয়েছে আমি তা]]></a:t>
+              <a:t><![CDATA[என்று கர்த்தர் சொன்னார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8696,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[দু বছরের মধ্যেই ভেঙে ফেলব|”‘হনানিযর এই কথা শেষ হওয়ার পর যিরমিয় উপাসনাগৃহ ত্যাগ করে চলে গেল|]]></a:t>
+              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8828,51 +8828,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. হনানিয যিরমিয়র কাঁধ থেকে জোযালটি তুলে নেওয়ার পর এবং সেটি ভাঙ্গবার পর প্রভু যিরমিয়র সঙ্গে কথা]]></a:t>
+              <a:t><![CDATA[கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8960,51 +8960,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বললেন|]]></a:t>
+              <a:t><![CDATA[ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9092,51 +9092,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. প্রভু যিরমিয়কে বললেন, “যাও হনানিযকে গিয়ে বলো প্রভু বলেছেন: ‘তুমি একটি কাঠের জোযাল ভেঙেছ| এবার]]></a:t>
+              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள்,]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9224,51 +9224,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আমি লোহার জোযাল তৈরী করব|’]]></a:t>
+              <a:t><![CDATA[கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9356,51 +9356,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. ইস্রায়েলের ঈশ্বর সর্বশক্তিমান প্রভু বললেন, ‘আমি প্রত্যেকটি দেশকে লোহার জোযালে বাঁধ্ব| তারপর আমি]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9488,51 +9488,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. তাই প্রভু বলেছেন, ‘শীঘ্রই আমি তোমাকে এই পৃথিবীর বাইরে সরিয়ে দেব হনানিয| তোমার এবছরেই মৃত্যু]]></a:t>
+              <a:t><![CDATA[ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9620,51 +9620,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[এই সব জাতিগুলিকে দিয়ে বাবিলের রাজা নবূখদ্রিত্‌সরকে সেবা করাব| আমি নবূখদ্রিত্‌সরকে বন্য পশুদেরও শাসন]]></a:t>
+              <a:t><![CDATA[கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9752,51 +9752,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[করার ক্ষমতা দেব|”‘]]></a:t>
+              <a:t><![CDATA[17. அப்படியே அனனியா என்கிற தீர்க்கதரிசி அவ்வருஷத்திலேதானே ஏழாம் மாதத்தில் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -9884,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[হবে| কেন? কারণ তুমি লোকদের প্রভুর বিরুদ্ধে যাবার শিক্ষা দিয়েছো|”‘]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10016,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. হনানীয সেই বছরেই সপ্তম মাসে মারা গিয়েছিলেন|]]></a:t>
+              <a:t><![CDATA[முறித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10148,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. যিহূদার রাজা সিদিকিযের রাজত্ব কালের চতুর্থ বছরের পঞ্চম মাসে ভাব্বাদী হনানিয আমার সঙ্গে কথা]]></a:t>
+              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10280,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[বলেছিলেন| হনানিয ছিলেন অসূরের পুত্র| হনানিয ছিলেন গিবিয়োন শহরের বাসিন্দা| প্রভুর মন্দিরে যাজকগণ ও]]></a:t>
+              <a:t><![CDATA[கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத்]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10412,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[আরো অনেকের উপস্থিতিতে হনানিয আমার সঙ্গে কথা বলেছিলেন| হনানিয যা বলেছিলেন তা হল:]]></a:t>
+              <a:t><![CDATA[திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
   <a:themeElements>
-    <a:clrScheme name="Theme68">
+    <a:clrScheme name="Theme59">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme68">
+    <a:fontScheme name="Theme59">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme68">
+    <a:fmtScheme name="Theme59">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>