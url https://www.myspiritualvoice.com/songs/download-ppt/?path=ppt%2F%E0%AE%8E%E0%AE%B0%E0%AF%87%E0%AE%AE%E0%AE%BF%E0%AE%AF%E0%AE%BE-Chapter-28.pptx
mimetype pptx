--- v2 (2026-09-17)
+++ v3 (2026-11-02)
@@ -4756,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2478619345" r:id="rId1"/>
+    <p:sldLayoutId id="2482630914" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -10473,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme59">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme100">
   <a:themeElements>
-    <a:clrScheme name="Theme59">
+    <a:clrScheme name="Theme100">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme59">
+    <a:fontScheme name="Theme100">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -10583,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme59">
+    <a:fmtScheme name="Theme100">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>