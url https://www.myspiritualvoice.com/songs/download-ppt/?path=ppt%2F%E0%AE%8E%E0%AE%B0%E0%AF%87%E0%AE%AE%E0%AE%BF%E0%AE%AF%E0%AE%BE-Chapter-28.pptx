--- v0 (2026-06-03)
+++ v1 (2026-07-31)
@@ -61,50 +61,62 @@
   <Override PartName="/ppt/notesSlides/notesSlide23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/slides/slide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide40.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
+  <Override PartName="/ppt/slides/slide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/notesSlides/notesSlide41.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Default Extension="gif" ContentType="image/gif"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
   <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
   <Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId1"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
     <p:sldId id="256" r:id="rId3"/>
@@ -120,50 +132,56 @@
     <p:sldId id="266" r:id="rId13"/>
     <p:sldId id="267" r:id="rId14"/>
     <p:sldId id="268" r:id="rId15"/>
     <p:sldId id="269" r:id="rId16"/>
     <p:sldId id="270" r:id="rId17"/>
     <p:sldId id="271" r:id="rId18"/>
     <p:sldId id="272" r:id="rId19"/>
     <p:sldId id="273" r:id="rId20"/>
     <p:sldId id="274" r:id="rId21"/>
     <p:sldId id="275" r:id="rId22"/>
     <p:sldId id="276" r:id="rId23"/>
     <p:sldId id="277" r:id="rId24"/>
     <p:sldId id="278" r:id="rId25"/>
     <p:sldId id="279" r:id="rId26"/>
     <p:sldId id="280" r:id="rId27"/>
     <p:sldId id="281" r:id="rId28"/>
     <p:sldId id="282" r:id="rId29"/>
     <p:sldId id="283" r:id="rId30"/>
     <p:sldId id="284" r:id="rId31"/>
     <p:sldId id="285" r:id="rId32"/>
     <p:sldId id="286" r:id="rId33"/>
     <p:sldId id="287" r:id="rId34"/>
     <p:sldId id="288" r:id="rId35"/>
     <p:sldId id="289" r:id="rId36"/>
     <p:sldId id="290" r:id="rId37"/>
+    <p:sldId id="291" r:id="rId38"/>
+    <p:sldId id="292" r:id="rId39"/>
+    <p:sldId id="293" r:id="rId40"/>
+    <p:sldId id="294" r:id="rId41"/>
+    <p:sldId id="295" r:id="rId42"/>
+    <p:sldId id="296" r:id="rId43"/>
   </p:sldIdLst>
   <p:sldSz cx="9144000" cy="5143500" type="screen16x9"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="fr-FR"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="0" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr algn="l" defTabSz="914400" eaLnBrk="1" hangingPunct="1" latinLnBrk="0" marL="457200" rtl="0">
       <a:defRPr kern="1200" sz="1800">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -296,53 +314,59 @@
   <Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/>
   <Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/>
   <Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/>
   <Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/>
   <Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/>
   <Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/>
   <Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide17.xml"/>
   <Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide18.xml"/>
   <Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide19.xml"/>
   <Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide20.xml"/>
   <Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide21.xml"/>
   <Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide22.xml"/>
   <Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide23.xml"/>
   <Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide24.xml"/>
   <Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide25.xml"/>
   <Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide26.xml"/>
   <Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide27.xml"/>
   <Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide28.xml"/>
   <Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide29.xml"/>
   <Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide30.xml"/>
   <Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide31.xml"/>
   <Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide32.xml"/>
   <Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide33.xml"/>
   <Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide34.xml"/>
   <Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide35.xml"/>
-  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
-[...1 lines deleted...]
-  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
+  <Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide36.xml"/>
+  <Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide37.xml"/>
+  <Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide38.xml"/>
+  <Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide39.xml"/>
+  <Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide40.xml"/>
+  <Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide41.xml"/>
+  <Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/>
+  <Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/>
+  <Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
           <p:cNvSpPr>
@@ -402,51 +426,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை முறித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -511,51 +535,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
+              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை முறித்தேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -620,51 +644,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
+              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide13.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -729,51 +753,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
+              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide14.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -838,51 +862,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
+              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide15.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -947,51 +971,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. அப்பொழுது அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை எடுத்து அதை உடைத்துப்போட்டான்.]]></a:t>
+              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide16.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1056,51 +1080,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. ஆகிலும், உன் செவிகளும் சகல ஜனத்தின் செவிகளும் கேட்க நான் சொல்லும் வார்த்தையைக் கேள்.]]></a:t>
+              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide17.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1165,51 +1189,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide18.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1274,51 +1298,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide19.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1383,51 +1407,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
+              <a:t><![CDATA[5. அப்பொழுது எரேமியா தீர்க்கதரிசி ஆசாரியர்கள் பார்த்திருக்கவும், கர்த்தருடைய ஆலயத்தில் நின்றிருந்த ஜனங்களெல்லாரும் பார்த்திருக்கவும் அனனியா தீர்க்கதரிசியை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1492,51 +1516,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள், கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1601,51 +1625,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
+              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1710,51 +1734,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
+              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1819,51 +1843,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[6. ஆமென், கர்த்தர் அப்படியே செய்வாராக; கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையும் சிறைப்பட்டுப்போன அனைவரையும் பாபிலோனிலிருந்து திரும்பிவரப்பண்ணுவார் என்று நீ தீர்க்கதரிசனமாகச் சொன்ன உன் வார்த்தைகளைக் கர்த்தர் நிறைவேற்றுவாராக.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -1928,51 +1952,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
+              <a:t><![CDATA[7. ஆகிலும், உன் செவிகளும் சகல ஜனத்தின் செவிகளும் கேட்க நான் சொல்லும் வார்த்தையைக் கேள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2037,51 +2061,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2146,51 +2170,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide26.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2255,51 +2279,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[8. பூர்வகாலமுதல் எனக்கு முன்னும் உனக்கு முன்னும் இருந்த தீர்க்கதரிசிகள் அநேகம் தேசங்களுக்கு விரோதமாகவும், பெரிய ராஜ்யங்களுக்கு விரோதமாகவும் யுத்தத்தையும் பஞ்சத்தையும் கொள்ளைநோயையும் குறித்துத் தீர்க்கதரிசனம் சொன்னார்கள்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide27.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2364,51 +2388,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு என்று கர்த்தர் சொன்னார்.]]></a:t>
+              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide28.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2473,51 +2497,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide29.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2582,51 +2606,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[9. சமாதானம் வரும் என்று தீர்க்கதரிசி தீர்க்கதரிசனம் சொல்லியிருக்க, அந்தத் தீர்க்கதரிசி சொன்ன வார்த்தையின்படியே வந்தால், அப்பொழுது அவன் கர்த்தர் மெய்யாய் அனுப்பின தீர்க்கதரிசியாக விளங்குவானென்று எரேமியா தீர்க்கதரிசி சொன்னான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2691,51 +2715,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
+              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள், கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide30.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2800,51 +2824,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை எடுத்து அதை உடைத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide31.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -2909,51 +2933,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள், கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
+              <a:t><![CDATA[10. அப்பொழுது அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை எடுத்து அதை உடைத்துப்போட்டான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide32.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3018,51 +3042,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. பின்பு எரேமியா தீர்க்கதரிசி அனனியா என்கிற தீர்க்கதரிசியை நோக்கி: இப்போதும் அனனியாவே, கேள், கர்த்தர் உன்னை அனுப்பினதில்லை; நீயோ இந்த ஜனத்தைப் பொய்யை நம்பும்படிச் செய்தாய்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide33.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3127,51 +3151,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide34.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3236,51 +3260,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
+              <a:t><![CDATA[11. பின்பு அனனியா சகல ஜனங்களுக்கு முன்பாகவும்: இந்தப்பிரகாரமாக இரண்டு வருஷகாலத்திலே பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாருடைய நுகத்தைச் சகல ஜாதிகளின் கழுத்திலுமிருந்து விலக உடைத்துப்போடுவேன் என்று கர்த்தர் சொல்லுகிறார் என்றான். அப்பொழுது எரேமியா தீர்க்கதரிசி தன் வழியேபோனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide35.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3345,51 +3369,487 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. அப்படியே அனனியா என்கிற தீர்க்கதரிசி அவ்வருஷத்திலேதானே ஏழாம் மாதத்தில் செத்துப்போனான்.]]></a:t>
+              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[12. அனனியா என்கிற தீர்க்கதரிசி எரேமியா தீர்க்கதரிசியின் கழுத்திலிருந்த நுகத்தை உடைத்துப்போட்டபிற்பாடு, கர்த்தருடைய வார்த்தை எரேமியாவுக்கு உண்டாகி, அவர்:]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு என்று கர்த்தர் சொன்னார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. நீ போய், அனனியாவை நோக்கி: நீ மர நுகத்தை உடைத்தாய்; அதற்குப்பதிலாக இருப்பு நுகத்தை உண்டுபண்ணு என்று கர்த்தர் சொன்னார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3454,51 +3914,269 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+</p:notes>
+</file>
+
+<file path=ppt/notesSlides/notesSlide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="8953500" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="8953500" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="Slide Image Placeholder 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldImg"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="4476750" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="12700">
+            <a:solidFill>
+              <a:prstClr val="black"/>
+            </a:solidFill>
+          </a:ln>
+        </p:spPr>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="Notes Placeholder"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="5486400" cy="3600450"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சாரைச் சேவிக்கும்படிக்கு இருப்பு நுகத்தை இந்த எல்லா ஜாதிகளுடைய கழுத்தின்மேலும் போட்டேன்; அவர்கள் அவனைச் சேவிப்பார்கள். வெளியின் மிருகஜீவன்களையும் அவனுக்கு ஒப்புக்கொடுத்தேன் என்று இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறார் என்று சொல் என்றார்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3563,51 +4241,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை முறித்தேன்.]]></a:t>
+              <a:t><![CDATA[16. ஆகையால், இதோ, உன்னைப் பூமியின்மேல் இராதபடிக்கு அகற்றிவிடுவேன்; இந்த வருஷத்திலே நீ சாவாய் என்று கர்த்தர் சொல்லுகிறார்; கர்த்தருக்கு விரோதமாய்க் கலகம் உண்டாகப் பேசினாயே என்றான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3672,51 +4350,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. இஸ்ரவேலின் தேவனாகிய சேனைகளின் கர்த்தர் உரைக்கிறது என்னவென்றால், பாபிலோன் ராஜாவின் நுகத்தை முறித்தேன்.]]></a:t>
+              <a:t><![CDATA[17. அப்படியே அனனியா என்கிற தீர்க்கதரிசி அவ்வருஷத்திலேதானே ஏழாம் மாதத்தில் செத்துப்போனான்.]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3781,51 +4459,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3890,51 +4568,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. பாபிலோன் ராஜாவாகிய நேபுகாத்நேச்சார் இவ்விடத்திலிருந்து எடுத்துப் பாபிலோனுக்குக் கொண்டுபோன கர்த்தருடைய ஆலயத்தின் பணிமுட்டுகளையெல்லாம் நான் இரண்டு வருஷகாலத்திலே இவ்விடத்துக்குத் திரும்பக்கொண்டுவரப்பண்ணுவேன்.]]></a:t>
+              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="8953500" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="8953500" cy="0"/>
         </a:xfrm>
@@ -3999,51 +4677,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" strike="noStrike" sz="1400" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. யோயாக்கீமின் குமாரனாகிய எகொனியா என்கிற யூதாவுடைய ராஜாவையும் பாபிலோனுக்குச் சிறையாகக் கொண்டுபோகப்பட்ட யூதர் அனைவரையும் நான் இவ்விடத்துக்குத் திரும்பிவரப்பண்ணுவேன்; பாபிலோன் ராஜாவின் நுகத்தை உடைப்பேன் என்றார் என்று சொன்னான்.]]></a:t>
+              <a:t><![CDATA[1. யூதாவுடைய ராஜாவாகிய சிதேக்கியா அரசாளத் துவக்கின நாலாம்வருஷம் ஐந்தாம் மாதத்திலே, அசூரின் குமாரனாகிய அனனியா என்னப்பட்ட கிபியோன் ஊரானாகிய தீர்க்கதரிசி கர்த்தருடைய ஆலயத்திலே ஆசாரியர்களும் சகல ஜனங்களும் பார்த்திருக்க என்னை நோக்கி:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
@@ -4078,51 +4756,51 @@
       <p:bgPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
     </p:spTree>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2469493655" r:id="rId1"/>
+    <p:sldLayoutId id="2474525367" r:id="rId1"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="ctr">
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="lt1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:titleStyle>
     <p:bodyStyle>
       <a:lvl1pPr algn="ctr" indent="-342900">
         <a:defRPr sz="3200" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
         </a:defRPr>
       </a:lvl1pPr>
       <a:extLst/>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr algn="ctr">
         <a:defRPr kern="1200">
@@ -4346,54 +5024,102 @@
 
 <file path=ppt/slides/_rels/slide33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide33.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide34.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide35.xml"/>
 </Relationships>
 
 </file>
 
+<file path=ppt/slides/_rels/slide36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide36.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide37.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide38.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide39.xml"/>
+</Relationships>
+
+</file>
+
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide40.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide40.xml"/>
+</Relationships>
+
+</file>
+
+<file path=ppt/slides/_rels/slide41.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+  <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
+  <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide41.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/>
 </Relationships>
 
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
   <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/>
   <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/>
 </Relationships>
@@ -4538,51 +5264,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഈ സ്ഥലത്തേക്കു മടക്കിവരുത്തും; ഞാൻ ബാബേൽരാജാവിന്റെ നുകം ഒടിച്ചുകളയും എന്നു യഹോവയുടെ അരുളപ്പാടു.]]></a:t>
+              <a:t><![CDATA[2. “ইস্রায়েলের ঈশ্বর, সর্বশক্তিমান প্রভু বলেছেন: ‘বাবিলের রাজা যিহূদার লোকদের কাঁধে দাসত্বের য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4670,51 +5396,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[5. അപ്പോൾ യിരെമ്യാപ്രവാചകൻ പുരോഹിതന്മാരും യഹോവയുടെ ആലയത്തിൽ നില്ക്കുന്ന സകല ജനവും കേൾക്കെ]]></a:t>
+              <a:t><![CDATA[জোযাল চাপিয়েছেন তা আমি ভেঙে দেব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4802,51 +5528,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഹനന്യാപ്രവാചകനോടു പറഞ്ഞതു:]]></a:t>
+              <a:t><![CDATA[3. বাবিলের রাজার দ্বারা প্রভুর মন্দির থেকে য়ে সমস্ত জিনিষ লুঠ হয়ে গিয়েছিল তার প্রত্যেকটি জিনিষ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -4934,51 +5660,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[6. ആമേൻ, യഹോവ അങ്ങനെ ചെയ്യുമാറാകട്ടെ; യഹോവയുടെ ആലയം വക ഉപകരണങ്ങളെയും സകലബദ്ധന്മാരെയും അവൻ]]></a:t>
+              <a:t><![CDATA[আমি দুবছরের মধ্যে তাদের জায়গায় ফেরত্‌ নিয়ে আসব| নবূখদ্রিত্‌সর বাবিলে যা কিছু নিয়ে গিয়েছে আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5066,51 +5792,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ബാബേലിൽനിന്നു ഈ സ്ഥലത്തേക്കു മടക്കിവരുത്തുമെന്നു നീ പ്രവചിച്ചവാക്കുകളെ യഹോവ നിവർത്തിക്കുമാറാകട്ടെ!]]></a:t>
+              <a:t><![CDATA[সেগুলো জেরুশালেম দেশে ফেরত্‌ নিয়ে আসব|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5198,51 +5924,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[10. അപ്പോൾ ഹനന്യാപ്രവാചകൻ യിരെമ്യാപ്രവാചകന്റെ കഴുത്തിൽനിന്നു ആ നുകം എടുത്തു ഒടിച്ചുകളഞ്ഞിട്ടു,]]></a:t>
+              <a:t><![CDATA[4. যিহূদার রাজা যিহোয়াকীণকে, য়ে যিহোয়াকীমের পুত্র, তাকেও এখানে ফিরিয়ে আনব| বাবিলের রাজা যিহূদার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5330,51 +6056,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[7. എങ്കിലും ഞാൻ നിന്നോടും സകലജനത്തോടും പറയുന്ന ഈ വചനം കേട്ടുകൊൾക.]]></a:t>
+              <a:t><![CDATA[য়ে সমস্ত মানুষকে জোর করে ধরে নিয়ে গিয়েছিল তাদের সবাইকে আমি আবার যিহূদায় ফিরিয়ে আনব| আমি যিহূদার]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5462,51 +6188,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[8. എനിക്കും നിനക്കും മുമ്പു പണ്ടേയുണ്ടായിരുന്ന പ്രവാചകന്മാർ അനേകം ദേശങ്ങൾക്കും വലിയ രാജ്യങ്ങൾക്കും]]></a:t>
+              <a:t><![CDATA[লোকদের বাবিলের রাজার দাসত্ব থেকে মুক্তি দেব|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5594,51 +6320,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വിരോധമായി യുദ്ധവും അനർത്ഥവും മഹാമാരിയും പ്രവചിച്ചു.]]></a:t>
+              <a:t><![CDATA[5. প্রভুর মন্দিরে দাঁড়িয়ে যাজক ও অন্যান্য লোকদের উপস্থিতিতে ভাব্বাদী যিরমিয়, ভাব্বাদী হনানিযকে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5726,51 +6452,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[11. സകലജനവും കേൾക്കെ; ഇങ്ങനെ ഞാൻ രണ്ടു സംവത്സരത്തിന്നകം ബാബേൽരാജാവായ നെബൂഖദ്നേസരിന്റെ നുകം]]></a:t>
+              <a:t><![CDATA[উত্তর দিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5858,51 +6584,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[1. ആയാണ്ടിൽ, യെഹൂദാരാജാവായ സിദെക്കീയാവിന്റെ വാഴ്ചയുടെ ആരംഭത്തിങ്കൽ, നാലാം ആണ്ടിൽ അഞ്ചാം മാസത്തിൽ,]]></a:t>
+              <a:t><![CDATA[15. ভাব্বাদী যিরমিয় তখন ভাব্বাদী হনানিযকে বলেছিল, “শোন হনানিয! তোমাকে প্রভু পাঠান নি| কিন্তু তুমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -5990,51 +6716,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സകലജാതികളുടെയും കഴുത്തിൽനിന്നു എടുത്തു ഒടിച്ചുകളയും എന്നു യഹോവ അരുളിച്ചെയ്യുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[6. যিরমিয় হনানিযকে বলল, “আমেন! আমি আশা করি তুমি প্রভুর নামে য়ে বার্তা প্রচার করেছো তা প্রভু সত্যি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6122,51 +6848,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യിരെമ്യാപ്രവാചകനോ തന്റെ വഴിക്കു പോയി.]]></a:t>
+              <a:t><![CDATA[করে তুলবেন| আমি আশা করি প্রভু সব কিছু আবার ফিরিয়ে আনবেন| আশা করি তিনি ফিরিয়ে আনবেন উপাসনাগৃহের]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6254,51 +6980,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[9. സമാധാനം പ്രവചിക്കുന്ന പ്രവാചകനോ അവന്റെ വചനം നിവൃത്തിയാകുമ്പോൾ, അവൻ സത്യമായിട്ടു യഹോവ അയച്ച]]></a:t>
+              <a:t><![CDATA[লুণ্ঠিত জিনিসপত্র এবং বাবিলে দাসত্ব করা যিহূদার সমস্ত লোকদের|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6386,51 +7112,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[പ്രവാചകൻ എന്നു തെളിയും എന്നു യിരെമ്യാപ്രവാചകൻ പറഞ്ഞു;]]></a:t>
+              <a:t><![CDATA[7. “কিন্তু আমাকে যা বলতেই হবে তা শোন, হনানিয শোন, শোন উপস্থিত লোকরা|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6518,51 +7244,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[12. ഹനന്യാപ്രവാചകൻ യിരെമ്യാപ്രവാചകന്റെ കഴുത്തിൽനിന്നു നുകം എടുത്തു ഒടിച്ചുകളഞ്ഞശേഷം യിരെമ്യാവിന്നു]]></a:t>
+              <a:t><![CDATA[8. হনানিয তোমার অনেক আগে আরও অনেক ভাব্বাদী ছিলেন এবং আমি ভাব্বাদী হতে পারতাম| তারা প্রচার করেছিল]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6650,51 +7376,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[യഹോവയുടെ അരുളപ്പാടുണ്ടായതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[অনেক দেশগুলিকে যুদ্ধ, অনাহার, মহামারী গ্রাস করবে| অনেক মহত্‌ রাজ্যের বিরুদ্ধেও তারা এধরণের ভাব্বাণী]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6782,51 +7508,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[13. നീ ചെന്നു ഹനന്യാവോടു പറയേണ്ടതു: യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു നീ മരംകൊണ്ടുള്ള നുകം]]></a:t>
+              <a:t><![CDATA[দিয়েছিল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -6914,51 +7640,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒടിച്ചുകളഞ്ഞു; അതിന്നു പകരം നീ ഇരിമ്പുകൊണ്ടുള്ളൊരു നുകം ഉണ്ടാക്കിയിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[9. কিন্তু য়ে ভাব্বাদীরা শান্তির ভাব্বাণী প্রচার করে, সেই ভাব্বাণীগুলি পরীক্ষা করে দেখতে হবে য়ে]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7046,51 +7772,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[14. എങ്ങനെയെന്നാൽ യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു; ബാബേൽരാജാവായ]]></a:t>
+              <a:t><![CDATA[সত্যিই সেগুলি প্রভুর পাঠানো কিনা| সত্যি হলেই বোঝা যাবে য়ে সেই ভাব্বাদী সত্যি সত্যিই প্রভুর দ্বারা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7178,51 +7904,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നെബൂഖദ്നേസരിനെ സേവിക്കേണ്ടതിന്നു ഇരിമ്പുകൊണ്ടുള്ളോരു നുകം ഞാൻ ഈ സകലജാതികളുടെയും കഴുത്തിൽ]]></a:t>
+              <a:t><![CDATA[প্রেরিত| যদি কোন ভাব্বাদীর বাণী সঠিক হয় তাহলে মানুষকে বুঝতে হবে ঐ ভাব্বাদী প্রভুর দ্বারা প্রেরিত|”]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7310,51 +8036,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഗിബെയോന്യനായ അസ്സൂരിന്റെ മകൻ ഹനന്യാപ്രവാചകൻ യഹോവയുടെ ആലയത്തിൽ പുരോഹിതന്മാരുടെയും]]></a:t>
+              <a:t><![CDATA[যিহূদার লোকদের মিথ্যাকে বিশ্বাস করতে শিখিযেছো|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7442,51 +8168,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[വെച്ചിരിക്കുന്നു; അവർ അവനെ സേവിക്കേണ്ടിവരും; വയലിലെ മൃഗങ്ങളെയും ഞാൻ അവന്നു കൊടുത്തിരിക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[10. যিরমিয় একটি জোযাল তার নিজের কাঁধে চাপাচ্ছিল| আর তখন সেই জোযাল ভাব্বাদী হনানিয যিরমিয়র কাঁধ]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7574,51 +8300,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[15. പിന്നെ യിരെമ്യാപ്രവാചകൻ ഹനന്യാപ്രവാചകനോടു: ഹനന്യാവേ, കേൾക്ക! യഹോവ നിന്നെ അയച്ചിട്ടില്ല; നീ ഈ]]></a:t>
+              <a:t><![CDATA[থেকে সরিয়ে নিয়ে ভেঙে ফেলল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7706,51 +8432,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ജനത്തെ ഭോഷ്കിൽ ആശ്രയിക്കുമാറാക്കുന്നു.]]></a:t>
+              <a:t><![CDATA[11. হনানিয চিত্কার করে সবাইকে শুনিয়ে বলে উঠেছিলেন, “প্রভু বলেছেন: ‘এই ভাবে ঠিক আমি বাবিলের রাজা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7838,51 +8564,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[16. അതുകൊണ്ടു യഹോവ ഇപ്രകാരം അരുളിച്ചെയ്യുന്നു: ഞാൻ നിന്നെ ഭൂതലത്തിൽനിന്നു നീക്കിക്കളയും; ഈ ആണ്ടിൽ]]></a:t>
+              <a:t><![CDATA[নবূখদ্রিত্‌সরের দাসত্বের জোযাল ভেঙে ফেলব| সমস্ত পৃথিবীর কাঁধে সে য়ে দাসত্বের জোযাল চাপিয়েছে আমি তা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -7970,51 +8696,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[നീ മരിക്കും; നീ യഹോവെക്കു വിരോധമായി മത്സരം സംസാരിച്ചിരിക്കുന്നു എന്നു പറഞ്ഞു.]]></a:t>
+              <a:t><![CDATA[দু বছরের মধ্যেই ভেঙে ফেলব|”‘হনানিযর এই কথা শেষ হওয়ার পর যিরমিয় উপাসনাগৃহ ত্যাগ করে চলে গেল|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8102,51 +8828,579 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[17. അങ്ങനെ ഹനന്യാപ്രവാചകൻ ആയാണ്ടിൽ തന്നേ ഏഴാംമാസത്തിൽ മരിച്ചു.]]></a:t>
+              <a:t><![CDATA[12. হনানিয যিরমিয়র কাঁধ থেকে জোযালটি তুলে নেওয়ার পর এবং সেটি ভাঙ্গবার পর প্রভু যিরমিয়র সঙ্গে কথা]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[বললেন|]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[13. প্রভু যিরমিয়কে বললেন, “যাও হনানিযকে গিয়ে বলো প্রভু বলেছেন: ‘তুমি একটি কাঠের জোযাল ভেঙেছ| এবার]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[আমি লোহার জোযাল তৈরী করব|’]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[14. ইস্রায়েলের ঈশ্বর সর্বশক্তিমান প্রভু বললেন, ‘আমি প্রত্যেকটি দেশকে লোহার জোযালে বাঁধ্ব| তারপর আমি]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8234,51 +9488,315 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[സർവ്വജനത്തിന്റെയും മുമ്പിൽവെച്ചു എന്നോടു പറഞ്ഞതെന്തെന്നാൽ:]]></a:t>
+              <a:t><![CDATA[16. তাই প্রভু বলেছেন, ‘শীঘ্রই আমি তোমাকে এই পৃথিবীর বাইরে সরিয়ে দেব হনানিয| তোমার এবছরেই মৃত্যু]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide40.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[এই সব জাতিগুলিকে দিয়ে বাবিলের রাজা নবূখদ্রিত্‌সরকে সেবা করাব| আমি নবূখদ্রিত্‌সরকে বন্য পশুদেরও শাসন]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3619500" y="4572000"/>
+            <a:ext cx="5524500" cy="571500"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="r" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[எரேமியா : 28]]></a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide41.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="190500" y="0"/>
+          <a:ext cx="9144000" cy="5143500"/>
+          <a:chOff x="190500" y="0"/>
+          <a:chExt cx="9144000" cy="5143500"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name=""/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="190500" y="0"/>
+            <a:ext cx="8953500" cy="4572000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+          </a:p>
+          <a:p>
+            <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
+              <a:lnSpc>
+                <a:spcPct val="150000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
+                <a:solidFill>
+                  <a:srgbClr val="000000">
+                    <a:alpha val="100000"/>
+                  </a:srgbClr>
+                </a:solidFill>
+                <a:latin typeface="Roboto"/>
+              </a:rPr>
+              <a:t><![CDATA[করার ক্ষমতা দেব|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8366,51 +9884,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[2. യിസ്രായേലിന്റെ ദൈവമായ സൈന്യങ്ങളുടെ യഹോവ ഇപ്രാകരം അരുളിച്ചെയ്യുന്നു: ഞാൻ ബാബേൽരാജാവിന്റെ നുകം]]></a:t>
+              <a:t><![CDATA[হবে| কেন? কারণ তুমি লোকদের প্রভুর বিরুদ্ধে যাবার শিক্ষা দিয়েছো|”‘]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8498,51 +10016,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ഒടിച്ചുകളയുന്നു.]]></a:t>
+              <a:t><![CDATA[17. হনানীয সেই বছরেই সপ্তম মাসে মারা গিয়েছিলেন|]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8630,51 +10148,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[3. ബാബേൽരാജാവായ നെബൂഖദ്നേസർ ഈ സ്ഥലത്തുനിന്നു എടുത്തു ബാബേലിലേക്കു കൊണ്ടുപോയിരിക്കുന്ന യഹോവയുടെ]]></a:t>
+              <a:t><![CDATA[1. যিহূদার রাজা সিদিকিযের রাজত্ব কালের চতুর্থ বছরের পঞ্চম মাসে ভাব্বাদী হনানিয আমার সঙ্গে কথা]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8762,51 +10280,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[ആലയംവക ഉപകരണങ്ങളെ ഒക്കെയും ഞാൻ രണ്ടു സംവത്സരത്തിന്നകം ഈ സ്ഥലത്തേക്കു മടക്കിവരുത്തും;]]></a:t>
+              <a:t><![CDATA[বলেছিলেন| হনানিয ছিলেন অসূরের পুত্র| হনানিয ছিলেন গিবিয়োন শহরের বাসিন্দা| প্রভুর মন্দিরে যাজকগণ ও]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8894,51 +10412,51 @@
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
           </a:p>
           <a:p>
             <a:pPr algn="l" rtl="0" fontAlgn="base" marL="0" marR="0" indent="0" lvl="0">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="3600" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
-              <a:t><![CDATA[4. യെഹോയാക്കീമിന്റെ മകനായി യെഹൂദാരാജാവായ നെഖൊന്യാവെയും ബാബേലിലേക്കു പോയ സകലയെഹൂദാബദ്ധന്മാരെയും ഞാൻ]]></a:t>
+              <a:t><![CDATA[আরো অনেকের উপস্থিতিতে হনানিয আমার সঙ্গে কথা বলেছিলেন| হনানিয যা বলেছিলেন তা হল:]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name=""/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3619500" y="4572000"/>
             <a:ext cx="5524500" cy="571500"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchorCtr="0" rtlCol="0" vert="horz" bIns="45720" lIns="91440" rIns="91440" tIns="45720">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
@@ -8955,91 +10473,91 @@
               </a:spcAft>
             </a:pPr>
             <a:r>
               <a:rPr lang="en-US" b="1" strike="noStrike" sz="2800" spc="0" u="none" cap="none">
                 <a:solidFill>
                   <a:srgbClr val="000000">
                     <a:alpha val="100000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:latin typeface="Roboto"/>
               </a:rPr>
               <a:t><![CDATA[எரேமியா : 28]]></a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme27">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Theme68">
   <a:themeElements>
-    <a:clrScheme name="Theme27">
+    <a:clrScheme name="Theme68">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Theme27">
+    <a:fontScheme name="Theme68">
       <a:majorFont>
         <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -9065,51 +10583,51 @@
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Theme27">
+    <a:fmtScheme name="Theme68">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
@@ -9240,51 +10758,51 @@
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect b="50000" l="50000" r="50000" t="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Office PowerPoint</Application>
-  <Slides>35</Slides>
+  <Slides>41</Slides>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Office Theme</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Unknown Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>